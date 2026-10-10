--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bcd941d3a50afe894d5b98eb7cd061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087c0b02ba71c202c39452f667d17712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321a1bf0c4c130787993afb4ff1f8e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79107a0794eccdb68f4523af6cc6634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8a69f477d477e2d9264e5a102024d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb245d95048dce8abf0f1520b4f2444e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e4c9b1463da909d416d496d5ffd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b5db43bc24b9c37ee42e8d1b8f7848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac61037e10444c939961bc94c847d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991eca3402aa7e39123539e4d85050310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a50f934a6194be5791e2abc9c7b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb2b3a4584f744e4b0612ac054d5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd332ea4dfaf22975d8c1314bdd9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f6f495fb6fc7cddc2b8f40a5ac23314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690109fba7cbd76bb6cc290bdaa1f6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa096588ed5c75a7077b31f0f29320116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a00065c95a5aa72fb613f40468e8ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e479b641293ff4443474a8efdc1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6cc2479ce3c4209356374387ec22e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe589aa0307e01a5c8e4e8cfd53b5fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ae5584717c765297b8e7855ea8c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef0dbebfa81d6b9952d4897e852d8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9abd2560d50880f3b86d5b42abff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ada3e3aafbf7fa9664bdc05f7a98b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8879994bae26292b50380db94cf301425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129c670509f9604d2531c4d923a22726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040374f2ac9c31adb3ab9d615d26f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c9fa40a0e08cfbb570bb9600a705828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc54fcbeb617f13b57cd70caf8c8b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb31b33ef1576945739c27a2e86e3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb56ec8e806d5d79f1eba01e02db031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57117c0a528f7f72d7bfecfc3edeb68d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510026bfecde077083d2f5deefb98cd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5620b8e70e87784643204cc70d0bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350999740247d4eba4c86bad10e0638b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a581abd4bcf65f4fdfde9ba4d4197f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02130aff78ca0ace76d263522374a7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876077429460974d14b217f196e37538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed74593b32f37d5923593228d6f51939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ddc8a3f9faa0e0c3eb916e1edd7be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762f59febabdf3c7ba88b216caf88741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0cc2db623194c066413804f4b69b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9c075aa90ab5cf56b77cc0ff796bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889196039158f5bf6bbf05b5293236f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e202d2fa7d8f11870e07303e269df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce5c3533d69f38634a7d4a4feb83646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1adf2dcbebbcce54d68e258b6437cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eff8d58161c816dfd617bf5331b4d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134cb7b3c7fbc7167699ddee659880349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886110740d188694dc68e9831154dd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577753b20ffa3fea0c076527693060b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0e844be3484b22c64612debd115852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f23ca925c439576db6d6cffcb6b24853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668305bf05deaee16085a8be3ce3c0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f6ac65c113dc2224905f8a04444555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad062f8bcb73e7f30e1e086d47f4e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ec0a47c93f2bd2ddddd2ccf3fb5a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec7e3045d9422eb31384634c42af5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4f6f1396f31806e58b0e0fae916e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fcee8efd0b80141c71ba55de6e35760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144adb63626c02c49a028da494732d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb2140289c9a745c4f35a2686c8e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef1931dc9e2bd22ac10d3d2ac532363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0d991ee3fe943796deea61c7310064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af42f7812f7a2aeead81c1ea6da60c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33fbfb53c0d26cd781cb6d81e09c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a1c5629d416ff9ac2063af88bb2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d2c71b350bc265454d90cabd77cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2c2d291958c97c38d7f8c2d036a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab20371ac6b0198b0998042a23df07770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651955958430f4a46bbfafd64bf1ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d198a4a47915881621ff6cb9bc9f6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56456bef4ffcae21836af421f5f1f2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068c1b99edbb7d25a6a3122e58ebfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa042595b38f1ebb75eaadaa6377b2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c337e85f55003da58f121d0702a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3def0e4038aa39dd0c2d4bbf3fd9b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc970741337c11ccf07b92b31490878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71caca41b3de1e5c28d4d9b56d43a9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1b70391788977de2248e2215b18d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2f60d661e8df9d8875869219e80f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b5aa7e61a9d78aeb0504f5c6839eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294f082d6862ee50669ba29e7e36eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2549f78f180d62c1332821105353d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d060b7f280986a6edab7dffc41a7a1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbb2132102532d2392d8048051b47286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb59e5cd32b9c1f8cff9ffaf415afb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b69440e38400486095182301a10988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dade7a613ac080e3458ffcbd27a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30750016bfe263ace58908fd2bf2338b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd842a6b8a013e538bf85d09dcb0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f135b737c5be3f4749cce7b5f86c1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae06a2f2267bc9fe74bc75a7b7ddcae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562a8ecc3a03eee95ac5014e592096d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58449dfbeaf4f4ffefcac92bdb460d9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c39526d7c34abed281019ddb7e6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ccde60eb141a674cbcaf6c2295b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf6fbf1ac4821efb2c37b134b7d5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03fbe98e1561dfcb977aba5162a9d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955cab3176da516278442af3cd5e3e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915070a32cf27be8040a4e7ea1b5204101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ae625f01cec5c1b7d1346d3b5f13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790dfa56f5bc012b41890243dc17c66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769cb3abeb29d5f12e40a8e69157a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9926cb4b592905bbd0986bd8f5865105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893c88308fc9d641be0115721ed897f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6002302f41a86e46b82c7f429e23c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7e182991507b600f08cd0eb26472108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207720a6078cb20d36f5b564438e65a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c469870aaaed96db8067c1a606c386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765182f27db45c70a7e70309354dda48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a281ae7140599d712f36d1cf541d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17b5da6d2294789feb7e27a699b1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947b6d602aa5601e9b4010034b19ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e010f7bf3622090f7998d9d930c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c1a0a54df584bb61423da7bef1df2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57238f80b0aa872250c04970bb023d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4607cc55c2dad9409a626f1d5bcae81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887acd1903dcd930899fe4c25e1e09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04850648aae2a54b215cba03f7c1662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476938cf973f599972d9fd962d624f3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd3862f11884964970e39a38b1eb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5b0cfa9841d6b57269b53948bdb89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb7f283719e1a59680a1188670ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888a84aaafd3d4a4ee217796cf8ffed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f313a74af03f1654797b8666ed125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc285e1bc5370e89ee37399c40ba99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701d1fc91263ff698cbc8f281a6d74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc76c374290f4694a724e5a7a24a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71885342416bfb3bf51fc95fbfc0b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d087103a00f68d4881310469a2b47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b8f1e5a41743b6c7ec4c96f42927d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f90a46ac550cad9a5cc8aac9a6fbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c445f5d851a245119a268d18db1da3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24fb58db41c899de44dc5ba359f7f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8f7e1ff8bf4a01c11a0f8ff83e45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ad5086c72676eb2306d16c1abfdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369673767c7bdd81da2d7dfc816b4402138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ab6b4f5a5aaac01d9a8551f16bdf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cb94e3a76510a6cc96cc50999653140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717ec02f18c8c3278f6bc83dc02e477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fb32d4310f21722696b8c418ff979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b6aa39b82b2ef07bd3c8597247ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e381d3da0558ede37cc97951cc3878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ddd21ea793a7e16c9abeb644ceed8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d1bd74929fc75fb10606335f2103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59c0cd9cb74801d0ac70f8f4f3167147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af6570374f269fccfc4327ac5e8796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee02d0f8facc122b23ee5f9be42a04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf24c1ee16145527b70f048624701d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cb94d0514c75738a00d2ceed74c8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009a227d4a1cdf82a0a591be3d2356152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0347e4c7de827d071a3ed672697f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d645574eb0cf087bb475a42844f0cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50092d9450ecb20921b001fbc496bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b6d20221910f55d0adeaf0cf3473156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d9822b75bde9e7286bf0e4dfaaa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cd355ba935a5cfd85c5bad6331722158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c393c240194c22af46a011cadddbb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6e35919e8ed0fc1a638f1a262276160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb88eeec278863867fe0c3c7f21e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b84f6cd3ac3e6e65180077b8e60a4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e088b0d27b5e0a29031f1f9019ff73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f96702b61db1ae10ba44fa6a29e8fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf7a81cde49f0521135047a041f46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ca33fe8026c8c5b4fa8983d31e5d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa5ef8142a2faca08b6c2c072d621167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430db169f4a4ef6ee1eb1740353e79fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a417edbe3455c4dd6a28f39cc2f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ebcd17baa3e535576635b90e2028170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fc99213478971e46438f5f4ca4db2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdce00eb898fd358402ce07d1f141c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6d8546c892ae9c5b41309c19669d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5284c9e38640a442ebab491eb6ff2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42627f7477c27327bf058410542c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5b869a35e1a01c491a01b6e52ffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65008a3a524f6b0b9aabe9d5787fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59eb37cda55b95f605f54832b2206178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d49ea2a5162eb23e34344d75e816e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dac77b2e72c6c8489b812322615c4b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0fe9ebd8828c888b333125fa826f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ccbd7eae8df811fe4dbc8c101300a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67853973f2179d0a92377b3abaeffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a123099ef925f777cfa63f125ee74c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d3527b65ac61a65e8046a9ce79dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba150f4e9b3d0b112cd38c17e844506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fce76bdb8448883693b4e8fa2a997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735a37692fc98ed4dbd475134ef6f358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1480fc26638419afa8572077ad50d0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d2b73aabab12aacf3308284a3650810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67abbe01b05443940b2abe7f3e212b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6901071bab90fb16ffda1e6a19e8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c39d6a80e7aa2b286b19c3224fc4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317491330bdfcfacdfba63ff84092614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fef050c75dab6c8172294479862415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f5b153e2a162324061541d473c1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eea6d1ca91c20344cba98abaa329517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdee347b672d4b9f1d9f9949beb06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367878a9968c0e4303eb494ed0423c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2ffe78dd08703e2f9bf6a402dd9be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917d5d33b31f7b09018c3f0709e131c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b823f46dd85658828ba790b4e117da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f2197eef99337ef549091c84d69823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a883940bdc09ef53c1451e7de1a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd32419cb0e7ee03118fa4ae273f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ffed7045e96509d9927f8841125f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9cab1a99ef4f8596acf039c53ad827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fefa2a3e93e7bec3f3ef9bb8441128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d992247a8cbaf87523b99bf80099729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631e253cb338064f51b4f031fdde5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374caabb54a3e7b342ffb6a4022ec42631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd576b969719e1f963a0fed4db18832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839e5395fa810b4620cb5db10aaf60133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e118a9e6c5fd712a66e8fc92d646e9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1da563b1a99a9abb48c6ee1607f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6dcdb89826ea1a8939613041166e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0087f1d7c2251ee4e8278c83349cf2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6db85ed60600756c39f94f07852fb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb045985cf1ecfca52ca180b8f4584239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418cbea6205f80d5da3ec8017ebd9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ce048a200a38733060fcc0dd487df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a346bbea4bd4a6a71cffd9cb1832042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352b8cc3b38f61069f1d18dd30140b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824ba0637559316822ff3642b2eba644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a512214739e3136e320404ef23e4da245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5205e9b5a6bc372c1cfdf5e6e11b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d37b2c1f6dc9b3b0b5865ec7d6c0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae1d277a8ca23bc33f254776b793148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f779ef00314d2bca00267a3e135109a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f98a7338b3b5a3f7ee3920f75d9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a07c531b601c6777a7d1c9e87528c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a0b592e6e14ee57e9780f4831158652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be00004ed37828ce6fe254c0fd5dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d248cf1c9c9bca71a787b706d4fae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600b3e54cd79a189fd08b193fcc10955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f2c0d87c58b956d12c9d756f033056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2de66cbc94ce152e0c2424cee79857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483447319941e0c3d96b07c23d6bf4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420898ee5504f41e98f75a0e59f6ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0ac28aefcb3f5cce571831cd3190e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc034908faa87efefd3905db845fae0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a836133d1fc53e25e009c74fba86ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c255134ae2a701c9ccd72a1147024e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4f17d21668476958480f95f0ab85764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f9da6cedce1f179cdc009ac5616fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1e40357fa711ec12e37aa110fffc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c39c773387953f94f414124a726067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0b9430d37c4a150c35d3529de9d2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f186d774fea54dfc916e1e81d3032969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ea28a3c3f2c01add0fe72ee7e92c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609a5de9620fc827f517be0994a13471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6f9769a8db42df688b765d1c529972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3016fbccf38cacf1335f79e0eb84573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0de0eb9904e80f1439b45df693ca374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc708d54b771eef85f5eb3428df9f1c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d820ad68ed5c219e045401674b745876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0b22b8f8e353dbcfa71634a4693a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c7a6f8e15c221acda84226255620978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145f19836860ee91d7557b2ca7288bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9bdc23c8b728eea2911bdad0c76680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757cb31db5bf81a2e1183848583713b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012087c4fa2669f0dba8ab6d9df9dae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157faf801cf6f0bd4fd939dc8426c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee2998b77199dbed731893937d3d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb84bca82172685bb4c238866c094e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a0bab877823057d2256180603fa7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2de5f6953c8a5b4c86fea567e20c8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dde4aee2de54ae5be73eff24e00e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d6ac48151f790c2ddd58f874bfa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7d74a840ecf4ddaa8b48772c7b5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d708792d9bf0f0640dedc705953d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574135bb3d115522f54722ccc5dc3c6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc61e880f6e09dd524318cb7cd646893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f2fcf57fe9fa6e032519651ebd4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244aedba29ac783768c7475e709246395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d166ea0f829a9488993040fad34cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f14acfea5608cb0da2db6a92f7e8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59705a6ba526453e31f563570291398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afcfad355927f4648e263ed85c0b3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdecc4bddea507e61d2ff235ffe3f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae76542c202357c2fa95c732fcc943101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a95a21e333a57269ce2c98bd98f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b57853dd90080c112b9a120a4f5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83dcd39aa037ec44e45cfc84cc39b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37dfbaef5b66dfea70267716426ab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a756799b4f8c6ad47ac4ed4c45437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0c70ab93b243bd02c5f236fb3c3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6ffd124beba81def7c29731a5f68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2778fb13b607bc4c84e3a7b1c83c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9148f221871fac61b66574b88a44d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58600237014ba39b27689d5caae35427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c9f95460dec4db180eba3ffb65ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215421128b4139c0139f9cd658a9097113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a6cfdb36bb2f7bcc4e7b1d9463fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9070a18f94c2e60b0c9e6a106a9cb47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac604e3c42ab8114c6bfab2e61e0edd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478665b605ba56ff562f73ad699fc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd843f9e8528207fdf9c64336642919118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f56abfd1bbfd5001c7ebf3f85211119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb929ab9da47023893d7ec113576397120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f2993f660f3d106b3ab8481ba933121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ae234b3d9809ba6942fb2775e723122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1594496cfbf82b991d666b2b11c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c537e708965d96a59913922f6c5a446124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c91363feacda1e51c8bd885d3e07c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75993d3fab7028f0ccdee65445939126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659befc07f39e09346a01c6d1c5f71b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e280e0939a2566d2e469bd3efd0863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb52bb9cc424413d277a6f4d23372e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67483f332ff7ae29baf5d9148624faa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3775d74eab909ef49ee14ec13859b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbda6c36bfb650e11d979e180cba05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12e3b956133fd79610f370c20b58c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe86a6e9482c30cdb19f41d024c401134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf409c5a6ea6c06ecf128edd9038af2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47062d6d2e6a888aa90e54094f5c75e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a08e6270db72f1ae1822ba366e118a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f015c36b94d94294952503b35ae19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e98229e64b46b994375446e08c0dbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273445f009e8b4a660322ed3f9b7799140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf577ebcfd7489a3a7479250dfc04f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f912ef0440382a76303ea60e92393142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d11ba5fda4436a9449396418adea4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a47c99bca1afff7a681454f269cd46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe3b436b193a203628de6b5a77869145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e84ec05f15ee826daf232fb8a1ef95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b04faaf2547abe367130f2153d5da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ccc68921e91a6eb4d4ca2f0f1dfc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8c48a62910f7c97749f2f5c702442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec7f36eddf392112c11b0c94552c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5b9b2db03a4ac86bf92507f5f8c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291786a50a5bada7da097dd6ef145f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9a4047bf9412959bcec239717d15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03f2d0e6aeec2c893d4fc14a992294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8a20493318efd112d1c9d68f9353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcfb81755fd6e6dbffcdf773e7ba80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de10a3f0a94fc1d9a41209bb311e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac3f9b2f1ef700c60abda3b2bbc4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df52df7570512bf5ba361a8b99bd41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734e226fe6498c4ff6e95f08246de7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17389a850a8c4708a023b9ddb1ef63bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c447a6a6eefc8c0234b9f30c023b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b56c8ece4945c140f854f0fce9a6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a976f8b4cd86dc8ef770b350de9fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d492e0adc9ca39b8d5e503917f47de2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c858193d69672d88c192d934afd58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6989050b71c6129f781fb3a37eee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf599a284c8e4582e58d8191fb53a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a8b9d7d86ed6aeeb6ba4aa1b0d06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdf3d1f56d52bf138fbb0d497b133c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18210d8341416f4035ca094ead7b9b45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ace0445b79a97b35c9fb8b7d826436172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2932e048df92926e823142ba154e535173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce805d5a9bcc2881c2b3bd35017ab1b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>