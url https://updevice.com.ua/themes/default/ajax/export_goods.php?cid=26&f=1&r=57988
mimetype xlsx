--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4ed9bad8616c7ca83e3be3a9f7911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df930547ac0b869b4f489203add1b0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a74a44e3153256b1d401d4d78a9da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb74fb1b49d92c84d4996ae1ce26964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f08e24ff2e89a7a357e0e3bc64c965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe8f9584aa38ca7badf16a3a722e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166987479af8ea2f092af8f713449ebc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fa4ba889bee43b3b12b9876fdc9638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f23be4180fca1f5160742bff1a3229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff883b2a3bc5e71c3c012c703e1429710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d35503a61ff8aa51f95f328d521d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7043252d73cc16bea93c6b447fc0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298fa4c3f952e81bf477059b6f977e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0ce8f9702c2ce257c7c6b0ec12cfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76d9b6e41b598c0627e5da3a08abe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03d04254d3cfec16f7ad8ddb2456916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4526c98a7ca0ed18340e6cda1e9f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c2c6cfbef7a2bbae4c1cc1164d2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d499c554a92c68e152456ed7d51838d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b85220ec7ed74cb8b58085070126b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f756831c33d72583e6dc65f4c2037c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17258116468cb13932693c449e54122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ed0720d02329bffeaf722f35e788623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee3612acb5acf2fd5ae327d9a35a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9646a84935255fb8e17e9a7e8b95125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a0755a72aad6fe9b8e606fdc5530b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b23c2b9995fdb871139535164ae44027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42fb71872c0e7c05b6af2e7f198cce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418ac76d251059968a32459488a011929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4df840a952a9ca4950e2840437bb3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ac73f94b421a24228242af5369ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073aa8bfcbc9397b2df4d3ee270455f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754eee1c02c172f4bb32d7db914bcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7caf439c758408e3dd7006836dbd3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7d92654d950a9e6ff3e2a8af6b31935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f58790fea0078abf909f84737d5a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab715c9b9b0976fb7d556f02551b97c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77616698f5349f62ed24290165a5776a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215ad415a4e3243b6466e3df70005139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d7f914074f71a37f48686d4fbfb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ac4a20ac1c8ea3197a886ff29c4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae899d5451db4402ec58b18fb01ba02342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cc7b3ba430ef2c13378b9fe04936d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a8a7f525ad952add2bea73a1cc23644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b2c26215fb9e121a6d4178fd1d5a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe03f979c05090bd6281730d39972d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e264d28c5ad1594cb6b39964e9088047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd648f6ab436b499a82ce0bc6546dc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b904ce26f393bc0a0400074b6181d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4bf820d3375b72a491a13f0c37f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972667c4ff0add3f3c1565ae43931c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6f5033d6184a99da1175e6da51ea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f624b26bfd344a5608c1f5f0d122853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f0f44482644ab75c8b1f6cab145f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003654c0e2b96739030a50b0512d47455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02bdc9a74f1d59cbe08617b349e6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd1b4abab1bbae80449ab450cb14d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b921bfc42650eafdfc903dec332958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed508513bfade227b49b2ff21b6c3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766535f013095d5dacbb4e2dca4ee3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae10514192bd2fc49328c7057d1ea061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dd4d313c3a2424d05f4374fa7123e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b665ea33630980e9e454ac7da58098e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d953a0618365bddb5c4c78fecc282264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f9d74369ad533491d5c3a3005ac665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e952a49b36436b40d8aeb4cdcb02e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa62c0cbd1508f2a0d0ebc08e786ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc28c95f915e12083cca901a5a8bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded1588ad546857eaac400cfdda220e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adb5f5e47f3a3216a998397115ab5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e72d8a0b063d06d9f370927e890071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0cc592b58cb1dc055c9738316b95f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772181e2becb1285534e07e7e06024f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cae9a05241d0877743e45141266ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf08218e62377617c765431a02507f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc19d40f9dd853e0c28c6b2cc7615376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf3f2459239992be0a663013f177277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907aa35016e3fffd54cbe9862bce35178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0bbf7a01fb5c60d6c4339cba9983879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbbbcb55d72dd8bde09dd31830882c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcdf2d9838a851fb2848d458dfbdce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe952445fcde857d549b63816b8c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa730cce9d63beabd0a6c442886426383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0850b2d834cd7fdfb19343367f90184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4b28494c7b71242b9695357e754f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f11803875e0cd2ac044aaa3685041186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b425c629a1b295caeed9f6c279fab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1195a95e220a864350750ee28a462c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892342b91fc65b8f98b20d51acfa65fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d481980f5f74303e6a97992d226690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47b369c6017807bbc5f0ff9d630b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b3cd956ca4a9d4bb5d062017a20d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422833c292637437913c3423fe75e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd90fd52e0b89f65bd1d5f46dc50394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2283a0275353df68726dfa5e41f433795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f50e6146daed33f2a70da96ef2e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fc1a7435d6fdc612c4381f207335097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baa9dd8924a128b390be6c4005f0c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c197a15650cea4a8b1ec4c92631bb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434c8b95554231c4e15700f72db69dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7ab1ae65fd0ebcdb414adcf3c813101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5cfe47480af457f5f84935b5d558c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bb2ff9f62aade86636f65192527fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862466ebdd2f4e5e4395527bfa49ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039e71ca57c5218703c0d40e323135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e54a46013a857e9c7538e6fea04a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4534c7638bcd9299bf5036e17a7541f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99871e0cd93689748192a7739a042cdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b439a05b00673aba432f3fb0cdea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d3f049f6d1c25be1f1ddfe1e83a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8916bc562824dc6bea0d0d200a2805111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e420df422e810394e03a992ffaedf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba03b3b14be07750dd7951df58ba898113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0fd374059d98f1170eff784658f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59b19b8d86fdcaf5a5b1f287070ae3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b177759cb7930ef0f8d90c6f95b55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d306d9b0231cfefcef58899eacf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef8ba7f2fc4708bb1ec360a87a23e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda90e5db59d483a8fa1bcf24a6f33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1262210676dba9c90a97f1bae82c21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3263d376dab3d7becf5d090452ef530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197495c14f90248b6d0ed362dcb64e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8bd964c11d84206f6370abdbdd62b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13d6dc62bfe0871fdcdccdf7953c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30c97c63e41c8eeee3a7753efd7c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012841990fd70beb746a73fe7e53c59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30ed1ab932308188003df2d5d257d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494bf1d70b9dee434b65f2138d8882d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdb6158cb369b96d9bc0f92574dfc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1822b78ebe64778de345ac0c028b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6cbf7be5a481266050837af76918131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de9a04968fba5d6b2db59bd32f321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494c6f0e4943e013260309882a5551133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa01e330c53f4f3208a4feba495ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d8d33b332059d55d5330c246e3d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c87ef85bb0c23b8d54faf8403d4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654df7046956062ca9e31e3ca4c557137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735400f8e2fab6ff2588d49ce066164f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b754c8e4a1bbfc129cc273270512f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485bca4dcb44f8f5fde63da05e4657a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e3dd83adc9564733c5c3e50f327f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d6a39cbf14e1159c493beed6e40a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e188454dbb61163806acbc8eb80e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c88a467f27c6875b76dd078a25568144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818cedf82608dbe9f629a22569032af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd732cf3802d4fd99a9f45ecbe4812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738bfa787451c16f1e72b6958bde8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347959bf3770b6dfc2d153dfa79ed51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dce436908cb148f26f3596ef3a0012149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa304b32362c5a6ace552adbd80f9627150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bfac164c03cf6b698ef357cbff9bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509bad1047ccf69405b0be8761dfbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e6b48167f8c184497abdde704161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c4ca2d2ee7d63c1bba71dadcae2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d00e1574815d9ee1d27d60bdb7b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c99df8e127bad4951582a585188396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f97eda02a5b73ef0c95e13a1f165f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01dc6018eff15e9f9c9a4057e7de16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ba4af1df4bb0cae3f0e7a9a90650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc5359b23725d8a84b19282acc454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be44681f196b97eef92400a900bf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11635a50426493d77acffbfe88ece957162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc19f4b7bc237046a92f9d0cb390e2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941d9746e4f0ecd2379c91b45f4b639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ebf7e02f3e4efc4cccc86b6cdafc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afbcd4f99c087ddce9875ea8c54e16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b8e4812c8f0ee98e034ee479299c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97dfc90807589946507d8bf934767b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a38be48eb8f120de54f908550dd45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3c00db87047ff4076d55aa6697bad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792dba0084ad04b1f4029d4bc4f6bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98746a9adac807034912ca4fea64a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556b0eaf8c4f531613388a156b26180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065b9972a98a8c8ab651309b48d539b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285fb588d2f4beed839226cd2b9e051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b95b13693f38fd5fbb8ee7dfc7dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514592aa144ea513b807d0bac5671c6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f174e08316b0643770c16665266def178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d09ebc1199af8fa7c9936efe82ae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aec03d0118e0d24a3346a227b19ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d1f24057db4ec4f091566303a4744181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178fb6d6780ba6818477b15413cc060182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06474b45f047b25f2b00318d59010e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617db37860c15e789217d49e8636f312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8492fd447b9464541acc48d1ef2f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea3511cca93bbeb050aed973dcb8dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf00ac0a0ccac800ad143220083ea05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bcace34db4acaf93eda504bf10b036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca61666076b36ddf85fc8808c793407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c900fdba140dd3f013211fc313080f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870dfee77b099a26e68778c09f700d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e43c7bec195567862f409c549b79810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3d6223002d65857a225be1866bbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898187fcfd3cb66000c71c809d39abfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c410ee3d98cac17684f7e0b0cf77c3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230352e63e5db975e0a9751dd2bda3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a744346ab214b78c2be51a91ba9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799824f7390fb7667fe764e774a25e0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0395feb61b9d63a07ccfdb44ac44e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b674c539132f77ded9247691763c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea47dcc697115233f05195ec380eff219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b45bed9973dd5028cc77ce20d5d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f8bae7ca5697ebce0db4f5ec93ab521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f8071efa045efdb81756448802cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5daf77b4648e83dce9af5df5d24eb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1848447ea8958f062a0d7679e3634d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a834a4fa9ef4044c3f59c6289b44e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ecba5006d246aea668faec0486ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293313ccb09033ea4e794afbdd4fac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463071ee67e4430c1a85e3479cae98ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f58d4be8ecae6cfb1aa92a559eb2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62cdf21d413b5ff608038f89db7ea530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44d87b3f615a5f93d6e5cf3ce91b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d7ef2eb0c8e1ae347fdcd918e77732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf09f5ce3ef9cac656f6603c8174033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd77fcc10a12aae0be04d22acc3cfcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0d3bfff06edeb5bc6cda151cec8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9917f6c3336ba8783b3cc5d367dfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cbd57167c81edc9bb77c4b173f55837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078c0134e1ac116679e7456d32589a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20607bfcd60719c6c2a330c49fe48939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b924e2d7fe30db082ee9e2a086d6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a07f9a7843ad988166da28de4422b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823efaebe2381093c52a6bfda2584142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd2ef8c48f4e4528f47e3bf674b82a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039425266d93a31a75f6d4a2d99c7f7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb023c4ebd0e6b0ec8033bb1ca92e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175bee756dd56a31c72d466988bc6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a203de1fcdea295f8fc70faaebb8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a50e7540cc04874d82eb3f21dd8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea832cd825f9944607d2c26531320349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a8cbfe134f3cc88b16d0a4cc075750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ce24451385c288a7963902e9e90ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78443fc7aea2684564d3d33e24e56c5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2da61ee3c3032740bfb06ec9784fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31fbf2e92c60b8da54cc4e3202ab5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979504ba228ba90315bb06363e18059055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fc9e47a06a1bd325ac56a1c3939f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe287cbaa71120da773f6f0e4c46857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c60bbd24da29f47b48e47e549858cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eff8984889e9a9df62d22c4e18ebf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d15276daa541b8541efd9568179560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e476b4f1852ec4999a3176e8d60146a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77349633e9c3162297352b7959efbe1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b57438d26e4327348048897fea4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d3770818c054c71e38b0260654abd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc533cd21623965b3777a2c485b31c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8306b170398669e4385bade87c348166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf40decd69f8f2c8a6266c472ee9e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56d29b4cbf588c5a27139aaed8e6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac12d6a79c3dabf6dd75ef3ae4ad8d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c130e457d2b47aa06bc85c6e89a4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88020aa2ea2543cb7fa42d97b9fae4ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff75db338bbb35cc602d14f723b51d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d35734468fa1d3f375849b3ee036f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54082110eb24f6ab6cec502be0645c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b2ed2b55f4c3bf3affd7ce2a9586b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd94929d67418e002398ed142ec23876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272091c3d1b2d546cabee2ad9fe71da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7c98a6d5173de6e2533a4991074078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ecc5b83a69d98113b0e57762185979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d94e9704b4d23f9a43bf6ebde2918880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cf9f2de5a13756165a3779cc8b3cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e79429b46f02894b859f1eb5d99082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60627ec48272ddb1eacb93513dfbb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b921c424ff81b4eb0152a45f365884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d3292c6d6b8d82e3fffa8efb5e47385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5212541c3531374162df313c8a7b44186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241054b8896edb21bd7d2dff5a7da1a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f1b79d3974e080455a8114f366b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f920bcd76a2fd471d39545744f3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bd50360a95c763653c549bfbec16490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1372e70b62d30f3a3a143b33846ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3a4133b2f8547e56bbfe3320808fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86c8b1b37777f53c6c2d51ffae87393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bd64312fe1d36f17d69f35a9033f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96b7cdbadebec88183ac5b517be9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509183b1009c2ca2626d6534cfb4c68a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e684ac893144c076fcb1e5b4fd8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a5fdd9ec49320df062c9da2b5d46498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0f2ac8387b8aea0cef3e68c7df1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9459a71ec5058afa21a240c572580d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da18f31509a9d50052fc57bf09b24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284503a56a9667c3711a678b1091d84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf034f555b146d6e3fcaa74db0cce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e950ce85c8536f51068e1d3bcd643104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bdcc4969d41cdf9b536ca1d94bae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907be55aa97b23002b38a2fe244b15e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888f3e9b4712d8b92e2ee6906c743a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee43d7d77f82d7a9bc2a309c6a4118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9569f2564f10318fdabceb2dd45d05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392eca03038e9d0fea0edea44983d20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b1dc6b5981b959c50c6c1b01e8403111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bcf472b6d8170bf50ba4c4a50694c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f8495e43739b574c1b70ec21a5299113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1be66a64dbbd81113e97a9349fefc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecccce97e02b0a535607dad288144b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af791d46f57cb6572e67e899adb16b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80426ea753e1b417d274b27ae0fdf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1e75bf9a3227cf23abe29c2128a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6797d752f2e2abee42382556ec232ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f1b4dffe63af1c8e09bc9d291d46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee20a70112df637992a354a5fcde40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9298defc75c8805cb161b07604a285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b175ea151e97c3e2879ce321bda0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4a84142f33e1f716ec4a20e89b3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b819164b9ae706588b6d2759d4e36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d1aeeb3d694dfd48ec8d861efc11e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde2360874d3bce9b9e04a08bd151f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aacc7a158b9fe4763de47c1d7eb4ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546b83881630fac83524e730133b058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199f27a9d804def983af932485d344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80698545fdea25f994012d387dfff753131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c361801557f1f072a1310d889a3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8974d3d472c8d06a9a6e86d8c27ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0baf1026b96376c5bac7b7225ab20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719dd496cf917978c3f6ca17cc2181e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca1cf40ada5c32803d10134fc47ce9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eca4ffe452b80c8fe7e06bdbe691a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef93474846016d933bce2e16735a1d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201787e3c0921878405c03ade9c17efa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b12e7fa19508dff13904cdc8ca7006140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16d7292fde57817f7c28ebd54c26c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484f66620e9954b259c05e9771bc30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeaf152481be4d2bd69f0f22976387143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d44718e2aec3312fba1a3c274759144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb9b980cf1b3030f0db8d46621b93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c6634a413a0a21bec4b244ce92b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdbafb703697f8488a8172e98f286e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f45535317bedaad6216423837d2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adead841612297dcc7922aac87a047149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a247eec4d452e5e53a5c6de14a808150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6413e3dfd37acd10a11af923df52c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1b971327938b89b12bd16bb08dcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdfb0fa71a007a41e5baae49d37edd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dceca61fe356cc6185f072f05a8fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8759f7dea0181a395804fe37aa2af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd012da572a2dcc59083ed1c9ecfb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a32c15d87cd5a15576f4380b4a86c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add742dc71037df6a30beaf974eeb77d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20711dbe76d65d2d19fcccfe1fb2b322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6171bab7a7db161b0de3adaeb0ea4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e95adc843f7a1fa4b7a5d1abb9768161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c844e78e9a1386263040816db5caf58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691e61e141908a268aaa364dcee020163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb4b07ba7be094e7b36ee238d10a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47bacbb4bbc2e70952ec514adb45b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30595163b4a32fb8302de41116bd35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9455a086ad9248b3a9c5709b87be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b84499a3280b8cf5b74fe5f6b4a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9793c3a1f3eb960a01753bdcea602169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d394158cddd40fcd9cd26b6298b51c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2691a382cae8fcc8320551db96cda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58a273294d92ebdcc66103c104b98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ecc934146e5e45a123e034e24a80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51cb7fb0edf0c76d2338494de14f6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>