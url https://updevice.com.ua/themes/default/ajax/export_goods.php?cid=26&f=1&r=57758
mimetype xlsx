--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab921d09c552183808602542f771a09c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446174e529021f228ba1a97bdb34a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e06bb2a1ea8f991ae446e6bb33afaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf92b3e2aef3bc6bf9e521ec28ffb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971bb9bf20add49027f3fb88a08b6e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69560663b46eef2ab4f20b9683c381e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1239f098d94a0841c934888d3d4abf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a83d90c7bf0a2a5ebc488c8c94498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854c680e2b4ef669909970fd5b510ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cea5117d9d0275be109728c59ea8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b6764d902b783a4f5bbada3f0d9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ec9ee62c75ed3e3d72fe35b47cf8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18af3d94f616610d5b73e6d65258d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834820b4c011c096c8a572567bc9b4be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b2021c5b5f02bac63a182e19a708e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80805ac42e68ae3b5717efde4d4e3a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfbc6109029118de494dc9e101fc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a551f3aaff85cc821bdbfb1c70ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6034982c5e432ed6fe49701e2679319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9dfc0776c6539d6c3f093d5e7811f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffda7155e87cbafaf63c3737e95ad921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1372155646488f1e216b39ac714922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c206960ad191ab11638bbbc3383d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c29cc7b5e5578d205dae7410dac5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a70d50968e44414a4a9689d4c6236325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a172e5e2db66380799a5efdd587b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839a00085cc35acd5858369a88e107227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428f2023512758c73bb532ab496d6f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b2262b30db31b39977bfa9a57c8ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014afd38a26a7516e076d12a3f8896f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d89ea8e9368de0095c5908939e7a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e4a2d9cb9eaefb119363ec82bae9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832c5eb6f650cc08244e2513af3228333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f805d0813d8c8bb53a017993a9155334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cece79c6b87316ee47c035832ffbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8b910165e6a3df7f3f8a9bc4a96e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3261165779a4cdad18f7929e2273ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889361f2201fdb237e00f49c975c38638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf20a5243eefe25caa6d67d5c171339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8190d6ce0c15e543538f8d079437240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becddc81ff13159b3afe5c29fb7fa6bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4b792f705a917e6b1cf79ba16556742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd88839b623559606ac031a925850543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dce2fc32a00a262537366be5139a6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b2028078ec06f02e012ddb485feb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c0c4af19d9ac2503364c08a01c54246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead40648a94b2854d0c0829ef74f59a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419ec1b073010315d19221fd39b00148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf6863974eb85c671788160acc5ac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37a7e6cf20cd141fc508ba2f5b8f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e40fa1fe4767893a21d9254b6bfda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b6451d0b4f55cf07b7c4b9701654252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbd3f94620c733d1aba52a19dcbda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a42969baaa5f2a774f6efe01a52c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad9fb3345da32eababdaac1e58ab6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0717190d3050eab3f3d5593552208856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daf8a6ffbda5beff4463026a97b7f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a700435db3658e8af4423bf131f4f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372c06401f5b641bc7272070fde23a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2aa1b79f1462616a44f54037b1f5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c2e98d16c05cebf3939174a2a3e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863cd98e33af886ff1f2bb43c42198762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c619160d6404f848df341033596ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d0171e980844f9f344a448702ca2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3dfe570cbb9e48fd191859690fddf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5326e02f1e2e7561166fc5f53cbe90066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970b124c430cc415ebaf42132411b7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a90072788b20fae4b9907a02e05db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec8ceb1b47e4a93ba2683b2eb0784c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73e236a69fea7c8b120d919d1f724770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1334c8f2d015886304a0d355d37471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1aa9159a10959ceda5ed9f105616072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949ff88bc5f415496657b7ca8d2c4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4bc9de30ed5a40cbaea981342e31d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164dd15dbeecf023beab7ceed84561a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d6aa56822a76d1662f2d97402b4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab585820d3bda7259cbfdc80d4eb13d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835c8b00785aa36b8479d9518e18a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596316c7dd2bd2bb89e704ea7012c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1586296d806c3c71695e75cb6a289980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0076b16673c88aa99d4a6ce5feae1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b178008097acc8e5446c36ce2362b3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ad11e7a695bacd5db8d4dfebc5bfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb7fb593b157ea16ba9139aa64f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42565c88f297f54b8c4ba5de33f5f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da21014d99f373b14982a9b707c7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa1f3a270b9f38c541a94e4e0cb63c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4c27b13c797a6ce200d70fe6557788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb1eb732e0b3d05dcc56c95b11aade89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895219febe94b6a65828e7996a4a702990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3b69d3afcc7aa93c57ef1a6fb3dfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b80f726ace5e8c8b80e2ed335f41392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75db7a26b43f767e5b22f230aa832193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ae90431485f8f370de1e7255ef7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d70c203fcfa638f570fb2faea56895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e0d46970d799e42756caa949d64ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e437ce553bc71d79f6c327a5686197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c8a99adbdb5d77c14b62bb5068b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c023cd9303735eaf2aaca7bdacb9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8e01dfd513d7ece0349582346a4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef34da2a4f02b17a73b0507e0220a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90381aa2e7d0835520bf3d56294a7d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc575814515a4f73f0b27a8761737764103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07700c81381f70a9892babc650852104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366eb339af745aa6a9be9894c87b50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f18f7142482e4cfbf99695db00b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b5006a73dc15f280cb007a28a7bf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004643cb821198488fa2d7e0817116a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d31a8dc14533a9e6b1876ad4281ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd22e22a2f6f3fa6b7ba826632be42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd8cafbbe24442550758295a45feb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cf8da13df9aac8726ebb7378462cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dea081f1a83ed985034831a544d89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218eedceb454cc3d30d3df87ee85285114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481f76fa4b4264ae365ec588d932e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c632f7588405dc866084946738b876f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ebcafe26d129644734cc84788178d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3987316901f5512be1548fbf5530d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad0c68d54320bcdaf67fe81dc2e42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9558adcf81efa02648e9053bfa0a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c245c51b5d6e505749f6601b5faf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08eb6c3f88b46165193a20c266a01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eebc677ced636d90826a28c0607c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae69461276e69b2f5833ec1184e5051124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731758deb32fa8ee7cd5ff39c027dfc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794325d0ba190475eeb8e12d37c5462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e2fdb44505fcf5910cb469441b6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cce4dacf703a1031cc1ebb6b64fe23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e11c1f6d2c2cbbe2f31093e99e689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9493c9827ca7d48a4684b10d882ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254269b0928109e163a0bf15b3150c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20de95a1dfe8310dae8a3ec3a3d682132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4053b0420b16b53ac7343b175a2bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205affb57fcf0207f6d2fc199dd0de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1741bae779b376bc84e3d360c244db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fb315d3613a974f51012f28fe2d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5ef64c3afe52a40946c5ebba0846137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f74a7b2b9f43ad03c6ba3e1388abf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189acb85e34d2aeb5876469f6eb3a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b95978124ec4668fd4f17cb68ad26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917957216926178556916d5b8fa4dd6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94144a1d83d5d540744556e9dc77ddc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed51cccd1bedf30141bcba185b3b34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4029344d569d29f72776e27f799cab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8112c58c7f6ababffebbe4a66ca7ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191bf1ef743fcc60ef307aedbc8a1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaffc64dd4bec8658b2b2e57c30a1e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9545620e8f3078d221b453b9e588148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1689b04dfe940527d22ba4fa62b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa30b92c83c43e56fe8ccf09b7c58c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6458d7473f473592a538d965ce5ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bd7e844756a9a76474ff455e71d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1396c4293d475c538eee12d3230be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1973b9a0acc0b2a4b44c7d1a8d86798154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c6bd76c7707562b6f18aa6a957f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2e03a93bae8e1e4411b06a6e82f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0849b0ae0d7a0aaac6893bd185a1b73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661f0a19e3154106929c8f7f199897158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e78e4c3ab28a86d08fbd74391f6d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9a1fec762448a3689d7a148c0c0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062846334caa8bff8bd8d643c9554d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b5b49963e1358dafc05df4e42318162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b94940c70cd060e5bcedcf9581f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a626826a558bac192533417012f81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc78289466f897fed0807ddfff9076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da84485be70958297fbc48e3ad5ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef17bfa651c052183b683503019e75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3461608b806a4753df7ba0e6a75a7a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc377dca727acdd2da8a68c9e949e4e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458ffc49d05ac20b69c84f7570e7d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9930a965d39a279bb8fca8864a756a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfed99490c4b8951187239dcf3f9bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f333fe047c90e6ee30eadceb7577aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3aa1af33c6d7c5eed460c5c009b13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a07833c01e5a12d0e6a197b4732d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1536fc80de02b7eed2f90aaca4baba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed84f0fe9f149a55807419a8342b95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230587c3b9425e1cd57c7b76527f9c3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe18a9f50baae1f84997216535cf57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a6b472b021b9b8f1e5e11f391073180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7cfeaba071a5f96a1892c13dee4291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe71666b9e2d26d610055f43f96da82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c99c96f661a4e3b8edc759e825b853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c8d22effad26019ffe615d6805b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313906d267f377940ca358ad956d0d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5a71b9cc27147461fa912230c4cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066f10016ea0cbad33a4dd16c31b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45b51fd457acbc4e093aa845a35268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19638c2555797ad8216ba2cf4477f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c3caa8c6e9c0555f72f22ea7073e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07714573125a1d9f3481c10c7b4c7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54f54bcd5bd6d59f4bd43686ee5e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b21c2390b7209a4a1ec4e7b8a77bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f338490500c05171682a02691106114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1a9e6960dd2e4cf22f241988a9eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e0a66eaf9953dbbd5e959edfe670a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75c11633767cf26237cd2ccb57754017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba45994959e73f106b250e64eafd73618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6bbf57272734e888c9e827d31cf8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bffc3d8e2a257106e0cd08ba576e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b75d54fc5b83593128b07330b583821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92c6c954cd63275f31c57617d85d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975612738cad9d1483461fc2c9859c3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53958ff56efab43b828ce36ecbc0c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b79929f758de652e8f893a624163525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be121e56a77089fd193e366a5e59ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9460a2c37d951358c02ff97de1cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a8106c94997a7a3af8fd895f40da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d522adb6a1bd7bdbe3f4a08b392d0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3b09b4c25eec7587735bfd77fc54330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540283d247967c55fb6ce067df391f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905a7b67f9ef5f35c81c8f08aa253332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385b65d8fcfa6dfe97ae669eebe8a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b633b01b957321cccc57622b0935934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e0c7aa5b092aec5fd5a91af3fcae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d76a6f240468ca8d1acab533b4116836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c25b5180e2d058f77858f153dfcb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d32bba33f8de770f0cdabda9b70938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6758fa8cd2a2a2bd695ec6bb2dd3e5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864629b59ba84684dcdc4404fd0b95b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9089347874d5c7f3f6ede06ca178a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa269856e1d2ee91d29594fbf832a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acdbeccc28fe899ef245dc01417a8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197769dca8cc8c1b8eb2d303f71a44fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8210157ad6cf16319b2e04aaf63cab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266f6c02304cc993a3a2c9683b104c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cf83e1ca1f62ff842570116af5ea147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4018835c38d4f40f702971fc6dcec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393aa8f0575c61edd6651d5e8e66ce749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91139e64239a6eead0246fcae445881f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8964058c80c66a8840eff8c9bc241851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b514b24c17f0093bc36266a74db5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cafd36b105d1f7ac9cb030245b38053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c05294314f47ec966455d97929634354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88ee4dcba503a7784e52ea4bb010555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0e2e800ccfc2e1222eaf468f1f5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181928e4da61ae565c0aaaae7072cda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594b5a6754c0919c3dbd612497447858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e1c43ada6e7d17c1245b6760dbf1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878dc8072440fd6b9b60799d7df6ec360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd1c6edd8eef2455a90f9872e17c1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcbe1a64edd0b981c8516e818e14cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502591f0db28e48dbeb5ff9b91e92063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e2a8731ec2582c7da2d2f0a796a4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b731eac1341cfb735de8ce6a394b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3867590c854c3ad9d3efcd43d30b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d38cbb8c3970675b514ddf0bad92067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a0e2c9a626a35274cae1790e7e21b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983a15914624a16dd2ff3d4c610ff269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac633d8fad2ff3203677b3df9b2eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d271798a51889c62858dba459446571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da586f693f2dee25d94c8dfad1e0de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f54da60bf9a634ae3dd137c6d85673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab7c98fdde903138d314377ab881474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a499f5258048574958598e32baab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f0b663b9a07e593bc2438dc3fd3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb81756703566c2bc0129e05185b7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cd0ea22aa753f65095ad1b2a823778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d7d9a6ec279b0133c83feb59d66479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81124a45a4062c9862a4e6e4d8fb0d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed4ecad907b69f442cec01dcc82a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa955eea89272031d1a941713dabdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a5b1a870a888efc9ad8cbb2fa628983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681ec2b219e72d132a6c335a23dd9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bba8769e81f79ed55c4c4ea07822985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229e5058fac9471d92175bac75fd7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9614d2432629b3ce4e415be52828887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974a6c3479df420811666cadd0036788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923e9ff56e8b0a67e5cec15f3d08ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a78acd8d0cce33bfcf133bb222d95f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb1196bdc3f026c3dcd9b9b788864691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff3c6eb9e0c00907fd27d480f56b1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc777c97a717cccde5ef89fbe1b326b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ee2a4ca26c8329264ee7e455a7b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ca235725cfb561cfe0da574e24c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc93e66f05cdf1f6157d498d5ca26b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09d6ec34b38bc480d3556133b5cb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922603a6f10feef3302921ce8fa5b6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b45b712ce34aac167973736e264fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cd2806272649c51454ffaab2790be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed8f6766488065df91b55796d4ddc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a1114570dae52d71cf2b33a040ba8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922442b6f77f0afc3fd303af00852c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73c77d559aee9f6509aad22dd7f9cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642c83138ef24e0fbdec04834d8feb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff128329e171c266aad3731c9c5a74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ed6e1c0a5c63c88ad5e61e1a5343107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af7a3994bfa201147156867a7616d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9baffa8242531d649bd834ce9121f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb36a7987722d711479fb3c9863f99d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28767e2bdf554e503e9ceff2016e9f5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92003db6a9dc68155be330a8a16760f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e49e8a0a01e6abf4c14bc9b80021113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9d40584ce7e076195f746d58a71d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a168e8e0840584a9a7981a871c98f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ba8b9b213869c3c8cfc490d8a3a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c308f17ee27ba387fabf0ffb5703b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5676e9776b19c593ec2649e7d5b20d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c8b730d1a70a891dd528024f7720119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2637fe1f688516f8914abad77da1b2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508e04301461e35044d364f124de7df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6decc6af611adcba99790508a10dd95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c63366167b4e4ab34f6d52cfa8f64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9188d7129105557c60d16c93aec8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77448db4c48fcaa8b002416826ccb81c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbec27014e3c973da7be34b5a03450126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694aeee3baeb22e0367f607835d8967127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912448e78105e197985825788b25c47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f8965d4264551458b0d7f4456a83e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df831c2960f70f13e9e581fe52c0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316996fa1091dcaec1cb56704190e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4999bf71f4cf1b5a29508bce81cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b268436809a108deb490c5825213be1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52cb830153d936ce71957ec7e69dc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e46f5c2163c0ab29e8e6a5827c06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20404c1a7872775bcedffa83ac370079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e48c9ef8078dde6cbef3b9f33e49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7a4cba7e469466d8051947360de1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029fd6aaf492f49617802552cf45aec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a86eba437ea465532f306e1fcdee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38276a9fb89af9745379871a25252c11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0265459e5386ea5f56302738ae966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff43371b8aea9dabd2178458c3117143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd2c1eb909c00dd7ffcf984341dab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f932df79c3758a263ba575f7d6c9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9ae4dfff12e833197b0104d481a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694b8df3a31b80000c3112f9b1dc07c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b17a1c797f67ea6d1ca16b6b99c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7a5d6af9e1edcdaa47a907a47a814149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce9a8be8c4381f865c3809686fcbf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593ec18986eb33f7a0e09df28b9c1fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12943dfb481d25ec95ee93458daab674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a28b13ea8322df17f8b760302c9e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab67749699f5665b736f32b5c7ade154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbace65019a863b350910c879e74af7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d60a56d9ceefe2b8e1b0546742e0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11930fa7c4cf3e6f7280b7199062c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c76d164063eb96ced1f59028c51af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e9e3575728ae2637748039407039159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a291be3e36f9de47d32b5d0c9aaef7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fac022fd78cc0177b0c7b2c5c9289161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458809443c563c1d73c0abf9bad3952162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37bc436b07b7125b07eba1b8fb300d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef935b1dbe7e58fedd10865a75814fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1a36e035042ae123a690f27b16e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f673026abfb658ac676270185e0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1929b64dcf28f5b2049dd088bd4581167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2b02c4c191626650cd78f54b5834f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd76ce2efff26533ac83cc94c56870169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e683690383b44b7e49c3d871f690b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf5134eae15e3ae2a6dfa554e97e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d429bd87fb3a8b5178920e87f7b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e325332ace7bf893454110046a85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045ac51fabc1456e561f3da884fc9da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52b67e7f5704449376921b0ead841175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa25ae3eac259ba0908d2fe09f1fb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c899a5371f53c52d00fa02193fb8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0c8099c84668d9b0456c0d22f9a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac33a6cc5c6be9425c3b6d5e0782e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327360265dd1fe71d49c3b8c53e41871180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>