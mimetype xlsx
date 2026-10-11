--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a273f0a9e43c7555746e72525c2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2200c05ba5f554a955f40802c8a55602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c3875d53bc46c427e429dba450763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a2b45ea7eb61474dcc14d106fbd234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153955c0e4e35fed5e0fda882a099be85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6be40794d966b882d9b036cfa43e2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c3ae7c4551e2c2cde12d79731a3ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821a984123760fd728ad5b9c2825eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6db824bcf0ea107670c1250106a8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfd03b6544cf326861e685f063e2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d94a62f644a4652970df924012c1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287360e9f19f8fdd05dfa46eb624ad3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107bc43e60a2a956d747614da59c76d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a33fffe5438da262fce2b5f040d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1811d9f538af55bf61615f92b8b0f4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ecaa18547583af40d38f17c69586516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3e64950751b9168bf380468553e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3a5b97d63b1e1f5f74dc9e0028cbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0fd46004cd67b4c08750dd24df07719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e68791db4f93a3eeb87d52ecc85f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ac461599772acf3341ebd602227121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075243e39b8add3ab32e6aea80ae04c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8779d3d814009a01433bcd64cd302a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc36bad1534c299e5a5b6348ece175324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042b21845167463059013433b8ef9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf9e57177be16019474a34b93c36c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b088602a509b0007d644763d7c7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d12814b394751ce61f3db496fe988628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73dd81a70ca854c96c597a4c9f7b3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510ed46ef22ba86a830d02a466210430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a41a007df1c25ed978b78c8ed95d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69609e138deb42d2c4f093ce309a07532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc848a8d1758ca91f1f7bda27b3d8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91674c9af3df1949314f62e4bf5bc92634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c4999b515709b1e12a50d005436635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68a9c08e9d8baf2f4a06e5be7bbc8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29cef72375903a3f8df842674437de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045e5c4133952349d07d7e9060493638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619312ce84c82624cfcf632315e4d7f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0931b1b0a72d9af04a29f4ed7b15e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f36831e4123e892826d0cd5b84e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35af1f54ff0f7de728d37040b52a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d1b02646109afc9b0661f252072b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592877e498c0070cbfc218ca39fa247344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f7502ca9c8d0d3759243c12399c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e8ce7df19287a770f6f1ddf128eb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72187fe027847cb9f1feea26097d93bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97bf27f05b1c9a2f5145a0643c782f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd9526897d7ee8b49d0653af4dd7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b93e1a8b880cf681120b9343d3c8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159aec63f1e41035426545439b2e20351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd02480dc9002312435b08026f6ba0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aeb3adf8f8a8c041058fec96d82db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a64437864eab53e277971dcbe1e27454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94a3f2738613a7eafb2b29c981a1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8457098d8f672524f60a76acb06656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237369bfcd384f4c782b3335f8203dea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60bb45b0ebf75104323f5bfdc3a9d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03634da2a90ce3956d1fe0396a31bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ff01010061ff1129851245f93f1a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a7b641b3521573f766502f39c6fe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac5030f300f0c70ceaae74a4a7e3b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec919a5f1b7631b521a53fe2a85a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b3311130378181ced1198c1707ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2602eda5b99e50bd24d902f748196365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa56e9dd2fc97a1cc534f22355e466566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf7c7be379ae0d8cb205b6620a43967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615222f3dcc2e0e828b3d7687c82f8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e04891d0d7c99100f5df7b08e943b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0271ec42db772cab1906c89037c5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e9e3dd4fe26ca369513c8c0c104271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b791b491372c22eea5b46b36c990072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88116fa5a28af72c88dc37126a53147a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf32edc078c729ef5bdc4f44334cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a16128cde96e86b9f444ce1c9bea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b1866d8a8738ceece2a6953a9cbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5816eed8a8fb1e2dacd01e14ef7b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed100c3f547e23c00217914ca65d1ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd284329f61242d95534cb32b18c08d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06656b5579de646ad29ea11501de65880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91abc43e5c50ead936fba2a83dca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ccb4cc7561c83a8ef175f579ef91682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea61e4559f27de88cb30d8fee188483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fc1d6a8d2e33e304d5c7f6bb2a2f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d117c59faff588026d4e9076cd7b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc8ffe31d6aa963b42d3c589248d5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cb4e85899fa34fa8bd723e8a8e13987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf14b1f44b12480577a05a8bb22ca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c293c45e84b94c16e4e425e364ea589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e3ffd70e7379a3f0a488c340ceec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4482960b592f0d69a6a5f8086fc4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944d5acac1ad2e8d156562274bfe31992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca547cf4c191305b09c5b3bf92503993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0a636bbd8bcba770d78970b7804994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5060564d444df695ca323af21e2451895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1db47dd3bf2eaffa1cc4cce3a83aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e8bcf8d1566e09e79e49ceed2ae597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0ec1c2bc60366ca5b52a251561d6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87f6fe542972b0bec918c9a76e4ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2078c51c3bce15c10aa949d244766d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d85dcacffadd2f4df42206bd813f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c0de2c6cd41e3fca5a4a415b470f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c47efac40439cb375b38a0c17026103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02681bea769d113848a4de0e6f45f0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167107cfdd75046e1b42d49a15a4c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ce5eaac298e7716b25140f86124a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b055aa6ff318bc819f912ff2e84023107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7db439ea0007a590a844abf1f79d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b758cf15d22571d98b96f47d20b66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd496e3dba0a4660a28aea5c5b47a05a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7bcd9d4978640358891d9b49925e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e572a59944a1e4cc3a1cb23a5b29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428904a3bfd3e5f6f421805d4684056113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74898413ec033d44083521c267f8cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a685d32101d0925d530081f11c19c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f7b25abbaea941cd79704920dfded116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654fbd20cc33b984f0cd6d6bc128f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78397550531d93f6fc8b0058e31029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980e50aad29024a172619857b25296e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2844a588192da97ac5f0fbdc90df1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874d8b22e9dc43e5761cb9ce916e588121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33430deba5a609d1892beac4832aefec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84505fe62c5b7e154d0f87d12250dea9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190423cc7128d823d2e652b9ec815da6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d96c54e51f874dbaf6ebb0375732a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cabde663600a453e8d231c3d3abdbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443c9fd1677913954437af06f67b92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89dc209461b0fd838bdb637e035285128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a784e4bccc013a611be523e53dd11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17918239671df79237b57a8838221c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010887f5f8dd24d4fb366c5297b4734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a6e06281c595de4edf9c8987ebb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909da215f57d871dfccada0e2fd80e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7873d49b34c6024e094d83d8b526a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c542d2280d9b2e5103388ea59425f86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c4c832db8ed3ba5142037261d7d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f54cedd8e07b6ceb2ff9e6d49b4c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc6c1b510c66013703cb68f2e467f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c81bffbd693590f9d5dada388fcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d49d72f630b9e34b751a0932c5bf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050123a496b9d905709b718fa06701d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c93b00ce35ebf8342dd30d5701f4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b9f33439b2942a790383a538eddf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4149cc645a67dc3bf24b7b0be56630144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b5d1ee1a4a079245c62973062a1fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8446895376a84eb729da8f5a65b8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c36aca29715f0a8ae28c94192fd945147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39348224e0d611e5fd54af8613586f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b4ce8fd78a9c2a3520821e8006c4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3a19f4a2f26d2361806551ca3efd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843c4f9f1b8f04fa03dff2a2a9ac0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e2551320a0d90ac6fcbab04ce344152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23731b589f08b98cbdaee0e2ab6db5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a935794d5861cbc8d99ae2611ed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5776a2e00f489d7646d2427d12e74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1a1ee297bfa93db2278f1a330f6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94d40839560af4873564bb794ac545157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e377f7aefc13ffca3289b32f261a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949e453a9a049f3a8bf46dbfb0a96a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b891f974bec45a312717010c9e9722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeab4531ad85a84f61499ab237bc49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272bb39ee5df546922ec2441ada96c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d0110f5b9d03a5ad1ac029c4f3e92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5353add9361d6545d98db0d1fa54fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8c023e03b7abe76bb2576d1724354165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92da3d6700ebba330539dc1676d86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4fd6db2b83ef988b23127b5675492167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd428caf619591f220bb44bcf9513a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec6f799f141438cb5da84d922d578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350336275e1118d0c4a015d996786a28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d57f67f7c3ad6035ec29a5cf542a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfef3c62afab81f4a65ed0685f47919172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93061d3437740f90accd7c206f0535173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6459e419b8e1cf8103ed2433e82d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59324cbfb7be2aa50f90cc032999f4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c9cf3cbb496484c9b27672cbef37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5585a2819e3eb9bb96f7962fd2a90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30744e9e0ea257a6b09554fbf14684d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2e80f616f2b32ba90ef67d3b1bd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e874b3a0cadfdc0b4e5739f96f50180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f1a7f126a51bf1991c7243863ae21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd79d02f84ae5a8f832610edda03c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a185add327e029b0daccee0cf3fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f34001aa697cd9205dc76261266fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118a2468fc427ed21b1fda213cef2e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac8d0fba5cd53d0113cc876b428e7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288b18e6f50feb623ce60f74d638d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f6a5532827ef12b6db707d79cacd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427105e5544065d612827954d7edc3029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034cadccaed6e30f17d71e02f8ed5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e916de6da271b649a222e99187371611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038d88b4ba6fe6c3eb5cc3668efda5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae71a2a38badafc741e997f65f19a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c54a7b3e25aade6a03956ef82930d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569da6db31bccb6a576129eebb1affb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c81d0766e0154ef2a1c042bc1dca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2d8dbf29861e03474bef7c1081b8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f826575228ae2d2210cf2b87ee76a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962181264f6a41550e6a3aa1b725fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85298b1992e688fea4f5e15144146aa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca266e67185ce89ccd42eeeae7fa3b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ff056f6fad0fdac9752fac9a4ae6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092379ffa9903696b3d15af65f78626b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34c75dec79afbc26f3dd9ea1fa4b1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de0cda1c733ff67564976995dc31e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace461389ceb60fa60f2a70e33c7c87326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b29ab824483595516b0e654a803027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649ab7da5cdb1aa95352098bf9a3f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425fdd5cc049c6bead3d260c5e847129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5eaa461ef9a8b3550a4b8ef1b14b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542031c2ee86a1d5ba6dd0c1cfd1f6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155a539ea590128dbebbd118eedff332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09347728a27927b25ebc1dc935b6bffc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879cef06f91b32a5b0fdb470376510f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95beffd71bd9250c94e42da35df8f0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02dde2249ac3b88e1f6195322758da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718b9ab3b39c86a03a9c8fd5e119c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d738673f87e8659e9732ece180c1d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181737db20c397a41152fb1c7081f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ec8de25dae53ca2a0ad0feca013e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4f47ec3957ff1bbbe6a287e7a80241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d13a87517547e753170984edd9301242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d3fed3aa3d447cc9040892a26d30c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099954283ea78da4b672c821a5c8358f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9db16f8e8a38dd7f1dfc0bf4d983245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09641674f196a52fa021beb756e100e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd2e85d42a9214a8790338eb0a0ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753617e515c4b4bead4556b1abb2cd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea0faf04c5e3c21461c3b18ef1bb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79361656b6c85e0309887d30b480de3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674325a4234d20fdf72f179754c0b54651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca949048f830ce2a742844aa9e1b89a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7869754f29d0c6bdfde4f0ad7a526653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46100fcdbe4554ee10e21b400a872bcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eec6494d4517504d4a7151a3fed45255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5166c7cb571614f65aa75fe7d71b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41352f0f22d5b4e48efcaebd9e307d0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9c78f8990141f30bf0e8dfcd224958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992363863878f2df974c627cefe7bfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649521d0fef7da8adc23ba1d6ce912a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa084638508aff357f9a6801658f8a6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf801524b4d9e8036d89b04e594bc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5e5ff66524a7692137afca5c68c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed9354f2e15f575631cb490142f1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a86cc3c1e4324aa46c066e12585d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2e9a642663875e058c88893b33eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf8acf890db0b904c0f22936d632d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a3efd39739d89da13539ae24d1b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3320b493ce160b3c4219333274244469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322522c7f211d9f9c1629f2a376155b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d96a7980f04f98e33a04532e1a2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca275bde4fd1661eff59f1469fe52572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd52ff491e2288385964e3a131625673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dad23ff7c307dbe29c0808324a04d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a58945be20b59e868b789ff45fb65175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc94d63b0e2f735da0e5d89f0d58e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8446da315180c8c8832276deb3c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5926edb88a4f333a8f06dfb0e046878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ec875c96afc21a1d7c95a11ba1f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c7468e85ff6208c308aa2dc7f68b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b094d225d38d7c58bc409ba509d785281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155cd8e944ed949b945706f78ca7bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732046a76cb2276b3a157a769664bf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590674f105ef1ae2de3efe674c6b8f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4855a2c4df341006a8cbbf8bdbb51985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50021c66fa3cd9456f4a4b45ac91d4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ea968d9be67f337a606359791c5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa908f70cf739fb31acd617ec4fa1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b4e62012e9ee99430c814c195c22789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a751edf3c31649aa22a0886777fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83510c2ceda5cdcda837775dee1cb03b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb627cce281e18f1fecdf304d3ed08592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d17c169bb7dc3906ffe6324e6ea7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5a145a7789e763df2c27923349c4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba4b54d97dbaed11de007f951618f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d47c46af641ba60fea6890cca1cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e90d24fa8ba729a9b126cbcb2620497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680657ea9f427c4b2cc0bc8a994eb3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f20101254b19cafe2ec1d372dd1db399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4441e6c91e53c314b34689a78f0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479724ae35bbc918c0bd591c4ff330101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f94e4caaa162def0431e8a0a5df755102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff19f91f60d3e603bee44f73175c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2aab7aa452f6fe08b2721d34b5a07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e13f08b8372257fa3a128dea78f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6daad915671c4f05daa1aeeb739b61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9119f9bbc34075ae0b25222c0f93b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a05d595b71fd15134d348b8245853108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9c3bcb7d304d647c04fc4bdc0cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff951040ffcfcb51d6ac246cb097fba4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1dafc0cf515aca14e98db1ba0c900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ff81b2c98629e3e4e7bae144d690112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286674aac93ca27df711be2005fe0ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f93f69a09aee869339ca5074e7e89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00081665b8f64302e08356d70f3f39c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d75692b7a22d773658805cda5e948116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d621df025b5aa12752f7d6dfb11010117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47d0ddcbbc4ef20f2c1763c2e10e5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fd99a33c300956524133eb8f7f768119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b94fad1bca6a351adad10534d3d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140032875ab9ab51762ac459524dc043121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c47fa62ebc5a9e43b4d55ec05e80a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f5fcd9e0a84bacfbbd2aec1bcfb1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a25e687a1d298000dfc5472598d4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833919fb7a3408e57f4c44436d35f270125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8d3a39285f69144914bb2de4aa9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18070ce6973009fbb1ea76e8ab9c75a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9907efa3e95a8d14c88438e74d49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84a8657fa1fc977641b9fdb835725129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6cfd242f54231284710109c34b6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378df38735f1f5fd93c02be110846c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8f06a6ae3e98b7368286b49d4527132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440b5697863891e3717edf2b98a16c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3f6567b2fa0092f46e8bb066aa34d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c30006abadfd1726c2b9a7f4f6231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ab8c379d716e70bd1dc2cd34acf4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94dbbfc2399db92fe44a974480a65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81ab195a2b056fd2e3d799c101376138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3260b95b51f32880a8d2e524fa85655139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a1df3d8957396e634aba3b06f0dc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61b17b3ca746c051c806f42984d43c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97781521795248f8acd8a6eb0bf9385142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc659197f847cb80ce4fb313bd214143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc9d08af16f2d4587db6ecb033c50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48794b85f46135453d0fb46591d60b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4fac9938ac282e1bf132b30e73a83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37a1c8ce74d585964fb7f873636d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74505bc1ea3c1b2745168c9833c47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940277354142044251a3a11b430dc801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03763e79200f7e4a2d85bdea53ff50b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d786b8d131bc98eff1c458a8fb5df0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e5b1a537c77d341b9cfb19bd9a2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f29188cb46d9f7daae9b199d2a022153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12980654c43be332d39d1ce53883a55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241a69d9ca88283b88d82027db7efa3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440191e756852b25530974ad261c071156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04ed64a5c76a44b2463cb9a853d4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55521c61e75f35370e5417a3afadd99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596727afef19c82f5219e528fae3a3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277523ff2a547b60b57329bdd681a81c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f30d760a35c6ecbc3f176d1ea3666161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad2bb81148c47928656ab1ed5e1c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3780afcfb0220f99a0f86b8ebf2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394a8a1d0f38b4c959815dbfd6732f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44753a24a52c974d60f2585927bf67ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e4bb93d8d9e13fac8179c3915a2fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538b7a03e79187312cf330bf46ae80f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f108d0d50fae797df03fccfe790f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a96138d8f20f12ef8125bcf178a5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c750af0bac254f592601f51ea9e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb004872f968a39be3abaa9fcdc7bfe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94fcde9e3400d337420a0b07eeaff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3987708093978b8c782cfb8f8e977e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48695c6bad91e900c26d08a79c7ccbf1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>