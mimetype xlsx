--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a83df8287a7fe82ccda268a6a1e4021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed54023632d631c0bb498b57db011a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbebd1782f565ed206b49a6bf8948a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f55398c89916d837c547aa76ccc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4991860931f1adef01120efba32d275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc9e3900026338e5acdf4742378326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea64ff321ddbd0a7fba35d09997d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0f482dbe836bc38cec0a038f150d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab0ccb23231b34c0c9042769f16aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd506a4a34da22b6f7d3804c44551b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7864f64a710c5fd45814ae4d5dc3f5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a592af9aacf2e066d545b712b19ad2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72c2a9c1751ec678f769878d2cde613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ab5919f3f267dfa7b52700a0486414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d88f13d572374a08dbb78dedf663b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274bc1b6c301103f731b84d246478d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1db6f277f1ddad33d3ded791b329317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c95d27dd4f8f2013fbe2704a2d2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37da0a4f5373fd9d4472b07f9734e8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a553d4894b5ee76fa4670ad6619a51520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fdd809278170920a0d65bb5ae73121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39a4a19d95c5733a2a6365e79a39f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ecd82ae25958ca9ee69c23c12bfd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4ae8764cc63b75affb80f7ffd3a8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e77653ea0b532e279c82a319906f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b03a95c4cb8edee7bafc18863df0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bef6089872d0fa9681387bdaa136727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77107de1e21277938f7069496b8acc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1e55b1a5d62cae6c597de4e21f24629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658958f992620bf1ca769fbf2bdb4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd80eee94af6da05db242b5c7f82b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162145fe3ff96e6f76faa5e6832379d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c0c2c10e8264dd58dd31189e4525533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0f6cf41a1d49d804715bbde389cb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef283f5a4415c1704fdedfff685afa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacfbeaf99eedf68c60baf110da89bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9b05feba458bc64c31fe34ce2f0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a805015f06a84fb244ca2f62bbe68038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369804329852e1f3f3ed4d626e69f3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73e4541a403106169006896022f4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebceeef8503ad7ddb49b5068e015f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a80ca172e09f935bcd8e97faf733ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1541be1f70506d2d4c0994205820443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987954a4a6d350e394573b0a2e2d467644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0b43fc970335c4cc2c1957f6a40c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a9867e024f2d1ab32f6fb066864346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d26a64e1bfdc6304d2549aad43cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70fb913c2a57c512402560d251b0ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91863be352d720c90e25c1149245fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156671f4b64202f58e27bd615ef16c2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7251808c1802284c143c589ee59f72b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552b44d2c0158e53af602b312b6647a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e19af3f1f859e88e6f6036944d03553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f92177aacd99c5d802f7d39ecb31654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de72fcaf3d02dc6394b54fca25b4fed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95470dd8c778c620d9a045d0103af1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e9d9568346be5b3e367e6a56f33e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fb8c50632a1f0b912ee4daad8a45058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce182cf870706716d2957df1b93aed8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba6e4ddfb9b4af342dc8884e1da8a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbc9c2f8964e46552aefee1154d3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb3186d7be9545403c908eb5d1b6b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dce7564fc50d49f2bd5618641d2e4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa098f7f82e75e940528a7067bcbc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436d233a05791be8744bb48a79fc20165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d247f9bd68a6a6729ae640bb2f1c87866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c041919a03125b6d10dc022b95d3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf09ac51ce66eb3fda44243c9cf59c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c5487bc3052a23ca60576a895e9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df483f9321ab7b6b05e2201afe8ac3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab19e2e76624b42a6564890bda55a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c30427ea1074c7539fdc8cd8b6e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777d25ddd313125c8c92adbf0b44ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cebd3ca7100f09b8efa00de37e7c0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168dbc3e797c80b69a3c25460f2499475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada787c43e769d0209767689f5e561676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455eb89d98867bc39bb4d0f8a9a66277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d7b33e28246bdde4a68ad8ed254c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7978fd447bd46267a7525d1dc1eca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714435dbdabdb59c68e469ab0401a2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193010498f93cae08af7c8c89332cf8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d699e3796304177daf31efde5cf91882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa864260106ca2ad3ade1fca22be840f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd70e8c9530dc9c1b840420ea3fb0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341636c2a7d0adf1445d162defb04fe785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a37efd26bb1c29ee48a33784bb6b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012e6d0d2461353e3ba1b1ec44053787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e806672a64b8e0afdd356f99e805a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b272bf2f8624d77387b194021cbd60f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c3800f412f407b703ed2200ba74490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91070d6c7dc39a1fc1a1647719fe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e087a666ee0109181844bf705cc1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dabefac7abf665caf5a380566fcae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a13c2d3c21fab454abb9aac8f71fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e82f0e1586b8f2daa307a4fc27f9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f488bcb9bbd298cc60d001e178bb1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9978fd5c9cf371d57ef338d15c25bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57de7d7f27f2b74b76716dd42e313798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba98e1e9a2b3121ebccacf45970fcdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa745885cc3a7b8ce3151eb7a09be4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8b3fe79034ced66c344c940c6be4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6a202635181f28810ef52ad78bac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eceabe3d1f3975e3c243ebb29f427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e7b03a68c1c542e4df4624f886e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928cdf6a6cdcc5ffe282ac6a0537d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb507e983886e17c9cd710c2ed0d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646e35d91ee7b2e2f471969f0f30650107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27be30dfb9379e1460f4ab9c6bf23ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42356c8ebacfd9aa2facaf568a9ce709109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71176d81cd600e3bf586e386f9af4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8532b18eafbf5702bb573138b614dd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f177c5bd596a9430a8dacc93a4d2a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85137c8cb51d0226780f71deae9afc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f52876e3e3dec3370257761abaf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9515da23aa0b0513020cce172981d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109374a4eb9c369b2e8a7928ec206b89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91d5a13b38431d330854c99c9d8f21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beee9cc9fe23531f456523a8eb21a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f03247d3783d96987e691740451e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cc43b6e1fcd5ad27db59d3b97e007120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e0534bbc9e91b02a7f9386de4570121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1113cb8c31365d377bfa82ed1913e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4455ee1796db96c20b07c37159decc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c82a14159b3dd4e9356b056ba6de0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cf04cb497da2a3f930c41ad14435e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f0dce1db5a383aa72e00721575909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb52a1d378198e8023df1e5c01d80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8f1eb5bd69554da6ee6263f70ba4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a406d2b701087f370f065ca802d26c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662b9c2918af8d5e5175e9b824d53ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca858ee9423386f99f7d0d72a5156b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4fc109607d8d4d100cb94298c6f54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf16e098fc712d2081befb3c54c2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad0f5ef50a35f1adbd94ac84b8d25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4957e391a1910e5982ca26baafeba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c62708240eb88e0f786baa85a8451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405647e1dcdaa38cc8184550fab2c02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439970b2dfa7c0f74a9797cf59298fd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58aa7d55b8b0d1ee6a4cb44166c63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737061256fca1d9585cf9340f38c3fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd2b0d7ea1b7eea68873e045edb606141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed5f346f3934b7b5a583f77a9986f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333faf3e68e30d2392dcd9ccab34c50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8728331b611c4dc5f14e72a748fdf25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daa20445720dfa7aa026306df902f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d77eb5a556ea5dc97dfefb69cf4eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557d945cff75d0b01ede90b08165eba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4267e668b4be362034a14aea61c9a18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19620aff29317a29f40eba58d1720333149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7c6d80946b2297109cef7e9c93ccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dfb61e991e4ca69808d49ed971149151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d877eac92e20186736387d04daf82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869d3dac11f5f5ad0f9a815f056167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f91ff9a2a4119ba4ab6cfc700a0ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe44f42981ad0be19d9a390fc693d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69927ff2472734548f9d348dfc730c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08a3d9275a65107b8670d041db448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274844d88d4eb1cdbb7ad2dc5c613d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c290c6e96d753e44fda191c58a12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad54f34b3c43fd3190e5b637d5baf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668228adddfdd5f458b23ca5328b1f91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71456b5137af677d5c6a7948828dcfc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef446c6274089765553b9e5067dba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e1df8d1cd176f45b0362a9d6f812a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb5534a122391ec634d0aa08a5290165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970117668a75b889d65f8d5524111ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e83a9e547165a9f52411216a0465b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3147d08268325593e042fcce5973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473ef799ee125f7e5e69baef62d16a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70363a6f7c01e4975db05c50691d44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7800d3f461c5116a479a146af60d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8051cff4ecdd8af2f9dcd703c7b01a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d283fa4f749880661bff6fc26e188c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da8bb280b57ec1f2e9237b2da05b1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca53a7f6af562636ec7e624e70de6be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30907d4e631e598532cfe718c9b6119176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005573838012840eeff9eb6b9c6cc0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7039f46cead58310d5ed624a7bd382e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8534db7168a1122c4c6cfacd5f01cb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84372256e665a2d1212e830ffe3ada180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc72e9f0a7d69ad5930672708c9ff541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595c7103f078a7cb40a070705425e8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725c9c474fb03000d4ea2229286edf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd087d43978ab6e1ed095a106a22e104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c3a0d26b1f80dee4ebe01881e116e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032319b727e8e378d0d9d5e9457807656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208ef24d11ca851632b7cfb896da977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566c63ba75db30a9b79a5cd6bb3ea98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566c14f7c5e0fda07af4de3a09b4c6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a05aa7204f985dce057e3cad5619be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d38e8d33e9721f01eb19db5550b65a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26c3d6254eb23de47171536c594f3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c518610344c6647122355bf57d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5374d758f0b95747c36225c82b7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70741af4aa848e7d7da1d033f8c6b5df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae318dc795b0f00789d805ca55602cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c25789c1505f891a820b7f7b740617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a6fb2a4e0eb5050ce50cf924084818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e122673aac74d5bbb79ee6d9b9bd1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ea6d461068e185bba943220abe44b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab096ee2b76d8c9be07567ee46883721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640bfa8cc2c83e12e2bc7dde0735a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aee03199fc709df9004ac9f7401fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c64db4982718c5bf9e2d9e72f4cbbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f6082b606ea88b08840b8b752cfb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab13e891a5a07bf75414baaee45a7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1032181ea2576b3964105b51bbaa5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936193e3028696b91a06195d9141843e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e12e0c3d2ba6bfc41187bc6ef608e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381d274a44eb351abfc67b022ae4f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811df2ffe152e93de6a0d6b439b66ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b238a39d64c64240337a65ea04499d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007207713910c905bef0668e129aa55233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b3e77e32756c9b8f281fc7b08daf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74fa6dc9f0c5a4c317afb69f3c96c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297d1d541226090699740646d36a2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd87707a9ab8c17cbe261cdada055437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dead65f6cb4ba7c95fe60e64cfc8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea330d55ba07bd8bf76c8a06cc91b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d70863150c381d3abd1d6040f18240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810e7e57f8d9ccf5960b856a313932241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb71b2555cb2590cf71583aa80991c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5746b18590ce97477678fc5785fef843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761fed68cdc03dbba645a68676ea62444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4796bee2a6a233f19f60942032f1cae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eeb89c7b16c927b2b44932b68406546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82befa49342cb0f438e31092e7eaaaf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabb49ef8d74914dfacb36aca3a56d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e1d27bc1ca4a3b9f91323571f1d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e66b9f9f83d209ff92fb9ce250e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109151f564f643406d14dca60a546bb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289f0bb00b857c357df91d630343bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256015687146da7c5c74ce0490fa46da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415fc4bd6e39aacb42fb37cbdb97e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ed76c6a12c5b43326359a4653cd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd89b032c010838c3c72d7b1dc453a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f569ae0fc33fa5121886b712d0aed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbebf642616c1cf9a73740219a624858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6959576c7aee0dc48c1780a6cc86c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3789aada832831e8b24f48c0fda5d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436620a24113198acea9571300b7a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf4f21eca4ae7da42180dbc62572a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4cb15cc49cc58b08fd5682685683163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785f988784661ab3f8f091dc617344e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb1b3fd1527eab38a85671d549f8ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed93acef6fd8b517b11710dcdd07966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941603f96e1061dd2aab9d1a8bb1746767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eeaff4342c12efd4e1cf4d51c83df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df011aa54dc50eee0e7516db8f0bdcb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5028281dec74ba58ef502143a2c75370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34790b2d13d275e33df9134577c8f66571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730c21f08654a44bcff8907c6de13472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af3b08b1a9645b42858d812e689f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20f11fdbf2526c9a00ca5572cca22b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67af7d19c191b567054bba35ccebbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a006371bb1d01893cf2dbb8308a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460d9bc7fdca254c0bae7fd8da416a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6b025c96496e0301962bf2413849878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2facd3ed24075af5af8c9da6063cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80206d6594711698124b6e2f1172804980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade38dc4c6643d42ad069ba5105ca0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce535fcd2d1904c040e78a067782cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e9fdbdc70041939b161841ee37e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c9d24223aa4d49c57c89c172d056c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f40aba703fd75f4b902feb53d15a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c614556016438f98cdd12bf80231d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a90807d154dcae84b52fe02715c3a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143979efc1ec174ae8095f4e8c071f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa27cfd2c545dbfdad8646759a7679c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598b174c3c5eb2c2eed2a6a739cf71890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f116addced5393cc8756b9436a6a1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542310cef953dbc679e9ccb3a8b9e26e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22571ff319eaffa4598aac432b684f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44070048e42b97cb6c688a060e3987aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd411be145cf886fb60f31c0fd054a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018003389715ede46c8b510e0954b38f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e847e65e4138ccd96129288d8d9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc414c1a2bc17a0cdc7c7bc846777898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e76be904410cb0086fec09dabbeb6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffa01669cf8746364809bbcd534dee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6676ccce6ee18591ebce3ed8f3baf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67f2befa6783a5c56c7cbd3cfc919102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a71369d32af8a5b900789bddb222c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ded139ae14cfa65bc308e7198fe26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa7d080b67d6d9c44c37be1f3a774e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f546bae67f32876d6c2b98f3322ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf4d3e0c1d6e16ca5ecea1f504924107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e86b436aceca159c621c0f18ac997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2893967e4e3eda29344aea373f7e7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0100122eaa0e02b11a874066acced5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1477ef4935378208f926f699efbc89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017383f79243b5bfc3d94d204f989f43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d4210d3ec26123765ec20efad805a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b39306672cfb0717f96be1b7a3e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf97f105ba0b42e394b281035f82aa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e1c8817af3986680eaed8a8e9932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a56a5c3fa3708405d831b9e532cfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958b0da6fed084369848c173a73254b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116737556bb00fd3206ebf59ec5207eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9be4353198e271c618d2c7586c6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803c2965395f4f57aa4e8fc0d07db0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18514089db27a883508de43f517ffc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec18fd87820d83248e424f3dea2a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff75ea3c28d81bb135f4d1314c4a3f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36159d5f14b92fc4c9f08c4b6cb3132125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef1d7e6c63d9e17239a9dab9320964126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0372e7389a9313d9af5e4913a1f981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921897fd546b2ce51a45f4235b57c0cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3628c4aec2a40c89864a8b716665129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46bd5480f0c5b0a0ed79369fadb20a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154553ca733646d00d3f65afa93d54cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cca0febb75ddebbdeb2be5fc4b229132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4924164c8f27f75493704aa211ab5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51436b6b16fda5b71af5197d39da3b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9858e58ce5deff80096efdb32898a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5369a4389e9f9f5c326c168631cb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31406457dce9a0eed34351de39311137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6a057e2bcb2102d6ce9bf426423af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cd29612991da4d2f4ad8ab8dc5668139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db262bf30ab7523e222aea26f5aa549c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc265edd0d54d189aa87ee9ee8535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a42cbbe6b66ed7d6c68e8590642c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a600dbf70e95c4afefbf9db0bbdb30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82f5045d7248d5c265d1a83489807f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9390b45626deca0e075e092428f875145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abf56a0c8b628479ee341d4e72199b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a83538de993fd7288742f1abc9ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732cb7431989fb62ce53a1a48864c54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae94b21fd1bca8f59cdc722815a3db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee0082f1f40b4771c3a5da17082674150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8bef961119016c111d0946b2c0b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a566c0b9bc19e83e0bd80290777b54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450fdf242a733c71cc982e63aeea57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6a002708cf1724d37303961952c87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded565a2f0b88d9198a4625fbd14bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37934135968a8613eebea5181dd2875f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452f1f4d8830caad3b64e21754c8a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f7ede69586d8f95eb66174c2bf83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed5a58eced0d92c093fdc43306069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd735fe0e6f27cc671589f5d41746fd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff29f122416bbb55806fc2d89ef226161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff8420e2ad46b3cc103e8b90b3506f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a061ff80d7806ae13f23e7e8f4d0c64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd614ce1381c7cdcba5119ce665f109164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54d0522ab265817d7d07cd827dbfbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305b44838eaee92ddff1504b348e2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa40fdb0ffef4f941d2ae07f3eb4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac833aa99c9b4f9959f880088d0e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d0e3688554584348634bbbf46d8b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190923a8c854fba993418f62f087414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db195b7f42cc31065df1a84431cd4c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c2421e129c500d0f4b00d1eb2a234172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6979d6ad1fbf96cad7a6e6d2c182c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb10fdcdb2dc775cc567a182c43bf174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>