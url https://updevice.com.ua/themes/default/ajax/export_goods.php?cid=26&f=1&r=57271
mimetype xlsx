--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40fcd370860c8070ff93130e5c7bc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e2b93df360a346a1a9b011fa3fca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489a738195d5cfb9cdcdf14b265c5a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c641edacb7566d9a2d49d1fd4758c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415bbc1b480f9a96d30cd1b118e12805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa47d7f2bf1b196288d302186d0ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317db07b2838479b99cec4290a7b2ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf49fcdb4c32d815defcb135062538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432fdf1373c1bf4488bd9014bafb8739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98b3f14561ae276e85b0de25e1f5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e34db01857d13a9eafa4272d2c03611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e02fcec4eab87e64a8c4e0ceecdd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf76aa5191facffed854f9bed7b5bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9823d233a3b650ecc25465ef6cab1ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d8e6376dac3f14571bb5fa1e31c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0331aa44f76d34604ffa39c09aa7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54bcde58eb60f7f1ce7825f03f028017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f8c2095a7e3d94faa336df579f10d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe84a3764c5074d39a1f41d931899019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258fc8e28333b32d5efcb9f3ed1ea3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1d5ed69354e1beb9e413227f1d2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a10d1d8176375ef131c5043af3c32522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e873778e42230c267e8d90f807b823b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ef33d70d1663e5bfb71308b9aa7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2448ef707b7d3dacbfcaf66974dc2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb47a8733d7eb23fa8e9eb31722b50926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f42856edd912fbafccb30ff79a6b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c5923c235bdf6ab6b92f22d76c7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56445d808b238c9a79d2d020d8626cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4170e6f749102c8e1eb8a484366330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930dff3b231101f7dbb1b5ab638d1f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf1c41b4c31093da33319ccbc4fd2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c612829134c4dc933e6d41be6b1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0834fd31c9ea0d6c383c1144a6f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b491b1b7d04783f9f6bc94af056f5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d5d044b671079451582ab0fe05c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6d5ae562d40bb9587860e246433337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de503fbc20c3cbbcd48c00701af6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4539ea61be638c207bf1f39fc519739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de82949df43e081e83ff906dea5c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84d4e5a57edad060f6d5b7a6e9b3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a35c299a89796531f916f9be52293942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54835fa7a03dee804c3a294e6e6e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa26b3ad85bbd97883fd6427adc7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7d6d77a4c8bbc20ec196eac0f9e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47329277114f7c899865fc81ffbb48e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c20f2fc923e7b8a316fee53e7c3b9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeefc75bb3e050facc51a90a8ccacab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39313e892eb6e3f0f36c94031a588e6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b2214c63b1d103b3db509414a32050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f83fbef088118068db69ed4f3a10151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac612597250caf61784eb8cc25c99452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2e161b9a7ffe4fc5ace268eee2fa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36e9cdb6dbb01cbe93c33a9b3e07cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0b517e89cf871c9aa8fb3645a36d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1468db47b64b23943225160c2022356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584cad080603efad20442e40ef857d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766bec65fc468a2e4974acdc2b0c1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b889c89ae89ae82306df9ef26c31f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36979cbcecec595f6313330318d6ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc5e81ab4a1b4a4c94c943dbb7c79961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e19f0c1d37e9b99c6e72ad32a1df562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206585452af4f22a4e38a50e6ec015863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd95f9112c9fbfd8ec1696ce5b33c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f3bc5b44807f8f0063b963201b2c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8567edb82037717d0133eba64ee1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d140edafc4bf8e90c1f6e285481bf8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391144de5f1231aced7b5a2fb48af55f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a17a96aa01e3126a0744d0a48a76669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948a043896e9535108c25c5888cef3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcebf1efbbb172e4c375cc3df6b3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965231c1277e69202513d55a16f6d92172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3ce410856d744d97af522b4f180f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edde44ea33f2a2b98009ac445a0c5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749223264da6e277435d9c8187432b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355087dc3633b294e27567d980975c8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51df6fc2a563d3ba3da893c18e569e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c742e638aa97dffde3d47f5737b32078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca49f1b7e3bac8146278acdb7c50a3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0424af9c0bfbda2ce98bc8a61ad038c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937a160a368afeedaa5caa3d7e7ba581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e75c50f6124ee61086d273f5c602682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101234c3fd43d5f60be7999bd28fd07083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d4ada2c1e878d050eab412026912884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d09a583d4e7b8f20110f0ec83b59e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dcc6375276b0aca6d3507d5a5931a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c789674729192013ff8ebab59a8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d69bf2a408379a5941da22e6e215a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9fd211b0805dabd450fbe1c0a65d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080741d9bff74c59a147bca85332e0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df522d6bbc96836bd8f454ca0b1725091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465bddf0479dc6a23e0eb7cc070978c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bb5595b451b1fe8961149ebd70db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd548289c7e93a527abf9fee0f858e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857360f1b545bcff5670b5c08b7a98795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3dd4e8a5923ccf088ba52847336cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3abc95fd4c3643306e118a67e114397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9aae074c43e23bf13942095e447698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7a5bb1a160bb248dd003c334978c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae1449a9a7fff0390b0a941323b36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4351ead943f210262972e887cd404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a05f56c9b2417fb27c0b51ba1227a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5f0f15dbd086c13ccd8dc9779435103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44f1af136d3fa3541ffdb8d10b9359104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01731c91a6ee3eda47bdb40e22d2bda9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95c46a3e54bb582434ac4abadf71e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef86b189f8fffcb9056043862a3853107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103454de1f61222cc85fc01419979e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee99602f5254f4f18960fbcac18f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22e61122673c28ee33713735397dad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc6f5c27ba975e17e05fae7dd2bf10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4c83e3ab66f79b5bc032a97f1da0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4157318892c1d73c766b6c708c4c57c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c37b12f964ee02e57d31a71ca6e70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339725b64710c365f03520a7ac195260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc49d6846e6a5b0c746c607a1c2d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0cfc6ded78f897a6e93247e6d685117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2487a3426bc2bc650036c94e59d66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dea155138880c9d546cb870a3352f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06cca9dc9b4ca3922b12686161099120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c360bb6d41ce398ae4092a97f3a2a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970450144830c5130683894e5c655ca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc1830c49b627fd0f1b66b1de41649123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f4475ae3c59cf90c1917cee2709c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a013c85cea1953f9855765485b440b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743c54234b8f60e5b4e4290ec54bf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841667685a4aada4c81da42e227637f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027779d189300a096b247b69ea96f88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e4d11c059fdb43e2e23e87380832129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee2ebea78f6178e2c66531727d21d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b85a0ea59f4fb7925c1dee4836a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0644d996568eb69b33aa3c7302835f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a8a71509f496aacc9ebc096a885ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7725e45f4e7506876f8db4fb5e17f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933f9bc3d81c8fd6c774704e30a35c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa5d3f3ddf847257bfbe9854d7395136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f95841fad6a0c30532b80551a53e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145caf7564b89dd2f404e48319393fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a433800d6d6241bc40460b99e84a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a22ccf2d42aa1b65eeb32a3db9a683140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052287721208f0f275478f15941ddaee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a99b06278e9f14b10020f293e4d5ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d0995b91167832d11317213ee492c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541facd03b041e70821b83636ed399a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bdd7ce79d1f802d0026082aeb05bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8951224da319b14861a82bcee95df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e4d725cf3e9a233a295bf51c90e73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19aae2f36d5b11c8965c6bdd48de87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e88adaeb279fa55e3127903419546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7031161c447d74c1c6ddd7293ea9cfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fff5d6a069ce621c23b61f9dcbe40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cb58564fcc81ba0f1c1d390569c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760ad82fd26fd0565de19f18b2d053d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9180356fddff441d87eb6bbb3802154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f0871047c1907ea16446e1635b88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24add45decceb1b416276b9edaf85a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab149746f8c84f2d1a9b2eedd80ccb60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275748ffe7aff9450e00d58ecf58c0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa03296b0903c566ec92234a69ac81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dc11c3d9e6a9c9d8f19f852264031160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f9fb682dfc535fb520cd93b2582b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a1147877ffed82c965ddc119dc98d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83f69a3b5e3cbe8dc1547913fcd73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51938c759c55f209c2d8acfb96ba1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3beb8aacc521efe5f9b07ba3c2a1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f1399af13083a20c176594e41b59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7f6f9096d42233050669f743fba1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16f1adcb00c0e9ab2cdc7cec056d14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833533888ca96dd4d127fc7ebee873169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99188873181c0505c30383fe7f408de1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3abb1f8739a276f32a607291dfa806171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ffd14c707209aef70c11f89915661172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7df708717a0f57e5aa9aed783d12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa208fd4f4bb8043d0e30438090c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcdb7fec2ffe39524dd9ffa2e896e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ecd5ec9087e2c71613297e3a7d4e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741c19f07e18e0d2a6a7a6959129a8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d6b01a3dcdf8e5d394c6ac101dc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa102c78d6ecd3f9d12ab754fd19b4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f4dace0ccbf191676d31c6799a3b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1434cec5185d88dfbb3b3ae272551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eca3ea45d279fd2b0dd02e9e437362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6457dc9fcaee87a2ac710835fe4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea822ba6987f4cfdc4bd545ad99d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8067c25516d4808aad1deed3f4d4e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72355322723fcb84b8a1ae0fbdf638d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086a4775c80493ed3578d149d6acb1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d078db262ce1a703389c688d8786eb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3d17a254b1bda74230c1c707dbc3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453710ee5adbd14cae57fabdc00293e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da64513654d6cb5926ff45c9f5041411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e418090ada8f3d4caf950665a4a4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835472e68e07372b60632bdd0879a07e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b696ecbd93b5969b4dbc5a3957ff1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df8fb055506d23b8e396984ea4fdac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fe1c1750ebfb640c7717ec4c60e8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f38b048d145a4a5bd1f82a91a863117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf60a7b5c414ec70af552dd6dbff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d679c386d3dd8eb88d2fdfc789e231e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4127d6948fe6c02221f8484ad07c4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d4e9704c8cb977ea78b6fb14ac4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff52f0b787b7154b370a20f7891ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dceba705faa1cec716f34ad80e6a6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3035c2b8577a512d17b6e191c271e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776187db1b58586e6158cbca0da28e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2e6716b739e90c4d619ea77d116226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a479b6b77ab642816de2d9018e7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de05a399dec2371264282e034d66d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898b264a35d15e06060c03c029caca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b196b33d861fa466483ce3dcdbd2b6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16e2afe8d9958db3a5baa42fbddd4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433d8175643b76a3ae1bef037052c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81957334ad8e49b21bbb25b1d4e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1507c0a2945cbeedc481e924dbb2a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a6f122b15866bc840b0e7ca9fc19335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf5abd88f99460250088d87d3b7bba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125a29f28981ba5b0c6be0330b2632c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c96915ef281b0a12b0f2f69d35ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa49b6f4f36efae7f189bc0b350d4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43b39fc16ba88e295711005760f5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b74c60baae2d68329efb0178d703441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb5c0d8e7c47abb86e621642919e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c80653b2efb66ce753616798a719243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69824a28a9670313c95c853796aa3d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c40e36f191a4e84833cdf7f219330545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721cd2c2d37e8e7d173591536754cf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a2b547ef1eeab68dc7c0ce9776c2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de8fd52b56cdd58e3c471490259e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05d7944bbd9f16d0a60af45c5b9d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9e8d8debfd4b266a2775607eaff0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee84a337b56db22095f740efd86d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7e59a324c233b6b10ade262cd39a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665ddba9bfcea71f117c513d971052053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ca134bcd219783e6b4727be757a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd96486a85f860a5a90be7a6cc571e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2f7e683f1d44cc5db3e21c50fa8d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791462d2246908c113b3249142bbce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700096a27ce03923446383b1caa27b9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd00f9b24c84bf5913485c05ad47059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e4244c52034a78f17c9e65048fa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088080dd3d03d07bad7e109089d237361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be88f76bfc06910c91679c3dfcb3a2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dae6a072b433f994dbb67d07db5fcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28b55f6afb1c11d1135ae55943bbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6330747d77f5c667507a95cb8dbec865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c493e15c92a5d3852c7f901fde0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09743ae26a9546f5fca0066fb14545a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d220bcfc4ecafccd23ca2df5a2b65468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a683e6af1015683c4ae866fb91df0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff95953c80d594331c3a039023b8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd068b27163770e12834af453f43e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370754b3109f033587f792bbd8219a2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733ee3a0bba40c65d424b7b42b04bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce16179334bf95feb55a45264baaa3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c2a2804d16873102077966fe390f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf062aa13a1db9a13fdad5b37e332b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca7c8e58b18692bb192d30c8fd0b3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae58760140e798730fc48d858982d6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f6047158a3a90db0104febeaf06cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b36bdff1133da66a9dce41c6a2a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776881bb4b7ecb4366ec23535979f98c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2d610477b25a22b697b97260c3a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5261bbfa559af0d5c086bd543a8d92283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe0c21397352c522a7cdb09d310a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb6d6d6039a8ceb3c064a4496f359f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a495f6507d601a065ced39157f162586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6a63a8deb4b62e2df5d0c8f0ace587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0cd42d95ed7b4247977d5a0f6fbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ce8014f65becb7ed0ccef5c6c4aa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d5f51a74de2fcfe5c798e088d46b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546437edb2c3064e998374b68460568d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f74645d770a3dcbda287846735ce192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b0b05684107375af75c104ced2a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1a81a01e564b28aa60f242276df694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6beba391e94b570efcbfa2294b6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c66352e7f88699d2556e00362469996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d067db63ff16efd7951b976b608398b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a2cf70d7e8281436b247ee015fa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d980e16e93deb2391018835478471999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a8e6a32c2ded0e49cc5af87da881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49bd0a256619742431f5462e92bf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e6b49398727f061405f8aea655e12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523111f8a33cc7786a1bd772bfffcb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f92575febc6ac7e7129b8b5d72240104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d241f724bb5bca55d48de102c2e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05559bd3a652c68c9c1e8ac21b78438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05be105f8d66359bd94291c8ea911107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea3a8b40c241c3cc34609f8be1291108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1b28b5e778b6122a55fd1ebc55ba0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925f72f376e831621db229907d070b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0da668d8132811712f9f39f42237111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adbf3551e3b698dd444894e450c7f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ac6da900e43dc01f8542c205a5057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4ee71d50baaf26df7f9555e05ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae36667d6018729eadacdb223ee2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b8e7b7f42968843a7c13f0b76116116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e62c8ea8aec2287719a1a59ecb3ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd098293d992f5a836a7f754975566d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513ee8cbeb968b6b2740ed4e33db7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad8688bbe0743e1cc0d7f3505b84d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f67d30102f1ba6a5e256d3476eb7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80fc0912ecc12c4f8b0b7f0c960bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601a8a02af52ab348a11ee20b7e905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d6ca21532a646388aa420c97d508b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a75ec6c7df0e0e4db90e6e9fcac40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a726caf6300db8820219e33e79be6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d531464aca0d7c8877f0b2bc9b291a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1368ea1d5a8292b144259661ab943128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778a7fcee025803d91da520e9318f54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedd667cd4614cd45a798adbb82869e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b394ad5a8178df31c073444814d81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c06d38dae3cb290b50b009e1c09fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c532c6d255b7ee8ea47b685be8eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed879958ff5d5b55185e54c200cd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cea30e593e489c8aa03ffc80dde47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a741073d2506cbacef84409fa4e2a6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd89d54a5d2ff5c974342b2739f4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf15b8b105792a0831445633225450b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb645f1d0ee67441c248ad409bde43a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3b8f3882878a22bfdaacebd961ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc4d39d716e6081543db3d99390d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27966a292f126997c3751081eb1e895142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d8edc8228d820596a0b566c5b32e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af42c03b4200c80fe13fc818d4c940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01065de0557733edb8479e92edbc45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f5c124217bbec0a2593388d7b163e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa38ca5a364037a91a676af78add786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a79d32e6114fdebac31848f808bf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4740618eab0807a2fa0ceadecda81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f170b660c3f50cdf3742a4285db50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d25b3cd592e012601e510195f96266151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bd3ca0da74b29ce2d37daa7beee0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab48bcf6224c5cdf63b90578f740db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb464bd677d88754278e1148b040b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c23ae947b87f5a3b5e3896b900c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d136e429774b8900d89f2d07683da3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e09fd962808f41cdc7f551165c0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db497bc4fc522c124bb5e5480ad870eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47fd5307919f490545ec6fd153b64c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd3463b22a61103c5d443de3df246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e13ef98f82b4db35287d79a9a081e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80599d4743ce29e1db5c805a8632243f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadca0f866f46014ea2f090086a0952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306962881956ab90be08582385de578c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d33e8aeb2520a50cfb9b30bac7fed4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b42d5902117b85537917e9dfe477166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866ea7a87f4ab2a4b63dc62dd1bfa5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a964a964a498a9d5319ecd4256e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbc4391d9122e43f052b4a6a2e6e26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f33fb477743427b18e637d8988fd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a14c11586d14f245da96ccd5b0c069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04528bf2bc5a19714eafd0b4716e35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dba0f568354e6ccca5d2df5677d6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc6b053048eaf3924d920b93b1cc15174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>