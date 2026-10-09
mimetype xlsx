--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc275eeba4792c2b1d7275dc0dc41661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e646dc9908707ad5a73facceee5702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41211c5a68810f9e428250c39fe672723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e60319ac23244e1ae710989ada9a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8759302fac3a29e47930f9d1db655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96209f9be82f157eedb66503b53799f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762be0f0b74a33d01ce2527926bfc9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573bac9e6fea84f27ee0cc0437abeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762996cf469e93d921af364e431f1719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d96a1e5e0a952fb68727ee4ab9a4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3df7cb73a2887c63dba52377de5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59103fb1ff3610d52783fd0f819430312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17271433a9475627cd215d816c6c73713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ebff88fa1b0c8adf5bbe5ee3a475914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c97c4dfb15bf8c2845607b54e72415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fba1657686a6829f7018d4a15148d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad77200902bef6f55db21866d3fdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e046cfb06a05e6184db1acd082103418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27724ba35248929c1934eef7fbfc9a5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ce7427a16a9179dcf082bf59733920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a588644a1fc2344319b917cb539a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d0821a95839022ce73b6d0d9536a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248428909e7abd2a22fe5a48d1acca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269cf12a4b0d2d78852576aa03b1fa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d182d8bf07ef90e7f3c85be0b8f91c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcc34ee53b9e15ba074d8a02a02aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8c89e048c1cb81f30987f4d6a9a1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29138da448dbc75bee70741cbbc6b1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8edf47b7ca701064c01d38137f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9ec59eb623bc5ee83ad7d49b739a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dfcecd89e5abc03e3637cdb0f936331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a6c3eed5820224cf9cfa75a83b1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606a0502ae7c9cc01f253bf99fa55433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf624f76d6c69227574b7a319c237b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7d76a291a2a5746c87b5d0dca72135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe896e3fbeea6824c241d583514b786e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e0983ceaaa9c2a3c17c6a7f5952637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b084bc7dc7ebbee72a4ac7ed44700038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140dc17d29e7cf626138b2941ef6d6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f6ef8c21a65c60669d9b62947e8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87e4591ddc627e9046dba2ed17546241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10fd926bf7297de41524a484a12f7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6d80401c068a69661a89d3d870b4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cf10bf7251cd1f56bbc57ca53d8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a66c438d087c9e5c7637ef16c9ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9693889937d5e8d257f07cd5694a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab8e9bda3cef1ded2faa19db51f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b99cd0ad5a256e5fcfd8ca86bc216748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7894055b9ad7b33b6d1c55e155f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940f626d737699cbeaaee3760cbd5fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113be0a5a29b4c0ebbac2ce95e7f8f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d38e01c72c82feff40fa3a31d717052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a51bc882b6efba1d46292023791c8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b04cad20fc93531b12949de61f54854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8970ab2bc497d9b5e8f3400779e4df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ad4ae7b35e24afd7800c737f66a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8701519a73745cdb5264491b8d044da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96b01b74efbc56a2fee58ec8879fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944c4077d24ea8d958c6c1242aca3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785effbb75baf311cd0bdcc62dd4b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd8a1b97034676862952eba8a584b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19bbccfc060994cd6410c5a8be567462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460bb78dd11ed50084f79cf79453cbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb1ae08625279187d1c160dee6b9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c35f691f3e6199ad14431be3a80c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91d7ca0a9fc99ae7746ae7d17a8b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea08e01d91ba577c168afd834267d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244d946b9929f55884a89b82630a4cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520d6eac240ef50af481d3ff32e89ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad70e75fdc04ee857a11a03c8584870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acadea35712cf5f2fd5ab7df872cd8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9d4f96c0de0ea05117ae8761add4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d00e1e8774dba4e0e5052147ca5f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2ae49ee0fd3a1cfff194bdd6e017e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c1837097cb6dfbc69733f7a5727e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b63db0f4c5009bdf0f0539f451ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f26ca1399842a5c3677e14daa84d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87153d90a5609173debc3eaf6abb9fb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f072e6f1200a3f4e3806d324cb0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64a59053222aec0c4b63ba5341d9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99c1774c4326f4eaed18d5a6d6693c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe932a55ab0e0c28ae2f631df83e07b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd374c7379af882c08412aaed1688ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158076b7564e59e56c00b3de65e2ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587afd4c6495484ac4ea6e1f58759ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e68a93912012cd7bf42c1052482786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ce5ce6fde31a7a37dc4f5814c53e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3516803afd97670b8b4687b312aac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781a522a8b76ba7a18712b9db0c65b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc267dee39df479c22e3f7526c1d2d4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e79fa1c51e6fec5804bcd1226e185f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b4b59711d0271ff9b8181a8f88c5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f16a13158d27dfc506276222607fca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaba335a9d907aa4dbbba7e74a3632d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804790e31dc429b85b35c289ae8f6e1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195aaea85455f2f890d6aabfccdb4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c84d2f5e585e425e91bfb895da5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9d596edb71366ef08ca040a0f59798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706bb1d314db920bc26652b7345ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70025ac644a1a27c799958274f9ccc1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a939e79d53883eedf4067be8333bd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b56f6d414217a00dde99927c1998d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726490b2f22fd66e9f5105eb5adb8841103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39c4052f262c5595fb15dfe9acbae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59146a57f86649d6f17d307bc676e247105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5a907e5c27680e870f7853a3e7d09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49723d95391c7629fe70e1dba33c90e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c4d3a421acec18844dfcfa899cc9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dccabde1f5676770331268f7dad43a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fea6687dcc3b8686c0904f1bb61eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32efa8d6f6757f496f7f870bd13b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9dcb7bc15d133b10e6eda3a03439b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8001d2705575598350e82756c86f91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3652457e5f8daec89a325531da155c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b8261c7ed8cd8cd23a6836295cf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb287e73e62eb9521bc31d49c0ab73f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3b649df860d9893cc61f90234ac68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6947abbb3cd1c4dcf100e6a556487118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc53d79ce4e54ba1aa287a774ad84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf689c0d86e8cb3b7757287054b49a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791db4a3afeb2af232d3dfcca66e50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc529231f7729e000140ff5f9a4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c52592be905be04b09c645a4305e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d9c5c84f86127eb2a3f10d6983aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721a1803c68929dbbc7856f34b5d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d692b1b30c0aea8b93a1a116eb76ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f551260e652fa197c1dd1e7477cc00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11d9bbe3ebfdea5d1a2c1295b735a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f477b81771a44080eb74d84ae4e56f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70283ffcc589c43b226344dda0f62e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e663fe1c51bdd0b4bc8ad95cf1f568131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02b5d5035bebc00952b21e1cda489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1f931b4aa57258fe903e6455a93f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a525dae4fc06812970c50b464a83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e303b356e6fae4dd22273324eb05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41809007959aa3e626635da3824db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eea83ce1993208a30cc0eb7634be8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da060dfe80b7c99c4e850e6af961469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a40fad6d1b8c23d65c1c4b007e1f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcc7f492d684706d4fc1e03fa20ac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c11935fee1d05312da1fc070dfae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4726135ee177a758f2533d11fd055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fd83be51f66f032f204a99d40424b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b652d464515820d253f7310d4bef603144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e0be7d5b5d2978c0f0aac4edefa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a1fde3b64e7fb8b367851b8c213ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7d5664d4742bfebf894e77b6ec62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3223a9602558db17f98f1b5c91671b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531db4a80d8e8ef79da1e8f3e0d1c915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca71272b21e82135c0d064aa67ce5f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b38f577f4ed5c9cf0b00a1a8a8708151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102733185efa17675591c82e72c32b41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d2dd2d9e43beac74f0798fc0adc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96df558392058e91ed3a2a8e0f7f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99d8ae5b0a579531e876457014ad26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34b60f28feb49fbc367e65a98af64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda024cbf0b029dd39380ea763f273157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ade639e523827c18afb298874d316158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa22a4b8e942e7cedee60f2ca22d6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaad92a2e8778b718b05b4c22568a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92210b5075f784618dca37e1bc9ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8666d65525e5c8d4243ca9dee9090a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb40917a0f069be96851d642fab1284163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5606301bc7a5fa0ed5fd83fee65a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b66c5916da5f868e2ece1c4571e61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb423229c06a23f7926a076ee36271d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a061e9088a65f1f7317fdc60f445167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825afd3db2c66cafac784a988bb10a1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dde780586781b3c7a2416b7b47cb4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdcb3cf18f97fa1f77ddb12ea33370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531fa31b613d651230e82dee4710abc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ffecf17b3a0a45bbce02d38db13b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb3173d3d9d37c999f90c1e50993e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c307adb2f87e88747bcfe61c941b2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008441892cc3cff2d9e8554f6285e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0c070d0f21ef658eb789f9ad931c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b090acafcf86e3796d0dc6185a7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389970e71b6aea266a92c9b172e39b3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72d399e17fd3cff76b7ee9ec57b2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f34a8833f2f1eca75246f5eb6c85180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc77a68eb2e083b7e7da95239ec7e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c157876225a044b55e301f2a1123b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac57a96a989949017768adf221ee1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f4ba911a06cdde57d770ed2a6b4fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4ca1f62fde27b61c79462aa7c11c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92579c50991c31ebef832a8c8eebdbeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3d2244b266d96504e811519ee25e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b788b3c6ee0e670bc5ad9c1aeb2ff6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb1f1455ae585bf2a6238eedb903e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19944f524b06871632763fbe1cac4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb710398a6913f6f858b133ea99ad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67678f82d5fa4aec513e20347f2beb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d23ee9dfb5331606cca95a5af5e2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4b43347868bb03bf42e76632dcbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bee0cdc9637677201f81788a5975615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a217bcf69c95325e70a1fa093725b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee064e6fe7773ecf1b6856458504617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff330701e24e114896d9d94a351e81918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ee4440c917be7e65a72c4f681bcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68870383f24a5c9ecb60daa6b80d493620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591383fc9aa47a765e1af0ce5b657e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2965c47b54366e6cb1bfeb1e158c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6c11cd754ab160296a32eddc8d2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb941d231b2bfacac8e974beda60a7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45a5a3da9670e645049d3cfee01f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098504fb9a4f53c5e3370bdf6062ed7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eca123a0bc95448a126e91fd0c80027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2832af70c4f4a48437f72c7b844fc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f74dd893160ac7edf0873ef5668329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e586374530bd0f05d5d33702b504030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e85ca8e00308e993545713aeceae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08976fb9e50eb3e9c92a93c664802332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9c444749bef8b92cf880234d021433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1ab8c33fbbf8ee9d5fb5535e0e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd471aeaaee65142c898069e03a0e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7cd8169c1295c4d40bdd4c67d346b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8819e399d91ae322f5d35186c76f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf0e916ac425fcc24f9d2727b160138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80861ed59aff4b313e730aedd440e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab5a33bb1402a7538a4286183b4b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4962e74a4de24d2e38677eedb8fbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a88db90b18f09a2b6c2c849cd2b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7576b6396a757e1276d1efc383e0cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84f3b7e06ff77460409475f79163e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d9c38ac5ffa60ad03abc0ebe62b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957911e640d1ac64c36f8b635f16e25846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6920f1255d054ec155a89ba39cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45420bda91888f61ba9975e50379d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49876142089d83138d23cb97db08f6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417ff2cccd498fce0e1a67b4e8c5ef850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553499b0b2f45f7d65202a82fdca60851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026f5e381f204905e278f5ad8b8bf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd124c35f5f20d2dee061d7033daaaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08255bd0300e78fb2fbd0ccf84f5d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c7cb07a9060f68fa3964aab9012155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c719a14d777b9ef0e1c316ccfd0ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691231fbc3e21c65eba5cef281baa9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff01e2b72fd0c3c3e4db27991836658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a1bcf59ca17731274e76fcc0159a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675b8b3bf21b9510ea68ac65b7528bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd408d098b9aeb838809cbf2beabfde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dd8f1fe211e423d1df199d8e50e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4706a16d470386233e2d5608fe87c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e60c2360774f2790638e2c9f939ace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f07aacfc9da0b9155c016fbf5a3cc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ff173df01d74865c0806fd0d2c4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835d859cb27567e42fc3a8a79e32ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a1dedd2aea73a12d92a3f10b702268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a9d9ee857395c2261a0e62c6e437b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28b6efcbd75adc5ca5bbcef92c25670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27244134b2aa61dd6f1e4e94fefbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9ba4ab1641350c8b6cbf7db89b6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d323402369036e41979a170faf8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34571e6ad9e24086c044cfe5afcfe76c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685629af0a1df564331b431221fb7e9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efb28989fc7761626271027402ad3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4163031b02d33b23caa98fb455bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527799272ebb1a2639583b41f35b8d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab2cd77c9ba712858c7bee76dd1e9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811144b3564d159e645f695dea35c3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd35c12d726d4440045a47fe8395081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb7bf90428b4e0b9e7ff814e286a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c14a560660f477af2e9c30c0419183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2fba4866b3f8267009d264d37360384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ce60b9d3243cf50856777906fc2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f12dfb94e589d971c8e7e6c506a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cc8898c55c7c0429c8c1a22fdf6ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb343ab78b93a48b13a9b53bf609d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e55e8e103838f8321747d5f49022a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b0c857b61a5663ea1ec6f30d0e78990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff61457216774f7e4ca1a25c7b645a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e603917284ccd6c488eaf1c3fbc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5f509b099587d33e9bd02a851f8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe791659307e119a72fe40008dda2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c55a689503ebf45966535e48e071e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b36fbf10e6f08d96ad4a0162e79d0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f683584d6e67b245d5118340d520197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596531a6ea8b016c79a60a7f398f4dd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02574b2fd590e7c1271438a03315f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a03637f99718a0eead5914eda22c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02182fc31f40c5805e1d81354b506d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d1b4f05841810d4373902f08c54b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ee85a1e0699fe6463f3fe211db0c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4573b043cd989950b114b96253ee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b81eb219bb9bb15e61e81f6981306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051c5541594bab3304724cf0013116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bdc754ded8b0cf94ff4e87133bb35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf826426a72b95cc3e38e10f7ffe580108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7854ed6d1cf16a76a6db6fd8bc99e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da7caaff59dde1c5740dd1fcde96f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba8686fd2f0ac29751cc87e554227111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d25fd9290af9d0ce367aa9b2ad69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaef580988c2a8794bbaf9280841927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0792a7349a4ec6ed4e9e3c3f53316c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df79a87dfa1644ae09e69ec21569dfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bb1d4c3468b1f3cb37754f7b52e52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2f44a2133ef61f5c84fd0a811fd97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1956ed774f504f1f4ad63613d868df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee35a2a56e5ff6c42370de9ca0ec5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad231f17ffef0d5ed0f3dd8f92373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698b7ec05fe063a8e1504647b8424c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef42bfdf96067b644c72bb2cd03945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0019601da3e1b1945b3606340707123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71abee9e41693883ee937da3447a70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7f45af5d79cb9f2dc987c7f279bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a99c15c80799870843b8cfb9dab90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e3deaea60286c787dbdc4f99f97f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a3b5476634bd93c0ef2c5ccdf7f7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e9ac6783911951263ab8744b279af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7ea583d1d1b70e398bd615723063130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3eb5ca7d0318ef0990b82ffba965a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c954089b57ff825bb9edc66f7493b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ad86de874aeb093ee375dd5845f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba413729cb8e2d0d5c9e3b5eec63265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f53915d7c9420b4c3addc79133697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c661bf84c1059eb7c44dd9713c1fd10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112440615a7fae8b3d1e05eefaa6a9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0374e6d4883ff32dc8fc1a3180d8a26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207f01e77c286c2933f88594b89ae3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de513ef01aba306326d80b66c0749e6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbcb03f7a440854874c77cedd51fde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c3e9864a617f2fa60f65947f6df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2d525ed1857956f0d539d8f6aaf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224de8062142b5ef77dc9c4dd515314144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956cad14072687e6aacee31985feeae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436025dff2a65840d5348be68dec9f2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b434005b279766c82faca89e7ba0fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee67df81c02492e383a3957992fd7b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08da9d11b3055b706ad19f8024442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeedeb67a20e162854a1a515d4393e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e60ca5075eb096860c80834b35501151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71009a709de88fefb4845ff3da0cb497152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d84b26230c33db8e8c6d0a235e7ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b9b52332c17a136a9eaf5179616c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57721bd43881ac4055e20d25ef33eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e78d9fc01a0fac25ae92aa105973156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4710a432172e0d7c6c53af23bc35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce582c7e207c9a93517f0667b80142f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e4cc6dd7cfa5a3da026015a0cb995159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71553fe2d0b713e4eedcd6b61d3f95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad695d65da4281c5530c96f9fc9b5617161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f9ee9789fc57aaf70e0894fd995e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af00af2fa16e427026a7ff71e2eceb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007774c7a5a2193f5cb2ef8b7123631f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e37e742fc46a34657d924b7b7ac0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7fac8de5fa6920064f9e6b0ff885166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf58562c578d56fc416f8685d2a77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e74884a1871bdbee718f909165c1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0924ac52c0604a3bc63c00012b198169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b49ccf3682f0f19f7b62b773d8ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371b8f1a29b18b105b32baa29613ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa49dd8c7a0bad91cc1457c0cde34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddbf39823183609a4801848f86abd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5fb6f33a73049555516f23cb275b9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>