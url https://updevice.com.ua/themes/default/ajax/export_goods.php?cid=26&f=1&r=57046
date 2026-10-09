--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7bd31fdcfa88418ccb545c8bb3ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d8aecd2ab19c5d9512e9e6b4411dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58924faa6fc7b90d78d339c51e1066d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c2ce28bdcc25859dbae563ef1ad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad4501509b40d9a9e4ca9240cc22d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4606fb7fe2da93ffb1605fd0bec426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512debdcb579152a9821c7e9f55917e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2050e6b3c2e1c9f0e53a4666b050bb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b67947b17364da850c220e93052b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d2f5cdf53e4e1c76c12e9d7840fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66bf607e963131c2f85337a6b53c6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbcb36bf0ac9eba825cbcb75cb348a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728cf9c8d2dca8b3e6a862f4383cc0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e3c6c78b0123a993aa844a03a298214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680056dc1572a6da0a1d48deacb96015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7e17951dec281f2418ac3dbf421716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f44bdf7e527888229d676a8cf9cff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b574833e84e33e8058f3eb61196dd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbd0aad23218555bc29df894a9007e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739abb73577d5055123a0ecb06d061f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda0baf705f379d12f5db792d77e6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f83d87d4605d4ce4442d24631fd9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a8db1cb171ee2721871c9c74a115223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635a1376d1ba0f7812d9460d9bb42d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2023add4aa624dc8cc4151845315225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d326b12085a9b24789f783fef27bef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1601ca4b225a4b2fa64402b6575d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc31062e76d48b84848f6f5544f0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b43e623d20b70359896f945745f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3acbdbda398b31583946043c9a1b6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219deeeebb9064523434d6787908c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41593bee434943f730c12e8d9d1c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097866a329fa34545bb659e213c6d6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd3ea9c4d45facee55aa75b5519c7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2fe245877b06c6f1cc2ce92c5c9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd989bdd85dbc62de8dfcbab5578f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ffdfd3f066a35a335591852e5b5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2910e0585983df64a7bef63fadffc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f201cc9c4290e60af365a410c7d80e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf274f59542b4fc5c4988a4745ab1e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9a6362ff1a4b0e5672b8dcf4d72d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257902d32070da4073a69a10800dabbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd46e5657fa0518c18e71b71edfbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a81f0a0f80fd095f81619a36950244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34566fd8dc4d72d9ea209a49ccf55c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b942448ab93d7e3c54906956e36e4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9d6578b955d03b99500c91d1c9ed647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce54e1488d16a456dd7275d1c47fa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63812386229b2bdfed907b82b8dbb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38d70b29a7c778b78c61d5fd5f3fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8bfba1a274c0624d4592063ebc0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3482a8720baec42382b9b8cf19a5e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e10a0666f7976c1842c8110481c39c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dae08988b248bf655be6de0c3422b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d465b6b1d93abe51ad6f2c619719855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19168f98b402f70799271ba2fda7e80256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e70e55fce128f5e8010aa8804b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85a6bd52a834b8b01eb50ff410fc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30918ea1e17d054a9a8dd4f94a43211059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad29ce72c60c3c5e5399f904ea1de760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95746913a72165032c0f4b0ad76229d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96588f583d5d9f0d58dea3cef9aa598f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809124024ed86eb12ed935810ce291263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f7fd7fa98666f92d0ee9585a58a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e2a09711150f641ee349439f7723065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe164c9acc51894c58fcda36e219072c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48892715830f1706744e8afdd9b7c6d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dab02cb0c2d62c186086272bb8e0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c79c572f28f4985e30d453375bc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440518c52ffedefb08833a78990054570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5c74b8574e289dc42c7e954d48c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50d157735b73a130ca9a6f9dd212d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9b6c4e78d00bf03adf9e17f4a6e5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a345f70159ce66f76a96ee3112559974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d7296572d17a98a7f1000a380ca5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ffe3d2c6275ecb446a25c0ffea1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204bd6ec5389722d8921ad000efdfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8e7970047ed5d55102cf20ef11a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566af4809a8eb6a5471587df3c3f9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e4ab9a777feb440c88d20235b13c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba29061c7e6fccbec5cd7111991d7c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c987199f0b1152c083edce6cf9c8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670935ae3c031434c4bfafb63777db883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19f980186d9775b61ec07c1460c0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ccc06cfb7ae4fc3b3de49b2dcd46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5cdd67a0c2316d60dec6844f8245586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3ffa390b3bbf1feefd8bbe3a1a4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3752d3bbd48d807a872e633d8f2597388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ad9a4f71594ada69a57e25b4d084e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1d960fa6958c68c93ae8c42e98a7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa4c1efa271ec2ec4b08f5bcb354c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407fc8847f5561abd97aee67823924092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d314873f4bf4623af7a66c1b554cba293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805bac7db90de0a561c6c2a0ced85d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd35ad523f0f7bf8f18e4048156dbe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48a8f506fa20d0d274434697372c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67107fe7b834f220e6ad2c775fae7fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a1422113d25bf60934d301d7353b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502cfac11bc7a7c0eb0f713a26d6da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab0f2341e07c9a47336e3f6d16117b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79fb43ff5fb3c0d74916b8fcd3c23d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2c161f3f97948ba0c7bad3621a5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe22d75f215b39e95421f82368eac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75be907257829a0aea0622af6e3037104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821d9b30561757cc85d3dba1091880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e321351b8e38b4af1e706870f3abab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd2a3699069494474a15a8e5537da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc40c6c2e397596f1598feb47e775e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc05bd983034a1d79a69745b67205dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f3a8e469555a44c10510d378bf4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141cfe5403bb966440701d706fb1b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e818b01d7f02f88a518c9c8f59ccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb8c1b2673550a6ecc5929521dff9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316459dba5702f2d51dd738f3ee7928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5613eac1e4707f3632f9cc71589d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fc2a37b4c3c93bd46a01652537280116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07810c7bd1cf4d336986df513bbd3e0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da407d74da196646e50711df0b3687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5292b1b7725d6eae53d2a87437a0b1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82546e636cd414a28550a3884dbad6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7239eed99e58e22fad84382daaf4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e471b8ba9a68aa5844674c3d3ea9eec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aabf795579812e9920e96461ca30c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df63550ac602766bb831a82783718d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5775b64125764666bdcf7b70eae03da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b91619cfeac5dea219c987fe1081126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d00dfe84ea31ccf6b6a7139dffc7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a23aee9020ce823a9ffd7ab6d510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d1b0dfcf296382f3082f287eb1290129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b80f222b11ea39d7908019893654130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc186228e4ea316bc77bd1b535108131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba632e5e13fd7b75894889f89f4d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed09cd8afc16324b7026b992dc7cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8238b93840c559371d8afbf74654134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda804b56921209c0f2a4aab979fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a82f0406a85ba836b68f45732efed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e417cda52239a77647cbca7c0671ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1444d2899a93d894ce418d2f9d36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd75d2f512e04af1d39242a597ad06e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7699ee4a647ce49cb07d4c0da3a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728110bb6b11ea3de66a97381a781fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003a558e068e85778f26cc6d8e6d4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959ff9f153a37be0dc0271de7009e8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a260656ccc22f555137ad337581286144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74ae1a0d9f8916a25855bf1176a1eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196500573a8f85c50294c40eb884b4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9a94ac6cfb36b822479890cc56bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ad3a8aa3cee8227efe315a76acca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751762e9be5e15eb0dac2c2f3e3ff701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b42aed997ab9a153df407a97f7a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a93ce187fe195b423fdb493becd394151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d79bedfe4cda4810cb6fd6a474be3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b24b3ef226f199653caece0104f9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c8b585dfce2a0d9d139fc1c59842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8df186612597ce217ed37722f0de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3e02c6e40fe0f5a2f5656d3d1f906156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485324291da9d4a0c9b8bb1c57b3a141157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c975a4794fe94319eb9b9ace3e7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f00f465af836488391a4a73b40cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42098c0038ff26f235729dbd42abb37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c8c44db6c086319d62aefeabc00cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f2c2e30ea426bb76937276a916e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c603e170bb6d0fba6a294577652a8a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ce7fb3e75f2b0ebb185f85ae68cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e135f791a79c114aea4b1264b3b9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d546702a320e7912c9f2521401c4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a75cb640a9860a32d518e49dc21d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf301d0dcff34c34c05dd1252be9a41a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390abd0d7df8f7b23f245ab93bc7ab2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2a4097e648c72bf1a0b99ac5462e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6d3d2b87adc4f83d962ad88bd39f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c1db9d35adec6e22385ac496d9772172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e9cd70cb92a94de989d6cb9384c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11342b174861c254a8308b007911a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85e10eb2313ce13441557a3a8d168175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b48ff3e77ecadc6e56c7653129df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcac97dbbcbb49c879f78194572ea0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b67f9d500f6cda9ca28131810ec1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161cf171abdd482a0c1a2ed57586e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61b39284f790cacc42bc9679b617a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5408154f2049948cf48f734a1836c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c8be7d3c44dae678572f6bfb886a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa1130015388e675890d10f03dcd993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8489dc0f2a9aa2440c198ac157abb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58698a54a1b0293b1184103a3932b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b339b66f2e84a263aeafd231ea464996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc9e27016d9ef72ee1437cf50b1e807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3eba3dea551d1e902c991566b76938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb2eccf11ed4e54b1a90881c4f54d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc194e0fcce2763ef3b7db58a97c3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e67bea4892259e98f6814f40aac111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b51550e51907ed13901dad7a938ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcec7c564d24731cd970d42207958a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340ef251d52f6db95a97c4016d45fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3fcd6fdda0e782d509a1b8469b9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd952f6644ecf4943b5e41849d0ba9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401cf5d5f52b2dbfd3011376c26d0ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c2a84122ada6f570376938df603d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9e8d408e482655670fa33e09b6fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf7a4a462ba53f94c45e0df09084f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514d1509dbc27d758ff2cf5547fd28121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380736b7ee8b96a2ce5d6c664d9c32c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659143e834182966bd7e142c732d1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a38c88f7796f030b6fb290e018c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc058e57f05cf0b1fe9c23c72757f6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc8945482ab434138486554321fc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524794d5acce2df0d9449822841596627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736da38ca64ab5a7ac70ddd7d926b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80442350b8a0d4595d5e13b00a366d3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d906860dfbdecadb4c05695ba26b6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba62c9d008dfa36ec0192010214b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c0030fbd0de6b499ca3c8e8d96e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3a587f72ce240e7e3c2eeafeb1d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793c3020a9f85f7359f11ace596e5bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eff54af81ee1d4109168ff032955a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b94c390b335c6a95d2aa140928f3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005865d814bdb121989fa9087ab0f55237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e280187b593dad31a04894b270f91d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40d1e6e2ca30f0d25d2d7fa937bb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a04eaa896c03f1da0840d507761f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18abb7d858977f7522382021592117441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cd0f07853743d96d4352b3aee653b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f30277360914919d03d4e3ac96cc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b45cd4111a3f14e198e1127a28ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea126da7c30c9eaebddda54dd08052b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b494b487183a37acda13935d955d0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec717adcfa327eb9fb7ba8ab1696f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea5afd504b6d91d6aee13974a3db848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b08c6132ce17f5afb99303470639249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bedbbaed5ef34011649c75815de9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918df444e40c3b605c9018bfc1b59b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e088044b3ff0aa07f7c3e81f4056152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488974f275f8e2f0ddeeca7446ccde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f47fbff4840c43be674b070dfe470554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c700af72a4ddd8fc60f88390e5bbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be55faaed8f5d666ee2ae01fd7e85656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3ee70521ee02a1e589633f229e10457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cdbdbed707ca19f81bdc1b68d3d0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e8bb6a8d5415ec289afd28a27e5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24709a7fb492ca0419b7ddc2fc71027260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd7828c0abe049372b2cab7090d75f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fb77c51a089d976b9122e7da455962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd6c524d8886725c4dd83f1b1f6b4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623e403f4f1e05e5ecab39f6de2ede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04a0d23917f74a017afc87d91c00365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44386c1acf10595ffeccaec08a2ce2dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ddc487ccb4b448506dfce51d080467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae40ac431c8479c228e6049399e8a2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e37c003e43592bd235f530544a008769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f4a3b8fa0fadd329d8ce95b5470d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff195cb1697744322be03fc140ef8df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8e8de05f78650576e70dc359034172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe705d89b40e0e740fe8df1cff25cc1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635158564a8c956b9cd55ed919a325674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63c3fd9294a279296258692434ff175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b546cb7cff75b2cdf4d0527e270b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b10b8c001bacb1a591b767e46aebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f1fb73bdd2129e73f5bfb1cda11e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595cafd20dd3cedf3ea90f4d76c657d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42a3e35e326de9ebb11a77e7ea901d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0b290abb18e8112ca3460a510e9fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb023b541051864a0145cd2d178dfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b254cc4896cf90ad1ce301e9f16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dac731145f2a48ee2a7fe62bb1f4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db999373d13f3a7223414210dd07e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c652e35425ba3c3918272c930e5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb57e3d35ed662fe0449153474a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb60efcbb5b490c63f20fb6b4413388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61a8c03d182d528f77920a7d1777289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52942b2e38b2389a0dba9634e553cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9344f0d11a609b3d75f32927a8ed5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b708dfb5154844ad362c2679e9f150292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9e7d959382556c3297598a4217f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5543262d85d8bf01442a7cade3a48094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b0cefa1d12d6f21750764d297cb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d1d868c7de0829ba47f15fac1ebd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c2ef9885df40550875d81fea3c46297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541eb7fc99c6acce48d94ed378a7ba398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2665df48dcf789475cc4d725bb3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0e91645253bad3d5259f71304d46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371f94226588c3c9c6aa59113cff24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9856960936e9fdaae678c6d050387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17335399167394bae1048156af5b27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e7b7fc9c90794bea1fcc4a643177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1afd3adc3ecbdd6826e4ff99ec48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc61f0b3db558f817a661f1fdbdc29e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467fb6f986d3a5a923e5de67e316c2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a3ba92ad70bd6fd17f57ba1b1806108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e54c47fc8497fce2fa39976519fdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc5bb6cbe6dd580300baf3f011148a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c50d02ed18729771206cdd10dcf16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f832d29c3c1b25f0c5c65c9c613d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d569d7880137d629236343cfed6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3401aa676dd7f5855cf1d4623621e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17c01a58c990813d735d0a11a6b357115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d762a7b2c2b10e134ec0172e6c6f8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe58e3e48fe3eb7baea82eb4e32899117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558907ab722aef565ef8b49278db25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a4dbe74bfbd7b146b0782dd82071119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2399b288ee0e705a3ce66ba1fd4dfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8f0be7e75f601f941678cb6882c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececc453ce43d59e8a1a006bbeecdece122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079eb3990a1bba729e09d775b65f07d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ecfb7c525fce821616b3eafecc46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4abbbff48b171bc60a5f65579fe9dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5fdcde7ddd8381a1a4212c0c2d612126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad79d6ed18d9b2152ef22609a2e72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f820369d4472cb1af24ba4f38f431128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651301cf5b801a7c455995fba24ffb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fab66caccc4152ca167b7e06c48d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dc1a0e959a9b923a46ae5188eb61a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721bfdebe5eb6fffccbf3501d38682132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e38fac4496254ae46843828a326d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d03a09b2bc3a74a9c9aba1d4edddd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30726d1b1df3108cfb5a0f6b755e0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f872215a998bb4db5c0d184e4139abc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b965f6cd6186d6358e8ad5f911533137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82d77841537de4c077a86611a40ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05776e64c41b109dc1e0226370ace1cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bf536b0d797f5bcb48d5361457bc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18941f2ab7f17d9ac29d0c05b07c707141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2136a247b1dcb13514dc24b4c7079ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67cc33ef48943fe39e7500bdd803af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d066a4d057bc96e6886fd3e6073acb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270851dde712d54ebbbb27b0b99331f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16551b77ab20852cd7339fa3c12b9347146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac34ccb633b589ae37f23a93238bf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7281389cc55fe6b84e7bae410319b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4993d99c759e46ab50ba8ce7452612149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce6ce211e992abfbc321131e65e09b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d757814254a75820cf686b1e5b931f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cd830753551b2e7ea8e2f4bb4e83d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1fdf550e6cf02600f19a6c49725d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2840b0ec6ab77523a67d29467f729bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6de51c4d870f9c2e79168b225c1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b6f924b9d012de6c9d350fcb66216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22eb5c911240567a92af2faf339263157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430dd4431399a0da0acea33706d255b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993e2a6bc3fb89ceae6670032373213159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036d9547c71ce3154ab1fd0121c22a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d109dbc8bf15d4b33029cbddaf2531161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27c10c058c9040385581646784b14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f182b77470474df1b77faf5c6ae21e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab120ba8a2b326d971282c4d44851e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6176a6150c763eb95063589d3cf1d48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e642efe7dda62e01fbc626fbb25644166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1701b1de5e18b12c3bd10aa4d7abaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c294cfaab5c60e57eebeb60a541e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022a2d7356c5d81c1fe1ddc08bfaac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe2b86c6e7d4ade6524fbde50256a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55919a6db3160a451197982cdf05c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3848f50dca88414e317a132fcafa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d1e7b5ca71b25f1cbddb04418d09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7feaf1aa202f535cab55050715aca174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>