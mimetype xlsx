--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa568725e5c5bdb82caf57915689bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5faffd931bd86280fac7fe3cd39b122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76ed0c39b413d47c6a61f91244c2193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515da586fd4688210730d18b62508b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e6921eafe0c5dca73c1832cf95a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05439d99cce207c8a3641bc4907bb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d716680df6122eae0ffa8869e0a79d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c6e974de167771821378c710bb9d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06691e20c9b611309cf4be7747163dd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01169ad018b9a8ebb27ce877ffd121e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c246488184c1adb27765e65da6d4afd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3e18eb7cac4c6bc931d9def5e1ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12399018df52efa68591839d118caab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e899b1204dd9499290f9a1ef554fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f1356163fce41701e029c2cb8ab115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2a9af36b24e603c304d57861e0ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb02cabd636082036b3787fe8d0aa6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2141a383163d4d9e58e78bee25a33418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a274c0e24d55acbc03e02e72fe8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292647bcdad37bf470876128cdc3d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6c45025388dccf5942f745fcee5d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390559bd95491b4e02deffc72de15e4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79388bce9f94c161dfff542ae3d3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607540703c165fbb8bb9544e6811c48624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782d8f138cf2036b15226a1eb6791825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b87938131d273c1954baeb426885b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314aff8f5884864b08921cb102b804827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011becaa2069823b6865d53cffe73228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a54d4588d8f8215df31756dc43b4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a018f35f036634581f01412a454fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b222bdc5024c928a661b7b5197e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3f3bde3b16bc08a589679d42c6cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bdb7779f18b319da530f73d9e17eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f10d31a989a535c355a4bdb5f0b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7235f5338ec0010e7b356b1de0b236235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de42005b81ba3214ac55849123c6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1da14ee08ffe218648c66a7acfb6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643246a20684e5d0e56d261def0589d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b09051968571a3d06cad6a6978e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310460a90f90f7d9a5dc2a932c95a10b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e6587c9f69c73dc4ced3b86802ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288bc26d8a4c90b8d759a2b5faa229642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e15b9603721357ca8946cb182def743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4e39fa6fd74d9ffa8e6a2217922c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dcc0f698c6fbc9353bb0de9ce277b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350fd441a0bcd54f6b81f1d972918b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197ae8bd469b8e44a0568d33654366e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd015a3e093e0b72918cf0acc7b96348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b8ba2643b7f0ad1fa395452e1030149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9999fe79756d6f26224aa5ca9325250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467020ef9365e433a7a21e48056b5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea268c8e4a25ed4a596d5b1f27316a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c63f851ace001456ede18d65d71d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905182cdf2a7355e6b0abfc47d17ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d63b2663717e7c80f12532c8cf69ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c44327d229e6c69bc0ab401192ef9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750321c22d4600428c23de69e30ac1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38c5d3a605555096506845a423b8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc80a973bc09149112159091dbad459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea37c87bf9825d31f96e552cf21a65a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354adfca619773140f87c5d65851a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adbf87f0b2037a5e608d572d84943862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197827d166352ad663f87a996e1e627463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d802635652306b6d195970a65504964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71472988610eee57de1305f6207a52565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b9f86f8306cccb39c900bf4a3d5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fad0b24e35e5bc16e538ba832ebc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aad50995ef2d59f74bfa76499a57a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694ccee1761a9f1eaca90792126c9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8272c5151a4b1d5e7fbbabade8b4d0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ce98696e717c6b1811dcbe10d2bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882e165a62de63c18245b4cfc17c39772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439af8a432684d9cbeffc11d91c9b2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468a034d56a5fb0a2cf5bab42ccc5da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cdf7f17f4d566c25f80f64055ee9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea40ad3b39d1be3d2ac9d109fcd8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f55bf44151e7956f99902d7d54ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1c9d51607b06c709a68a4b37f98578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b965ce86b2b5399aa8a96e8651c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104987dc43edc95cc7d0b68f53d0e4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a15b1e45aa47a729bea7dec6f9c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78520cbca96a1b60f3567eb5412dc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4537e8ef2a1eb4352f05ef57f2f87d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0171045a388f8c645733e2e15b4057184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81660685e80f326f75b0090b71f5ab585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0738ff39336d5c4e7aecbb6034c5a1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e007dc63a43059fd3a643385006ece487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c0c3fbeade59f9de272b1e827c7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321073ca0f3d770a01126df9ca66ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443862208c6024385df31a8a99d457090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd0ff9f21cd3ee82c9b87401a7001591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce7e1b8f8e1486c957572711f776b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71350c555b7217cf8e2be65932098e6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864628db877ebfa096240fe149d17c2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db14ffc777425be66c32686dab2ecf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefc582e593d7327e97c1f0d42c58e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c3d421ca1152b44b9923aa85ff6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d105caddac67767424578ac58bf0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b30be59e1c05a8515fc66bac4e27a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0840053cb8477ab275461ef2eb74fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49136334298c375f344d99b3e8d369e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49448e983bdd9af2f33dd70a7328dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e0e0591811fd6728f3d5f5265d7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e29ee6b24206e5fdef7cc53698942104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd133bc212037025f4ae664195a4b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a6a64d8aae120573bb8a4c9d197f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72384ae9ce597b0b7a439524cbb83af5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da346235e1dc7f0f9cecf3f6c74131f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8985e26668ec7656a9924ab1c817de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b6fdf2b30443e5a077b511811fcee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3cc0dadca2944df0f0caed1578ac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d574d5500bfd49fd36a006b9ee40fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90142aa811c856f7ebe541c01301e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d17ccc30a4328c9caeb980169e6842114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f38b09255f16f0c1431db592ff515115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f052702a42a0ed61d5b344b002165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b6708467c38a911fea54d1b0b93c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdf7f9de54fd090feae62dcb99202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0276b250810732963250c9c49cb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe27e989e4143dfb77ec424b6fd10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d37566fc966a4f2ae67dcefd816290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b41019ef2ea325fd767d1d788f689122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34d3323524af8f564841ec813e16f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8288c757828bd18d67a33c3b2cec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b58697f87bf788c90f45abe2f840125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b6f5fc0cc101fbcfeedd579b15b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9bc34ff4f4846ce6a89e1d4b8d78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707cc11043283ba568846ed8ec46942128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015bbfd0d09fbf97f1506a068557ccf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed851f5ff11229b22c6c05bcf0a0e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387f890dc6866da6f86319a308f9b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f4098c2da6391da5e9162f8b4007132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aba88b99101495e0f91080d035bc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54288b7e7e50530e02fb005b6b9f85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d2b2be86d98740d64e77aef2d7c5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a234ca5db5173522daef96da0411c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587f1c1842ee57835518c9b55fc367137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899534811974337c5c71016b83d7bd36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b9e022e27c072dc87efed2f929b8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5815dff7a9d52befdf40746bed7a792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd82becfd5ff8addcde87d63f946ed1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd54862f9af79900ad0ff710d39e5cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f94d69c218ffdb6950f2d911cc35d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e627d99dee214bd2923402f68c49905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d3f2f333fcf948a799c8b30cd9980145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed5e5785c8e35c71f9444e3be2c78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de8d4c52b957130b168aeb04448171147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a3d3713784d8116eac2e2eb6478c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8d958df874a8addd875f4f0e61256149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4654817f3d0d632d7f1828c72755745150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae81000b8fd1fe3445a1d384b6d8902151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36a861670e1f88a133623572f9ab12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e06d0dc6fe87432cacf778bdc0c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb436c6593e6dfcecbee4b673213c78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f06c96b0ee234b7aa08f4bae3c2ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c22617e833119ea569fa517bd095156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b903d8ed9c79e1bc360a78bbfba5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca00a76e10667620171c492ff5358158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71776d0c21276b76760db22669baee1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c45552084a8d6084853bc182d78744160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa1b7816a73e695f9f38f49473c5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577829b210302413eaa3b202cbd4de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e1c65e2dca00be68a643e73ef58a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58183ce750136b12ad586ab4c612753164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c587b7d39b761a5c0eba4de9d83101165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be5da55382af907670eecfe2d2481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c8856ae1ebad5cbc99e75c6cb174167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f5880a367e76571ba3a8ee912c994168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c670cef7495e7f8fa3eb7830d473965169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a2a27576f7e504d0803d0cd12eb3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8350650a3ac83193800edf95e4156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c92bc2a0434c78c3800757ec0832a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b8c0102f36e4791b17564b5151c5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa2e1bf653bf9d43fb179d53e101f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe121f16198c4a99b9b272a4b8cf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f665d540e5f9999a72f690ad74e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed2a658d51e169f77cb2f11dc8bf64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf665fb88876ba94df0355e835ea1f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f753e536b92290db2ffff858bd4025179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef889941bed2f99ce09fb772e1169180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107aebc91bc218ecf9ffcf84cc2f6af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d675cb86b5d214e633b948deffca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f970d66feb70a7be449118f5904e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309098979870fce8b8ca796bbf5c05674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7ab51074cc4eb6ba08932f9e54f745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531d933e8f3de07bde24747a7a227e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d458622cf03d16c9cf6b9784e336ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e900d9bc5fe3a5c93adfed14841258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8c53c3b44fafd4f5cde1c1b1597c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222628dcb5a7332cc5f7dfb24700c41210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc8220215fb1e1ef2c6960abe82a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282e1644bd8b28d112ee3a9f370c2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8a04b6d8a1c856753c2f53e68046b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e344a3fa33645310d5177d527e70314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c7bd35f573bf57565822986a6962915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd5a93ce0dc2cf5ae05a6d2af245d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed32d7db8c5c9d070914d16f02978bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5de1b379e453839c16e2e0e463f9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca244e04a221a9801cd941bc2c92f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50330ad9f9a93957165688d5f6de6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82fe1ab791af35718bac6ae42fe35821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9d4c4fc5e11537a490c9d8bae18822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51967345e2b7eb0b3c85a5758d24ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877d23e8e8feac2e2053155c93ecec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4faa11e5d4fd9727dfbe8b4fd83b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3687b5dcef5f25381c5a6d42ffd0a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e165236f305be0d0df4d20a21e73d3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f49322c73afc7570190b1e695ec5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee642df71a451e9544b3583285468929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8d611bc5d456240735056f24e6fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4295b41bb4b10179e1fddebdeb42f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d0ac482af3069462d14a51529714532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb0fbf0ddb4f71bfdf03b3d19ca0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e582d6daedf0cce0a5b0e2ebb2ba1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f7fd5502dbfbe77fc979ea4b4ef1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0080ef5670dd71082e8d6454964e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a896fdfc91869ecbc6fbfd161779737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082cd6ee9f65df42749ceb8321f941e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaecbf64acdde99974006451b6ef8e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9206751ca6bda988dd6f9eb907a77f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3bd5f55cc26478063bf302c3391c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c7ce2841c70a0d742ebdb19b58ca042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdefe0034db8d84bfab938084c239043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52aad9e10d214e302ba748602e8b2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f75c09458b22a77dbd0d84abe2753645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89f3a4c71039724e7dff92afa186846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825390c26e296bba853f9fd8c1c1b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8fcde3e226fd59eee81212c110b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b20cefe1e10844441fb37570c2a97449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc2d2d9c40942a9c17ece2dc46bfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a4cdff81f3881dca4317bb912bf7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4083aa439ea005beddb8a14816739052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597983f6bf99f6e5d6e80a5667b3cb0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf2249158c6c54a08e167d5be1f8c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf22c57d111a64bd867357fb4e9073155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7057c1099397cfa4698f0467a727b2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efadf57730a98c1e77eded4d49de79d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0028d5203626faa9ab4c3cfab10d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6e269f5424fccbd1cbcfd325b43dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31a4981ee92f8a3f063e0d4eb9c5fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa177595279552e0aecd45dde6544261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2cb05fcf17b05da0533f1563df0de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49474d218da8b9d4c6620b6bf545065a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eac2bed00861a12eab8554d19cf1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c1072d4c74dc02b4272cb72aa2a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66c5ae28cb8ac0a9e255c1295658366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ce581c01b1b43fe83ba1a811e5a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ef24c01bc6d96963e48ff84c762068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3464bc85774e2c00c501a63223727c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa28278a0fecf3fdd809c0a133275a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6de1632b1104e714a279d313ef7dbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9b1c6fc746ea3944b8b2fc54cea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f21a0f60915aeb26c558fb780c2e2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50172cfc3629addb5f3be89d27c2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2878eb90b95b06a2da00afbaacd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5e832b22fa2620973e49a47ede64776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8af7bb0302d60ba939bf98420e986377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d571c2184963b1f552ffe970ca101578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080654ea7311263ec895bd64d11ebba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1e319466a0051dae01e5b6c9db1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb2e1b3681ec9e5988d60aeb303c2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9b8396ea5ff35eed3600dcbf4cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85595cb255356bd426e68113f339eee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beccabb4d0d0458d9fba48d5b71c83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e345faeecdd38d400e7744cb815585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf8dfc8c6fe22d8613278b7c9bb6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cab65f9a064a01f6c2db5437a112387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47975f1a9f4e11b51d2b6cb734a8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6adc74cfdcf0ad24bd9ba08473191589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5f372333384c70e7fee2b64bdbcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabe87f4b43962820c41b6ddb60b84a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a6b695211f1a24465b2ee66932d4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e352de5797c1e06436b40a4cfb3d0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c29b9fa3edfcc1cba29590ec4c526294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf48b2d62008e2012e8f9d34acac1de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b60a5c3425a9cd91e7f9b4949309a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5e0df4a553c475ea8c90690204bec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946738408d772d2649f1cae9ca30158e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb156489a45f190e4b244928852da5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b5a8cfb0f79ef434a667419601f70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9049324ca7adf3a1ca268ba03217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c891d26c1c132a394a4ecc553c2f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d6f86e48be5b3ebbf17aded5b4e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938b33f8265631daef46f192179cba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd9b9a9986aa2f5bfc6016c108d182105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9be9d9281ee88989382170fa2c29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48bcfa3bf161f16b4a50ee7cb6c94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c34b64300eb1babe1ec56ee5e4fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f852ff857ea6dbf080a35440a7870f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f7f305010ce70453ba948bb1f5ed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22cc3ad03704a73567b09238bfb084111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8919fb3b327d644a9cf3cef2860c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da35b92e8ec05695e6ca76a8602c882113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03bb5ffa5a4a26074a426a6a13c30d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd21f088a18b945ff7ce02cf73778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e496aec2c5c9d150667e34587f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952d10528c0dc689117faea20b8f663117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401bc2edad03ec8d44e81445942d61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e104f33f2f9bf8912353abcc07de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8d19bd995bfcac3b53aaec161957c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dcbcc0e42453c4b0c966ad27dce1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8a7a6428e17616fd1e0ebee233ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49941ffdb5f8ad183f11a2113f156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef7c65bb782cbab1dc156e6641290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8409697839e83a6f91182a558c012125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87894678904860639bfd18757f269df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68c33f3be7919720f49da64f11f022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91572a368ebbb63207fe194d64192d3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c2e4a5c05b5f83018115f4ab91dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370100cff9066d721e2e8c511d3ac51f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ed5d68475eeee42854cd7a54b7f0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6e9b31d1f720fc591f049a470f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5261950fd756b3c477efbba2eb2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1f87e980b806936921d696272c1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd4e2ee745c02ab939af46838d945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4830e08e8c421fbfdc1acd739690136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384bb49b07be754f34221ce8aa32e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeabf5a5332182ef73126de1633e0b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc4c5494b063f2dfd386c4bb7c6ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeed258095a918d762ec9f62c0bd49b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5d7a4d5dc07ac5342caf528417f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5a238f77c25fa6241062efdd9c82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f6ee42dc6c5a6a5d406404bdd9ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac6e7fdd8b482da3e082ca74910cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7d8ba98fdb8d6d1a3bcaa566bec4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b33ff00c403009383fcebcedf77c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1324c7cca716347f1edf6fbe7fd02fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a641ac031102c93fd6c7531cecf4c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22af7e7f6b2c16699ceb00e260e071149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59013b9003925861e3b20fc1344a74ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc4c851760ab5c8aff40a537a4de3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b65d70265501c0a4d13f9e3e41d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895189aebf14aaddeb49c6be9cacd483153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3820e2732ba560f02a5cf2c180d2c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469de38f845d5844c5a603261902cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788ccf642dad3141450a0b1e42db9f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506596a61874e209ea095d3e2c2145a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d0dfa091bc3a2c5c8e4f96012b072158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29f1ca2d2a5118c39ea991b4cf9f66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0fc864eb9076228fe4b8958762197160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb73f37e3a6d894d88bdd68e79bceb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4910c6f62278a832954ccadaaa199a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea96f8f62f6c8bebc7c31c900ef1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe56be24ef7da3522168fade535edc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b84ec2e8fcaeb8f6c6dde6e8dc681b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64916433945d98f872c6634e02311ad9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f38b2515f69e3825208318e67d0b31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f57a5c142aa4878f7706a15dc0873168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9fc13d1c3a498f9b145a419807228169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33fc37108a62d7a004be53e3dc4e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904db7605c9e87fb5b9d41c91d670c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c69dabf6ec99b19fd01d44da4cd642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b525ef8835c9b1c5c3b600a4bc8537a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7ed39a20c01a885ead6ed52dc933174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>