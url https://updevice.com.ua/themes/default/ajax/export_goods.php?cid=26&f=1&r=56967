--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d19f853b98ed19ecb40c88bbd63ec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433339f9c36c95b9d21289176ecee522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d661c845cf6463327a7960731f7b523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e51119d8819739f67350a98d3b48d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5dbfb151a16de8cbe18e3ab60cf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81f0d0e6799b0f0973a454e7bc9666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e2653eb141e793e18575f99c7bc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bfee015dd57d4e5c3ee9d52de30c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743245a1144e3f28ff152c5035fc48a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a641b02eea34eff3b81b60fc38a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9528a395e78d332c67c9ac75afd3d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531a1dbe027903afe0d44084dada6b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f18532f2b4ef114170517b1749aa8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f73c0e5ce7627ac042020f9ac4f8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23712fb3acd01f8b82433703b31814b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bdefc99c19b7aa0fa0179672a4e6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19d97d328bb3f05bff7d21d1915a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f874215f0d9c91e45f60854e2e3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e1a2e9507a06434761fc3b58df4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ab00a48d94f391cb09767595a98320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d07c9d9ff438453b74d3a1111db8dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe78cf75b9857971fe49f528d494b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a9ec9ec7dd00985bdaa7b6a4ff5b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562df0a1f0dc365740a2a61bf66743424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8bb7f3b0304e64f9d46943da645e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedd631f648d8535fb8684fa072777326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd355ba7f8bb52000bfc5ba851d3406727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6179fabcab106933cba60b243507528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712926ddd604215a945f5cc6d1b7bc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75fd5f39d4c8e73e472df8e01137830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de920463e2c26108a8772f813fe5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1a6e9eb9677569ce796b2208a27332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63b33d7db4177e7bf30ead3e99f1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667463c265f1572a8a25cfadf0e35434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46c079df762ae3cf5d02d676ede7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc1ccad9c370c8dd452b4ec77d71536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aef9c5826221f8f1cfede5f2edb8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb426c24c464839f1071d973517fa4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8a3e2c0470413ec713c289af4da4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a0b8fbdb16f3c636f43386b12e0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789cfe38331a82eb91fa462791db5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b94feb03054d1bc4bac48b743a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e067b26cdfd0cb60e0dcba44a01f8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e333f7cf1165856b7b5ad2346f6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef8b97350b74090aac566d581b43345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e0fad3ace4d1e143e886a19148b4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f51f0d6a2abddfd36edda7f47650547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247a1ba691fcc21d8a5dfa1bc819b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1796757b20597e85844455b29e4ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae2121bf0a54b69740e478434a080b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb31faa81c57509bfcbdb14fda97051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5d91213e17ba23c38843ba95810b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b8186a5b446de35cb6991a26e6c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d903d0262d39d0633a5828965d139e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c737f2654c3482e38f62577d6fffd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe8f94c391b12cc3cd628a17ed6bb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5609eeb9ea545c16c851044a43cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be813ab58ab6d4c088b187a47a65075058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b87ea4e1b50a87fc4f31d068b537759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173cc1d656c034ec416b8a6325a69ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe26092210b655dc96919b5802f0f0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724aec22f9d14b7d4160dc84f237fba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f395a08a140dc9206f86e4b22c68563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db1a24ab744f8030910b56a6b5fe664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72425c7d15091ec61205f14123de86565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c25351ea4f4193939d7c7294bb71d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c792dd6c66df90bc1ca1a69e5c7ea367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3481f6382d82db2dc1e33bd204b9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f454046ad191fb2cedb15ca60e5d7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142502c9f55a4b824f14bc6cee7635e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b06ceb29517b532bdd6b5b79051e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45343006480b31c0d06fc886a7124472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb4db3c81a56b0efa10f57df954cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ac8c1af0747369de64331c4ff21974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986352f6b37de5907ad84871aaeb32175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e2f4f4481987cf363e894c995139376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e254afb2f5cfdaf635089979b9b1c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1fb523bdffdecaf3e540bfed77a8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c25498bf706fd5eea2f79757db57c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ccbe5c588c5ba9d396a5d80bf090480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130505976a5e806b177728ba116cc3c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf868e2e83cbbd3e05b03414c5ddf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf74b0afd1ece8187710401d13e0a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563d18bfbbdc4db6308433f4b2199484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a246d385d57da62828a444cf6dcdd9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788486db16588909c3ce27183ad833086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566d731e01b965cb976638bc5c6fd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7ad7447d619f62b6faeaedf0191188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c63ad5eddacfddc252c79149124bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639031025453b1ae3634bca82ba77990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea1537b18fec590e367f33bbd54c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78adeed2261546c039563c96cd8a11092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95954ae77c25297f5c03788dfab06e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7143711081d6041c0b01491185a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baaba1f8cd7d18a63ea89d6ec9f8cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2528764a78f0c2f594d251ada16e5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348157fbfaa257cf2f87b6cdf1790c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69e5936046f689c894fec291434f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b25247d781f2a67aeb6aa0c062997999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ac4d627b49569295362572ff32a36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6344c63e3ffa6d9ad8e5981e1ccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48978f12a995c457d0989d8f605c33f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2106839eea3e8933b7a6495903cc60b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6127d6e18cdbea8a9ff55b0e240e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c968cc061c653c619bcd8fd1d4a2050105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f783bcf9ae41b1f5bf335f84dff5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599eea008d145acf1ee967bb994bcdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99687fc72fe3535b40a5d67de54315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ec204434ff3534445e78449ab7c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5c38f1b369bb8de7f223ea05d3faf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff695160597de67d750961cff9cfdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d5fcfa92aa57efa5443e7b1d0212112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fe062d9774ed76a5093c9075bca79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b3a5c445face33d934311a3f55989114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7cf80fcb7ae94189d7552251575b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be18683b4f7bbd550ec9d32ace17e82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ae2e03f24543f099b44a9f8f2480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ff6e41591c1475719fd57f0a2096118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e844c936cab36f5084a9e546eae5ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479daf5e2b3d7a56c5ee695e8712ff32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59353a511fc6ac361d7bb81ce27f34e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585e3808cfd45a74cc43d0143bdda2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389f83173a7d321d24d2626e183176123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920eb93f0baa743dd82579c9eec715124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852cb8da2d1b6585eb928a4b0ac5f57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a75577bdcdff106c38d33473e52e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd60b9fb8258725ed44a287f20ed3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ffe91759262eb9e8a97c455121e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d44778a5f7fc6f9a56b60763b240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423271e0f7350e99ff21fc84e3e2e2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00093aa151b400b80aa9b09c1ecd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c695484883c9d27c3cc0e3036f61d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137354270011dac6415eb8f54b569b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe7f6e69ade91acf62a1a00d20fa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6741ccfaab656fca58e5428533c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654c8a6d7d83b98b09c3367e75ec5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee681004dfbe3aa7abc562b10716b90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e5e62ced79373c22876ceb3955b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39cee0fdd08bccc337fd00f68e639139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6620d9534b7d31815f7ce5d9b11fc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29d8248814ba287d7af34f62eb3ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87187c996d869df20bcaace2b5513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd66ba3019d45ada9a2f8fff6d77bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0cc76b62f8f9a63b519d59aa7f225144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e074032c063d1df6d49f2424d0896145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c710ee283276208f24673ae1853c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9eed595204a7da7a9b521781bc63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f5d4303636d4f61dc9e9174d19056148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514257349ae2ea4a64137919dfeb6fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a2a5b5d87d8c2c7d4d83e429f03ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e05cd00b5292393fce294d98c2dd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949879bcfc84f597fcaf48925680ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dede477e63393707f3b361edebd13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3bfefa0e587bdff3a89ca859dbed6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ab6700f0aa1c374a6108bd6f2960155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca2c76ade9dde3c2c4e17c1c7b5057156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e228ebfbb82e9fcd970d197f87eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23572957a83e0b89039c4be6d9e9dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839fe1feb1e7681a1a7b51a855116d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8052d44548d63e96ecfd5827fcf70df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851569e7f9b348799c348ee3b941dab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e086d920356bfe2032fc6ef4eaf52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3760dcb446c0525ba1f4022018167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f299f34c6d179f743c1eaedd3b69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ff8bae9d755dcaafd29b7fa55a1d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f2568ce38858742c856a82d03e70c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d56480581fcdffec3ed21d817c85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018e55339dc2c6c7681bfad1673968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f2b8163ff3787ab4ef1a8ad2ed41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8d3a0639db0274c9f49cfe213e94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131e8b535678e214463a3ff96a3bd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181a172b6a9923c3c20220fcfb5948172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec51e8c8f5662a93dd026fb0ffc4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f154bac8f7f4a413f5f029722fb249174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f4e22845d8d687ac25a66480ee8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef25e9588f11bdaf35ad70d3c919083176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62755c96a46e06d3b80d91632d3a266177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ea209b05927308c53d574ea5c31be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff73da074943c3f18602dd59d8cd37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3984d190805a666d29dba28eb87c5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2562af742ff959246f908fc3b5e0fef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64eef0388d15d4588a16fb2617801b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50323808fdfe8c77e69e6f18bb9fa2263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537a59fa4e75489cccd8b2e8a041c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba84ffa7069ddb3b92934877bd89a235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475725c565990f85f0ad632522ae46896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174a70ef5c10f03e081ecf45c3a4ef37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc2177a53054b8ed1031fee2e45198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df022c322b6a3eb2236921336afb1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5890e546d4a04fa61c0a59bfa5bbd8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f5c0e93cb5bfff16fba912a778ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c75bba09ec79967e63776fb6f566a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889aa83e730fb198e1dc5f97e0be6b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386a4e202d71df9449f2ac85f3531c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5d5e2ee3a35a043101bdaed059e2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f9677212503f34752f893421bc4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223bd7cccf74b567ff0d87c4e5ee04917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09059ec68be977b82da51404641a3ae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387284d7d378465b6de81bbb4273434019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1824284b21c96bd4d1798116e5b7c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b8415c9ade398c9231f0d2de9e7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d995a946c3d15af8846d32efddc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403063714485920f7ef77aeaaad2a7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3aab08cab9e98aa65e74d8784a60e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3a7d1173706a58ccadee82983fba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b313a0f216e56b40e8e3cf415072a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509622f0446fdd9d187f555e8e1e9ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47865bbac60669daefcf27a2be7bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade670c5a074cad94c06ff671024b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dab0439af9b95af4e21734d3e54f9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6808f8f88ab7bc20744cdc72282731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6f128feb32f6442cae7a986cd71e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79e8755c2683f1481c99b78a1097433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d972baf4d57844550732fafe7ac1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9ada8e89ae52d41341f8ca3521dd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b782be5acc4c9a4efa32baa5b20abd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4dda64bc38a52ff0866e2c4f9d5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c29eb6ffd715506023a00295d69538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c5816a9f1e3df6997f018d88ff9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83133751ea7586d5d97c118ea5f33ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954e3ad7593001939f619fa8042c1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d01d686fe7c9b3255156f430a99fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852109a77cd7679835f3123cd9cee943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35331a95b82d2bec808e073266a76f2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca4e91ae4abe28db555380ab3b9d1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816375376e9a09c31a37a503e74ae4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a29a47de4f36491501d6ebe00d676447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d070231a146e64c9946775575ea4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e138646fedd09fa627ac09c317877c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a057df407549351fb7ddeec8229450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb739fe560d545b465f483610ac4c1bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ec15169bf84513b0bb39218bc20652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e50aacb0a58f82eff26dd2c3cf221e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e96c333d539b8fab9d3e12b1f8631054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac490cf0c78fca7729745143124f5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f106dfe5668e207d5fcde23146bae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd9b2021d90fd2bc383474cd259c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a545dd3300c08e182e76d46306d0d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879b6f8c40277143a3935eac28451ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cacf6346f8e449444894ed45eff860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d562f095319ccd63ad739b653e49c3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e610a28569f0eb7fb732e2cd4f4e4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f96fd294a1dfd4a10fd23cb06b41a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27392ca0e7192eb35af081a9c91ea864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4995d30f1235a0d6ad91fd90ca1b9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e726282b99eacc902f041989388e4eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf28965193d1ab28cc76475930ec4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19981fc708199c299fd4fa4bb6f94068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f38ac49c38e84913cc129f752ac669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937824ed0acab210f41d54bf60f54bbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f3822966002fded7ed4964d1bcb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fea916ae22b6757930dc91170c49d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488adb7364d2c93547b1cde0539abc5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201723a2b29a17a21cc976271259122674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1a78a1e7ecb55f41ab577dce334175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e9e42183c395d5b1f50746d734e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf3a58604473d0ba8262e1b43ed2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51188cc416a323a3772c26c3e878717078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe8a6d44106b1e71c1a45e9967328479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c696ba1623eca51e708436972941d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150ef1d132cde49ab2c28a9f575fdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b50c06b72cf5fd1a7eee90baaec582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c6876502fecfeb5725e1f842a4a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575faf6023115a04bbaef2cc1f91844d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da4c6f82bb876b8c960a49422ff6a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd4362452a2c5d388197014b5d999a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d87739ea68f7d71cdfa9a1d5768cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc178bb7759a85e713de48f9589d82e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f25f073878a850c482796c6a2175089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09de30f8a15347ed344462ff965c0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560c696181cef5cebc45d6fdfe3f2e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd2547ddd33146e48d7f367e2d4ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30b03ac6f0809a1e38760d7d8fbe693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615568fbf5e70233d22deba736e512a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8062a2c3714cc2400fcd36798f2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab20cdce3667ce3177bbac32a7278096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0816b87f5422d816d6da3a20bbe3cc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa26fea7361f3201cb25c66897373898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d2c3d3126a2e1afb08b024b56687999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82503f3edbdfe6ff35d387b2583c4c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72b96a15a26753e10cff4ceb6d469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751435d202d27862aa43797cca7d44d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2f7e9773f22097664b61324354f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27708e3cf5a5cacf1553d7f355ff5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa928de80f30fe40d3cd73f801566105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5c9076fc5c01243e274fcaec1f1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701482fb03ed0847f55fedcb2b12229107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad1f1f84b794239e0cdb28c85a29ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7170d16af7f8fecea4f4f144b1ae96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a8428082c9ced277f33b59cc6cff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70325480f195ebee88023639206255111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee8ea72566831aab4964462b5e258112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811336b05dcc427b8f56d0ff39f8c20a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297a8eb491376f669b67d3a3fd5d98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02477337b38f332e51bc17873d70af39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc0a7e624cee062e6afa4ac7a08644116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a790feaac9cffeb508b48ab063c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f042b0e4105a980f0a993c327fbae29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a62e4b90c50cc0a983325fdd2a648119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492434b56825310cd8858730e4a6bd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fd58c0d3169fa63fa201a238317b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f0af5ca5998d23cb21cf4506210a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250377b40399355ecfa1db7fcc9159cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942f9903c6c0abdc4fe331625227353124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc939b675b6ccb5cc4ebe1a36f247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0438632d1d3152535d312b902899b20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e924a250ee94f0bc5e0bc0a8575f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bef039ca79ec81aa61e98538c8c8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ab6c2e3999d1bbc65352d32d50e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ea00748854a6f6d0c6c853903793130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea4a0280d4f4b84508e37df93f9aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789330f0715c01ff66c7c472ab6ee08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b366daac068d85c8e3d6a7287fef92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef29a4ddaf52e7b635374ec6cf1ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739cd17fcd56460e00ba1e35e094042135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09e0086dd8663b3e9d1be8c31659a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689ebbb2ba25484e2edea4e81da4c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70dca8a35d40128cd23c0c05dcd199138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03171ab4bc0beb5f79ef98a2c6b866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37486e056abe7ad767dd2b9b11b18f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ccf4b7be90d2598d9b97b9ac1888141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcaf27bf0a22aef8eb84f9e405cdd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f9215ceeebd909c62d61352ba07ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0501650fedeb5856e29b467dd98f92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698de057b7bf32d496f04e24019f1854145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46424e4dd21a69524910013f423e3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0990e63d696b9d089129f05097fac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340b455dd908d40efc4d8a8c173d23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890049dca6e625d6876697da562e05a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0025a9b2b60b72fead6643228b7ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50a4b89eecad5e3f7f3fd427bf0a2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3bcb7af6e9a30cc0f10272c2c9092152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c9e1eba417f28cece49c3ebc346e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af92721109db91d35c8ffac38a8498154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e3d6ac64c1c27c0007ec84da770d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b277c81f1dbf3862f8bdd1ce45c51c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51db7638bdac78199bafbfc7998cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5f25e715cfdda4d505a303b600d12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ee3e112c518d605c2263892229660159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7763aa75714fa5708d668214892210160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5206444528cb20615408527b92df3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41442c94ecc058ebccd3ebdbbd8c872162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697c44cc8d8d5d2123a3e96d1efba06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cb9eed31324cf678a9bd19ee66b9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775b4706a5fdf8d1573698353fb63dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b5c65474112eb7fd0cd479b5894c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f56f78f67bb7c5f56b1b9aeccd7c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755e33e2a8f1bcc7c1d8993f02b67a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ed9712433e1113b9f90b4936b8b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd950471ce1f1ab102066e73a7dbba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004736369312504ebe1c4c991033d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b839b2a65d4f76d626477e2c663b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2fb8705436d874da1eec40dea2e70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d9b3794158657eac24439fbb9c4b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>