--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc080362f2511ee89e6a5abbbf7fcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2a8791eacbba4b23c921017900472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c701abba68d105b6430e94e9f0997ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463f92529bbc186a175d6505628a5f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153e56d41691ce95477b59f75fa6985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca8e3631ac82b2707dc0dfebcfffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb371dfc3147482bfc8f4de47a25d3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12af6bca9156c144cf58564f1e8b6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1236375eeb0c7a5002c6f56245d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc33c6936ce27150d0a3474e850adb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c19a16a0c6844fc960577a7da9d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8cf410f376d35025e1ae2c323b4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c6f9ade0b8afaabb4689f44461b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0dc930b46750df6eeed3049e5e84114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04720e5f64e5eed371c9a7720d8676c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6408e45eee1a416d4e085308fa08616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc00054db170396b415751705a26b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99314043d415677e72bcb87ae6fc6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d18743f34a3fa520a153887f41a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61875ae9511257fca99061935d2a2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2355e8f8ced059dadfdd1155c5a4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043b6976308f190456c334bcf6c77222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a1051ad54cd88838b851b2700f9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e30754b957364827bfe6d455f4ac3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ec0ddc1a56e9b19e85a32127a7a6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c01b7be1f717a8a07621a5ce72616a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369434ddc0040dc50e19ca957583029a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0997c619f12cee21382a3636de5c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb0295c6544f4fb36fd9b5f72a9df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bdce8538ed6059a132ee7b9d79ab330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91339c3125d6db1265fc36e7b420eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c19ae0a84de87d9cc67c68c44bcda732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e04fecac779867914905f306fb089b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196549671a9e1b7e3ce7b579164528e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611df9753b8eab2ed5d691ce7d90903d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f107b5aff9eb56b089e4e20aa991036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15a46f14751b02f11508d76ca4da1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd10368a42baf3c9f5eb2f1b5b8832b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6c42a4a500643305c47a49b8867739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207710c43576710c70c5f53b93d883c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614ef5640f71d1c865f5e3922eb586a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970193501d9c1f20ec8382aa3f7246342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22812d296a953a762bf5a2ec0fe1926d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9d843f420e82de16b0955747730344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80a4182f14fcb279980fc93f0ccad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a81fc9ae7d08702ff37ffe24ad5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a273e05d08d0dc1dce8626ddd01c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0b32eef5429294477b1c847f6146748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae490c59183c935f90c1a6bbd922bbf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea272bd75e13e8d0bb41b0bedce7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670ec932ea8ccd5c94db0a970fed23251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043de0079a1a20f5112f50f256c047e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19694278707abf68041ea6e684a1bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c709aed9930eb4db3c0fb31ea8f75d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420f289ab3b1aabf2f4b2363efd18e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc243dd215c5f0c63f8d8cabe4eaff2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d02b9504a28ae14671cc715ece3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9c95a74b08ff3fc0d9750ac4801758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6574bf438f1069d807fe0581ea7d6d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6c8c55cb22aba45be11de1c63548360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ee6b158fc8822001a73737a509c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914c1d2c869da1c1c7439624d03a7b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb58599679ae1c7d5fd5d4ccd272d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e18d9797c060e117f11c6834f3fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b094b8bb03019008241417e8c99a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d24f06bc41ab68ddeb520e6cd687666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f46b679ce395bcfd0e2ae7cdb7af8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396aa3083007f7daa7a695f571868668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702c3664acc1e0c2ddaebf8fd1dcf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6185ce7652b9e503efb5e47312217870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e15b49c8d5a3221f8d343e3e154a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef42e0190791ee9c74d319d5104ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b173fa4fe5acfd15ba07b78aec734e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6856f52216cb358bebfea57dbb5c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b69bc56d96835b7f47c43f6be1a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132901e886698574230cd4a2aa7dc7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ba279a990d2a31d0027d8c97e34277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061f3256284dd771c78b85b73d3e3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f44b18695bd895692e11f884021379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c5636bac2ca15bd67c110888adab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269bd449ba248df06243de8cec1dfc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b005a1d191f2efbc0b007f52ae8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08bb7ad892237ac46e71527c9863df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ddd1ae828c995de51f18e3003d4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f202e3621b8f17cc1524fa64b0c5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09495fd2b4d4289c80732b345de1b70a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172737ef9a39843de98dafdce9c615087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabfb75dd147d01a0a1c58b3b59d2b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df8721cb1c125ef3447291a5ebcde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d561ca1f992de85183371f08521af7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea7b6ac79498ba343e0a48f00c4d0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b740d28ee718baa71d00a958b740d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34e90b9806e49ff28c130cbc818dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b76b9a5723eeb66076860736c4ebbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522519d93e2a1d03aebe0fa48dc6bf2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bee4f10cbca09dc15965e258af98f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460308313f7e27b15f8e7858148848e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496db04399a25efa469d1fb01abb66f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588cde158532fc74b816fb756c826899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e564ce3358ae7b53685e672d3526cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e2aeec74c908f5ce13c8077da352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663b781ebbde5fcc12853faffe64a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481623757380bc858d7524a3cd87c67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a9d2e50d5ea44d37e7240e5e2cb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ff26808aa8fa044c8b21b3aec3f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33779d1db8c107e6f3a3ca6feb161f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7ced27fe298fbc61fb4dc28d2d872107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c61ce7f0fba212a77e6c1096af957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c099ee913e732c8a7eafd00065951f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c073c8c3affaddac106f17e8d14c0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0b547de5b9ee8d763f612f0b45ed1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b49138fe94c6ca92de4323b2b077ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec064765c67f9a73c579293454a1aa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30790699f185fe602649a79a5c39d36f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad037b4d885c257561ee5eaa1f94f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a54bbe5c90baf5489ed275cd2d4014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7ded88fae6f22d5e9f2bb244d2e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db73da5075ab36c69ffa4ca103508118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49734d4cae73285ecef5eb7962bb362c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21c273eb98e57a7edf8ddb558a73b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fae6cae0ce9349464f6001a95dce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d935686ef453b976ec7a7cc01c0a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2668231fbf7a829fabbf6e9ff034e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54bbdf189bbdb37ba93ef7cfbd0a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c557d45ce59673c867cffd9a6b24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c2b8993d58597f5ebe39b8e011dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10543a7749c04b983f232c644688a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c8d93b150fe2da115ec83e080d9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2565c33ad6e531de6ad6a528066e93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f1059ec205419e21bc70c91a0c03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec8d2f307755c019d7aed654f7efb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42369293570b50092b506e949bf609d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6a8947d675886439e6004e001bf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4eaf65d7319199725af97b479f61e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22acd61d455f9bae8f89d1c141ed9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41764b55df93d231b1f86fcf658a1449136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048a9262502bafda1689767536dcb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce0bb818cdcfcb13a1ed5cc4fc9eeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007883d41d86a5609518fcf807a55b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5f2af7027f34001e747aef5abd692140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64facb4aa039dba795833b83bd2d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486b5429b8801e763fb3316bbbe4f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d883443089780af2cc043d665691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486e9ac708b136085ab383edc5eaca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dec85d67091554539082448885a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3785cf3e7eff12f878265929be08a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351d84eb32386bda43316656f6c4d3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd985fcf601a5a8a56ef0faf965536148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262681e9d5e32f0afde2d9e22367ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916078e7d9a3c803d34c3e162a4a01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bacc23aa80b0e0e8901ebe340d711151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74bcec86f2a677e9df5534dca16692152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4dbf071333afd42a0d7be067e642f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937416dba89835d5028b787390e4e31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b737ebd362199f72fea36db5126eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc45be903215b7da733d133f115ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bae0a9f27e1a3eb7fbf4f0861560d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11964721c8ed351b50d7f58e839b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7fe64f56ae102f24f56a9507209cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ab302ce3d3a1ce47da1a06651885d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94467f52d38bbe8367c45c2f500cc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3d55a96f915ad98fa2ab486774c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf199f4f28d45802cf3b5800c0d167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcbfba3b0d40615497dbf8257f74b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c42bc59b24a95a5357798d65322e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc391b905de7c4f5e5bb43908248b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf689cc10db6ccd3d8dc5c43221e03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84de7a4cd78c0014180d1c56d3d6c07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfee5b69992ad02bd1a0663b8357aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f964d119efd02a4fa9d418e14d4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0c539aadc0d1b5113da45b01a23c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd2c8dbffbbee7813714a76635181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636befc077c826154a73435fa8fc618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815e86835b3ebac470a02caf240cff8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd856fe86765a0bf1691b1e5b4ee12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781901f6d0643718b08783257ecaae0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f80d064c83dfe7597fb03ec0dfc4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7fb524912b07e82451ec6ce5106a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675230c56e14b5ddc685254207ef252d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fb2b4e86e25dc6bd770cff9922226180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db949a488c3078d4958fae1454a5c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bfcd209a40d48c5425a4e96a18e072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28bc79d08dbcc8fb293b25620dd9063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d709acf5ae39ced8087b49a5a70a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be40f15f703e68a480a5953043c8bbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b21df6578d64c0751b42507a2b746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1aa1af861bb3164839cb3317c5847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425772a62466c8d69f4c6d643f6eff488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2fce54377824284f47619179a684c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28faf1ea967f03d49bcd5de2e77b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cdd8f03ddcb8dd9ff8a1b7f7c7cd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870da36a23eb88e31c895c22c0d1a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0fd751dfb75c35eef15e896428eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e1df0b6d50a0ef6750179ac6002814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec988098e2f10d40c5d8ef300555f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bead2a8df0bebb0a01b8bb57e8ff316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf1908c9edc7de788dd8f2d5eeed417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1d5eb3eacd4f795f8cefdbd526f9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd06696430e0b7b0adb12a02f055d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05884e8ed4874935989ff699618cba7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb150397a0a14a52cdefab69e2b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e738a06d1b07bf54f8d7814a292922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54497c88a329a771dad881f760b3e78b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe218220956ba87f47241e9aeae2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14c201f0383eaaf75c01f902fadd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69834f102cc061d2ea3007cea853d7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc524fb2131ec89ba34415809dc7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8446f5f8998ec422c0dd548a8a69a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbfd28fe4912e7ece4d9e0eeecbfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbac0802ef36e3641e97755bc20b9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2094f57eebddcc97ea412ab5ede4c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f69239b9d7e0eba83f49432aaad3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c12741e4f55008e6c5aef36a3466fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb850dcaf2076036f0efeffdbbc43e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f6e244afc4fef95a84351d4fa1d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404298efc53b111eb014a56562bf6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82657953fde185e20960af137f6705537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47bc2e3d2319c96a9e31029b215a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ca4f891be256d7b39f2a16469c5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce37c89cf15988fb6d7ca60d8a7dd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5ece5a2149eba6fb8fb172fd094d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75442428cc7d6ff6e320aeae12327342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635dad67df078cbaf616231442d7f2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa157902cb2f191584c12951eb8dfdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b51f0a171a85070ec8091556392b4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b38d255de8f175dbd13cca0d6085c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb86869e72f26f6ca1b64992221cdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ccff7818943d96c417fdeb275726648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689ab4491c217468522f2e0da39d2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dd584ceb6aba65e7d9089c9720cae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e301bf67d4ed1fb6f2ca09ba277b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f63f3eb0ac46d56cffd7696b70f4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36b5e5a27729024df809851ce47c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a680587780c044da3e7dcae5ffe6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930521df1fbdb6c1414a1a01004269155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ff32c56f7e1589dcd26edcf1a318b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cfab2550767ac509a964f0d2c6b2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34a93844f87b0994dc00c4e9f69fa458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37501eb09d9aed7b0ffd69495f1ea78859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36583b8721ffd71409c00cd5d777ee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc38ca5ca81bade2af6510cc306a09e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc55777b0a05a4d5122e7e8765978ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3fd056cb32caa6c9545687b1fe09c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf9bdcbc2a209975845b8ee54fa9c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaace4268dfe8395219d763566082e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22b00928d4f7aab5f036357f6072366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48da6b684d8c7358ee02b3c44e77167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270451d7d388bc0a2d36a98ddbf04f0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3a79fc6ec2ef2797a242251692a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bfe76db9baac0cc54931d7b6254b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00096912e8abb77784c6ad328f28a54571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e1923f891f01616254333aeb945d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80975b1a50aebe2d2850631cd872f9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a908e972ea663c1b2c7ca569620871974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044decd72af50ebf5175b937b00521a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b6b5875e4d34781e19f3960b82df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235daf46f69741e7535595b82f193f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56aa8323858510a8f5c793b4998d1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be690aca7bb793e11a0ed1c535fcc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb546a293d28dce1877a1a3473e95f2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81425d357b168f2e5e89f8b1f74613681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51770b25248d1c11965663ab96aa56ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28bffcfc336abf715f6896b5538a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e00c631f0a2d0a549c23c0bb8d8fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efda039f13b86a1ec5d5892e69eb3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18fd2f9527b0e3547ce2fa5549f7ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1989083f4e4d8554f293c76d3dc567387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41d39ae9fb786915c995fe3265041788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d036a3d0984ec461de08a3260a0f6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b9c6eaf3e6b81b103024bb562875890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf7a34b9ef6448c0cf9633dab60d8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b565aac00bdfbce9dacbbc1607a4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dfb9fcd26fe4aa660aa0e5ea3857a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be539e40277814aa5127c36443ed88094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d673c36939dd04cf708898666707895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c245e008b585af8e609332afdc6d5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a85329d627d982dbdbb0dc8ef61297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16ec20c5b92d864af6fadf993b84198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447be8a4ec66e12e46d13d49d8bcc0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94578b3ed365cfbfdf21d2d253d43d20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a2d426d03127f37de427787b04f34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce6f5081baed8670535740453db02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af6dde9ce865d857a3ac478a40722e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d609d541a175a3d0169ed2329242745104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef827a14ffc4eca0898160caf2d4631105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d6fb197847495e5618bdd1880d0db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c60d1a6a635bab4e173f8a0ebb0f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52687788f2ffac03b5bb50979521fd40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5756b25a3583bda5327954b95ca93aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36dc1fe8be84240be657617b3d2158110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec5ae508bda104365340f966bf720b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d5dc4695726a47138909340e7a8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74777d40a7f7eb28ae5c008d705f1191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d64d92c5f42b134b0266095c77c48a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305c6f46bed31f99632c123dab5d58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d021418a768a08c88e3bdead7a5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e2531d5d4c461b4b2d90dd4effce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351176282c7bea73507e209161bb2152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c353b5dcc5c903a4bace417eae35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd7492b77e95b252fce7d3be1040ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c16906e083979a36962335f33a0c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e846448c66b66f893648df2cdbdf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeab764adcb68e0497a959b976c14ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a29e695a2a958065240e55ba017e04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a832ed49a569f227ce1374107f23a4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6915957e240208c424861e458bbd28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea99f3ad2d64be338764e294e9c3b95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0674bcf4e556d00e30432c120060128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b734c50997dba816d741d3ab83d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af65ef6a567bb830c314daa7caf3cb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92d968a6e9d14fd9baaf8e7eed25f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e8c9f97aa69fe13bfed56c455a2ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debf661ddb99ded5b2df1cf073f832e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e50fc3a6b5298c5305bf094f85001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ebb78238fc6fb691657b2c7119ad8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0687ed5c764e27e6caa01d11d4d6d10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7a6f8fbc0b820f5dabc646dc235b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062a9caf0589734cbc5fa38fdd5ec7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09d8116aa5b055a388232d87fdd3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb641cc6e7a0030461e0b9ec9d4f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee4b42925df3c000100bffaa3557b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beb95689c1eef67d70b8bfbd747321142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d970448ca8f92f57a89c7a6d5f4910143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb9b060a53ecb13a225b3265b4c89b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eadcba7966be78c6ac824986f00fc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb16e641e9b9b36d821b0c619036fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6620ef2fbcd7ac1bba574c23704c50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb095cb3b6707d61b45630fb637bde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197103f32d535a0d46190dde84c2773149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d30d280735fe36cac19bf70873f4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd01c657f78730db8f3caac1bec35c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee394ae2d7f0f0bab6b57f85714d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d956149638dca0705877d6eecd20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5f27126e8bdcbd2bd07b86e4c396154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e209036b2ffe9b0b5322230ea0d203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe89793225925e4935e7aff1068821f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cecc59ac00a5bda3276860f268722157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab94286cdae01e5a275c9ccaf9653d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89112d76c47fd9a7907376d1659729159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2673847c441b7c538e5986c5135e732160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67a66de63415ce3c53194451718de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f253865bf82b8b5ae0cf282429607162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc50d9c34e65a5bfc67ad37fa6438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aec9c5416b5facc27ab5f0a700da61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9d9f690dc46f975958f802318554b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b509d953f98a19350d78d09c3694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f96f40d8dba0eb807889903f7775a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd9e4743b7648cfc5495709c2381e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642edae4194a388ce855207d455f3cd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59020b89b48841d59eeb0f040b21a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb3a5b669f62e9a754c7e24929cd48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8f1a3d0555e64994d6593e8d17bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573226e7aadf1ccbac6432760cb4e40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970b77fa98fd0ea0e6a052c9c8365c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>