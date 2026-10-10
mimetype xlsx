--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c3315067cfe3e79688f30da96a951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9a9379a2b1d7a3bf1d026ec68fb4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bdfea5a547ce878b13e17eeea717b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9ca7a65c7cb3e7229b245878fb614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2267312ecb75d0af948f51a7d235f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d770ec368fb80ea5f76f797360d6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd136913000c69da836d730ec83bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db45e0632e42e28667d8503f5fe268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e1e1f63a878a94083c704568b30299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294080feb6e001326786213ecf558b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed816129e2535d58736069286c456011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697b8755ddef60da1dec3c0f2d69bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db3e53ca7ebfbfbc669bd60dcc1fd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430424fdaccadfb3669833b201a6131914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c9acc501e00673ba66629163a7eb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14788dc8954af6cf787708bb44e0438e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccfce5946895fbd58d9be82fd40dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5bb34be58c4c6a4d61c75076cc9bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b3370f6a14f1bc0b6e413110abc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c86597137f0e062fa2e2d456d8335220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e9b71c5ad99f48eb9f05d5ac674521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095e62acb81f6189b2c9019cc8dfad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b1c44e86c84a1b61e54aee16d001c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c200045cbdd7adb4114ddfe53b2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc2e6020eee2acb6742ec9cb0bf45d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de25b4cb380767ae8c84352cf16c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01535c430f819efc9c3d15d8a532ccb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c854f8420261bbb5fb6a9f840a3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9dd97e5d32ac6015ba37a17aa8f7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172c5dbcc49a707e1ba9f33baaabfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1407cf7e343411f02b644c52e5d9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b875685289c0b56e4159f4ae13d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7f9d27967cefc2c5bfd39018cca2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f71dd7622668580be3b9200249e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b4ad5334346455ff438f4029d1cb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc24b853e451d539a84e7d69ed65836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f7b4648007a820d06daf95666e3b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647ff330fb770ba20ae0b2de2b9a1a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb5895df760bd9b0ee9f3cc2507ee939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79af1745f758b2579e2e2c4acd75740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbdea6fca79df91c9cf3f3eabe54841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709bb2b2fdd65431dad88cd806485842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407471672f07312b5a537f3a05be8e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd26670dc705ac6963922400dc13d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791442ff545de24b3acafce9ba218e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a85f5e6eee09d6e7a51ada42f5749e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944c36f58d2649c652679dc7c97a1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a6f94fe2ba3d9d6c1bb93ff8c301d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795bba5187056c48dc2611297155c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b8f1b1bdb54cbc3e3b88e31b1e2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e93bcf643764665402dc1deebcf67151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3790111abc25715d8566d1c65c60a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927b0c1c08fdb8de4203b6cbadf3b6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b980b37183a4fdb056ee376ba8da354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ea973351292c7be252955b2fc82c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e92dcb6f100d46576a9fd31eaeda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec2df89c6b722d748f0406ed2344f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761c7c87a2573f9df46a16a0efe51f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c67aeff3be14c4a5385c85dffcf37159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f538d637f0723054fcfcc9e491baf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66af7439ac9e6f70e5316e91f41f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843356680f6cdc280987f859486492462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba0faaaf547482aa7587dd78020b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fc36ecd7c0b36ffb5d20268e87ddd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d1ffc1fcfcd3bcc819381ebe0c1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f25bcc582904343daeff829af89aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0b2f88b23398e42f69509f654b7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86576304617c77889778dbe74440580d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211e0bacaaad2be17a1a54402e703969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbeb4ea8cd5915bee9e1f6c5d181bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd5c81486471f0909b2f01ab50ce9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbe30afdfe655144ee7e029bed4f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e04cc4b79598b7468eaa4fdc397aad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c379b0bee0994ecd93621a41f4a1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2e9d26a53e6c11ff2388cd28a0a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b271c0ef77a5135c803b931e0dc8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c74eb300199327d2daab7e1612c68677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7884988f20ee2d2a35d6fb54de21f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea8d540bdabb0e324cd558e6178d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9682610f2f22fc95d9b0d8d86cc5f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1b1608150a6cd49c142b4cb2800a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c77bbe6220625d890499dd4b2f576382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6e4132ee62d61f9521892fcd8f2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf226728c714bd18ff31bf281dc0cd1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615781bd122152deb22a28438ddf19585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a34b455aace93df7719bce2147fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994660f184d2eaec1e98b4eacde50e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184470517d910ccc38b72e249eaccc1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec26b837c8e992a53362ad5dfb845fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3119801e27d64367d2d6749bcc3bf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe241d227685d7046e69546888799691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5cc7faf67f42cd852005a4bc44ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec37ec4e45fa66691a4bd3d30e7dfa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ddded2cc66a0c9bf124f556dc018794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef89c82ffd8715214f3121523bffc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aacffe0d6f80531d966f0747fe1da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea306ab772fa81268c6e7b7b833bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740ba0c1a8ae104119195cd76431bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0cb2dbecf64c418032e54268905b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66769bad38998532cb1f4b64859eaea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0c328699522e35ae5c6e22edbe997101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c89d2d271f7c74f4caa93c116f6d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a91304ef5dd398e5c66d51cd42059103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea455f947f5f4b3341b21a97526889104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9588ed4806b04673e1ca0fbd6806105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7853aa7803c14131bc0f532e5597970106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59167759e1223074f38b75dee5f37f70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9b70324a1c29f40f965deb35a3dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38944b0a70421c35fb50c771d2643d6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c3bc712e756f3233d5bc0779416ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d400baa1e619b858facd35f7a71eb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6c177871672a46add4410df1855d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddf39cf731c67c60959ecc3b7c6d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6790e12d5111435abd56b403e9e4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cde73f8b66205caa7116529e8cf12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167eec5215eeb7d4535ac21f58e351c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166df053c3c40537081a4cfe41472c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8574a30eb97d926cd4af80ee53c77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6841bd16e771da23c30e64ea847077119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef11dc84fcb903c9e936f880f026a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe8b7979275b5ba72e917d8a82dae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192efe99cfcd7ec325c44bfa8b2aaa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3d86cdf1ad6e32c7cabdcfa0fa5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf4439bd26b0381bad5493c7cbfc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c8f17f042f9417a68cf140a53027125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130489d412aa092b58e33b73f35d7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06353a8791939e1f71a023ef5b2ebf04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922b3c67a0b8fc9e8cc2bc7dda89b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0768ba1b6dca54cb1f0e00d44572129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd9a0d1dbd63c6fcc6a631e25b95f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70fa926b61b9ae4eed350d092fd8c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfa446063a669d320b1a2e4a0fe8b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bd5fa3d22adf7c45c5dd2c7564194133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838a6a5b1a7583722edddd9a2b25208134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43803e8feef04e75379c36948491b7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb222b7cc9d81bae7171c773125f60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afac403391e5001740d9e372909697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb586ac3eaeca5267977910656b93dd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f73aa1738f804db5d6ccd43216571139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ad3bd8476f60fa0bc65e6b862bec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e558f4bb94986a4df3f7d513cc52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452fd720190d5bfb596947cdbb258f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95e60a480fdf309f05cf1a57f214f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad9fc597f8d466f556196649dbe3d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490e2d46823deb7ba4b3f01f88a821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfff5bbb473fc5f43f1cd08424ef48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6b985eca0ffff2e07ea115e2b7cdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e721913b5977649a2a2ca4b7ae15f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d483ab56cb478ed211de34019b3087f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982442310bdbe25ea44e0d45caab112150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1851cc349187d31249cd6ebef8f54b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74f3b3239fb64e45f149c46c7f0dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a7aa40e4ec3c676b32089b908eee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a797e7b731522be1a563d2a0656753154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c5e14fd2ca59dd2c4d0d71df7c73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12a72858335a21ac5c553a73516877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492fb0e687b0789b412c59bd02087f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eca6bf7cebb590f5c21298f9e24f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365088f84942708208153decd5b2cc5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e243ad4432afeee47278dbe44787e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223688ea327c661e053b700aa37e79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbdde9b5e71cffe8d2c237b5769b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f569e4c652f61257c484568a0a26535163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd248bb5b1be0f2c30f081366d86cbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed558c9baf720e28edcf79b4b009fd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec1274a1dce474021d395fd2fc35d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be7889d24d272fc75a4228e7628fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38724c3fe14b800cc7bf46537fe6e3d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec73dc9d26ebd49d0d22677f80d3c09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1c9d8d81435eef762dbc7b5daaeff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b357515613d00a4db7b2f81209f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337585350a2012477f765af8943454b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f1d61443c46c06e4d63e5e6106730173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128862f6d6fb868c7ab5f0af7bc0b9de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d695fabbdbf076e07052ea8330ff7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06252ca7399c87f9d800a0fe39ab5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab941a1e4d3ac50a82fffcd921917eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f7aa977f22d9808bb16bac70f6a2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b840d47a818d009fc3c5e0500bd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143526eae40f8b786946c75b402267180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca8a379f91e6330dff64c62979eb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553daced67b69f579503da69ed6bec02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416401478919c3f8e3b57cfe5eea9913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345bb252d32b5f4e71746441a20b99d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3f0f12a5173593d750d17ce8310a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0c37f136e93e9d3685ce04630f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8405b52b4e6af67b8eb7247b3fa7697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0760eb72e83ea6295c8729521bd94f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514eaa9fccff03c2de656800f07f0519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed36c81e804fb1805f6b0efd8ffcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bede305746ed5da91f33f3da19951611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02308a27296539ec01fb427eea53248512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f992632a99754ef1e42515ea0f690e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63002e836334553f5632e8925ba403c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cda25711fdb3f57ebae2b9f79870815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d042802de100d2b08b5382f4dfe516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa15722e2d1a0206ba0df7d93ee7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d11f39f4439877c4d519bd5a62bc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb37ad96704da5fb6dce058e1e50d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d664e776da0cfdf380c23884ff313b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe626ed3b19d24a0f8c5d91ae964cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f594f15d49eb46b38c75d3dfaa404f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22068446e8fdeedbb00575933fdc536723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5acd9a48df88d7362639eedbaab7ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8074e9e175a76ae300020b5652367425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902fae77c5e1e3a964c38eec20f73e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4d7c83eaac00295883ce6411ad7cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60cd8528e0e33aa22c3a02653456128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6334a8ccf5c7acf1f17be95dd265d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c1a30a11d9fdf166cc9947031d16230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312c55f50f469f72d05f3416d8b33b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c52f32fdf880647748cca1ead64b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a238de5f8c61dd83b80b5f7c1403d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c29e617108a062d05525badb4e85bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783df26b0c27e1cee6416ae11826e32435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068ebe2b86164aefd6f153af9a3b3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59e8d846c33dce4c349f222ef518737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eab7d7147a33b4d662dc51f20e26a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a84ea06c24b80376c7bce9f1ca72f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f896107df53051ca25545396084ef440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d5ef65ac70cbbd0dff0fc7e0aa81b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35666bf418e2eaab3aa425b6d9eb815142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ca4e06d6889bc6b70e0d1b14b1ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0aabf7fe377c04a8f4c1832279fb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b700a2dac15e91699f5a4cca537f7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec63971d97453fc208dc6de99ee69346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b942cacb96e57f5dd598658319c5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa050ac4a64069a71736713b5a3d17548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f7c3b4c38325ec3148be0c51db8c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9152e344cea66583864fdada0d734250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81137eb272dafe69fc204c540fd448de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91799de2cb7dab055c01bdef19681552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb03678342d49ce4303f8d17874bb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a0fa766cbd25ec035497b7609313554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443dff92797b4bcedc37ab1b14969f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7ae68651d20420bdde876838fe7bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a956d7f8617d3039214b5fdc692e73157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40c63edee0baf20426dd21009e07258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f8c9381efe34d6691d9129e9c234359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c5c2b61e77845a34cc96b78521aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf767d02839c5d03af5efa8ef9cfce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df2bf02cf8cfd9f80c284ff021feb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dadb3e28b47e678fcdf5a3181627c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067424b55b14faa8cfea22d7ec386c5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9e8c755ecaa34442fcd19f8d5fe465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf34d828d402ab64dd287b2a3937fe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552a5e0606ebea625fe6da4379a54367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c3bab9b724f2c2bb68a56b1c232a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478951cabf0f4a80719737abbaf1e86769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c8b46d6b91441702cf58060d1bda270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6535f16d04a5ca54bd1e10aa67890671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841801df9e7b41f3fc9b9c9998b58f6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb4e1b9f2054c2e5cdacc9b93dec1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589ed34ccba6eaa86af51c0d98724674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc56bfc8f596e29c9170453e739a4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa201823d9ec81e093ffb630e4806bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc372eb7212ba10f761416cbf7efda777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47a0c80c1b61521d08c91e43c4e4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d9bf960ffb65547ad2d5a34dbae679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd3dfcc421dc42cc7728a5e21f4e2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9142a453a34beb829a0a09bc666be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a3cea50fce9713629b996d2fd01982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489ac6151028d4e49804cbe51619d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883379269dc7543dbfbf8a7af22e363784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b627fb406c9f45b913c6daf05fd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ebe031831783649e6a8e63b4a3c2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb93668bc12480b3cd5b162057da06187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb492ecaf7e08f527c380dfcf51b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f134bb8184ab81504da26c55a57d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0cdba204f9da53177531cdbb5ce3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd916d45459a8ba89a044ddea2889e8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab56afe78a5f2bf218e493517d71e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a87173e15a469eb1251f72c5363093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f3e56620c21ed41c0bee1e10cc2a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcd40c4ebc65cf72334f73cae2464795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664033e93e0302bcf9ab5323529469d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb8c463f5a63c3c113037a70ef8ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0377f515606e0d140ba98e5f8f4db998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879d06012a39c817b7141cc4d61c44799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0da6e42fcd1b4d877638dd822409100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573e2dd7df81a39128dc90f65c5b67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36f99ba3f45ec1ee3257905caf868102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc67345695bf3ad0db0444ed7428fb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac013f6b5bab5d2f7c0180eb2f619104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61008cd14770f9af4a7aa701c1850d71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb5bd606b0770b6bf4c3bd8c59421106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed88ce6788b36056ba09d6e26889261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba595da30a27e6609708e950ee3741108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533273ed3181a22820b73d66acc5fe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9510e5208e69929ab3b8de9bbb489c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888e7eb4c11847f2c2061e38e281fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb0263f2dc09f267769a9450c99123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7d3ce0ecafaf19ed55a9ac2b8beaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fccfeb943a9a447705f98964a46e9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667264c0e613dd4dc2a3f7f2362241115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c69c8d77b66b37254ebbb242a023d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122958ce291403dd5d6fe292d30081b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c6ed2c66219d9fd701e8e53f8081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f21750fb114f89a5ced5cf5bee44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035539d6057bfe0ff1a2f53fe646c65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b0d7f9e6df8f074d5eec28bb0727121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575617f2e6a5a75d4cfdd42ff81d7e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99495e8aaa0f33bf1e65663ed92f4c60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2a550eac04df8b13fb6d761e5a27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a02131cd67832570c2106b3706313b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487ebc513563e12f6f0ebc2ad84a679126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba4782317df3ec01041847780efc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4a8d006dd3a8c0cd24c725108824128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802bef836a9f30bb988510be062d016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e18f680726e45799ac27a7d64394f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7813b09eb135303e41fe6d52c561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6537fa987c04035e401a5c924360312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b737b407dafd8d19ee51777354f565133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806008734de50d18f0fc7740d4b7e365134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c45128a2b0c2f7cfd0d8ecb745a8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35b33fcd5468ce05ede219a0e891e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2572533f50ff86f44eeb20a0feafec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6adfde1d2b8e5df7148a9b9c6638ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f989d09787778fbd7a745efdb7cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5332f8394b291ba68afaa19cfef34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e596910ddcac9a957874c1e58657df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af58196ed67fc6563f18b6af6136402142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed71b9ef570efe3253fe469cab4110143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb1f3ea987c994aedbc6ec017bd7ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7dec8f56c20d0873eb13b6ce7b0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764995181b19a5d3f3babd32aaacb5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa45487c25edbbfbd3dbac4d5e7ca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d8c835f27af988873b9a8401b6bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeeaa02849911dc5d6979330d8b084149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131b7ca73551d7f6cde611d02625a53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20e6d56897d58b4f26870de9c86b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c01f50e7bb0dd9e4699dc265cb21b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0375a38e9f5578baa185fde696489153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8110b634f50874eae6aa938770a83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e79316757418fbcdd92f47c0f607d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662febec01e654115a29fba725ee2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dea351312e80054f532e27c605e91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79a855124e93bac40f93423e9ad4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c3a69991393716bf01be1f71bb86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e9cff5320bf9714ead6fe496c6f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb41dc662f0c036aaaac30ae792ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32bf909379d4fbf67cc64fb2e5af96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e013d496dd76d5e464871ab5aea685163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b14db9165e2e14bc696a111296ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ae95beec5baa45f6d6718b7eb7ea1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e9a2bde2614c100c4eb44507940d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc02d1cb792796e401bb67f9dd150167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9698fb7065272a7b43e61682892ea02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757873fa2151b7485f87eaea848cb2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c923dd8ae8e96b05f3cd8ed464ce20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e1a2beaf44e6115b2a9b45bc3e8e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d302cb7519b08fdce0037f607416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbb75c3bce8e89a798d8af0c13eb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab61d4125c9f1ccb7f2a2cac2542c51174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>