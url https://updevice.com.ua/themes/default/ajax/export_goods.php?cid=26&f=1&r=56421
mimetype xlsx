--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564f2ed26199dc46bdb63944f7d78c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dc6abe80a2a4c5eb6d528528722e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d02b5611195594dbbf4402237845dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2179983bf0e3e3a46565ec4c36f4c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae703e51cbce99064a348613bb476455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592fe7657c4a056859d6b143ccabc716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d58d032ec7aa0c738c10178baa69437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5444cdf1289ab132dab02882510c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b591e135b1ca1523e63b0c5c9c44ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571334ce7c6104a1ce3c2a5ee3f35f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c65408b56fb3463806471b8344bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a7ab91891d35bf3b4741ff6bc67c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b09c7ecdec90895502c70cfcd9b8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b21c2d7b29e76048446e09e1bcdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295456f6a45e63f0a4178c8f5b0f8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d08286c206061b10ce254b010e9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af84b746ff65da16238e92d390c5fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0052f6a5708430cbbf40413e1eac3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae355251067fd66304b8aa3ac7c9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127828aab0473522a09c174b58ef6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87120a48b5fd489469b7f77f26dcde621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e75f2617dfd1542c611493a6f38abc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46099bacf729812fb4b364d16573319323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75719a9bc61d663a4b0d09cf4bd6899924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902c781700b28d857ac93438ac4a1b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700deefb503fd7f06fe6cbe200ba7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75c4aef2606ad431eb83a0ad4a046927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a108ce78828ca60fbe7fb1019e6c3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77909ace5f20db529e80b1b7f51b7ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319362aa079b7a5876d6d84e487cee0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a395f55a3cae78c523d42e0ff5c2a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4af5ba9dc3c433c4b0aadb539f0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399bafefea11af10d2dafdfda946c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e556e0970d0c9957a5e13071ae303234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5b6531d05dd4dcb812892dd873a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae42bf26d4e9402b8f22140bed391436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a39c2c5ed75df27f8331315991342437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7709f24ddad85b139322b78e154b0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de79c6b517114d8b011a1082c6e9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3cd33bce1d5891959c3e6fc05db2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cdc4a467664575402ca80be3cc76541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6eb2de421c15148fd9f85f8d0b27f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb75435c30dae89a35f9060ec2a8e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02eab58fb10b1372f7785bdd461cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf2bf4f0521a561c87612b16bf38c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0523b1744762c47259645bfdf9431546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe115cfc9717754781b9d8aec128baab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff1a9615076c20503e2033e59a02848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c07f5c403fd6381cdddf9c5fad2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caeea34f8a5edc48f22de11bd8360d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77595500d028a45159f7f091408d3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876874a179f8ec6268438ff471da6ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f0876d67a457cb78fef540d8a2f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dae55d28bd340e8768e4cc08bbd1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8db447ab5e35fbffa5448b40ee5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cddf3f051e946d9a3d0f5976c335a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344e9624564581596818099e80a81257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee194dc1e6c891bdd73f439d690797758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e8da7419d863671d79cc5ac2e990659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6509e98ab4e7468bd3433b8de0de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b76cd65f452524e449b9a2702747bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c33badfe18323c2eb2d6761ae78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4665e3b3dda0a07de0808c984a18063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8909f46ccfbf297243ac2901cdbc4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7732606693356bfeff6155fc99ab8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58961aa5b4de3c05af3d6adc163af8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cbfb9aeb1dbf526827830d1fee4fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45c8f1dafbb89bdaa61ef9834397b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b039e1ec0dc96be48da80355a08869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769bb8f90efb4513cac81338fa564470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31db0fb805ffdd1f66841c6004bb18871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca07160b92519036b7e74d765fc2f4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49dac94ff41cfa56b9dbd67a4a8a5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d514c4d0f2ec11bd3d03ba8509173b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a68e3ee705588390e3985b817e6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e726b64cef906a46c0b18ed3070188776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a2ab2f6e2714c6331d795e98b585277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7edb6a1cc9b93a704fa93b8ac45f3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53fb99eda003d1f0a8c4175ba5997579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d996357a28a9faf8f4018f1a8cbf2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcef7d5ec8791f48e1e8ce4ed1f0e5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa296cf99e828eac6874305e5c40e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59049813d06b5b3a7e7042d8258ca72783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379bf181161277e448259faa18f81584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7039bae173c73370bb83f9beccbeaa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa48189b74b44c71b6f0e5b7014a90486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca6af2a207698349f6bf54981f741587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7807c12b305fde3aec115c2ba0047688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb436ad4679da9963935172e80d48f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3690b576be7855a937c3fdd4ec55f6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ad8b43eb9d5c9defcf5fb17fcd6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40bde12c840f4d6f2d484af094a83992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaabfdf878af3b6ef74ee53a65e01193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd18618f88dc601c42eff8d5289606a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd695230e6844ac25f7455c4784e18d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672da53bf0134bbfdb0904ad0e4b74896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4bbe527f2986bf925170fbc5017697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce0a2f4a04d0f7bbc84ea9288465598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2276397caa50271d2689217c15996a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df0bb41a8b58a305fb73285c77d21d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f8667096c2d6966582bc7e32538e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f3e857c71264cb8635e15865b5a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823bf6cf6237f6f42c8f296fa42dede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e96a27e3cd8ac89f88d1ca5d9202104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ea93314a0f9167f0cfa3b73c4ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4deebb9be86987ea5712a230cbbc1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff63a03729243d750582a30b0d05c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f7f7db7fec4ef4af3d4e3688d6c24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c2dcbeebbd4e487f507c968f1d308109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735055be4a0774f9126110794592297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7912c01a4c1684e0093716583ec0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5638f1b3cc18835735def9e62292b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d7d135c4f30922bc35e49a072c9ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b48b5211017d68bb2bb64d07f1205114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7beb35b6275cf339f5cefa5350e942115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1499363da477b068cb9474d12115116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757654affb535ae6aebf36c99c38367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67850ef8669067f287211225be1eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73778407d963ff2b7a57e1f33373f82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699345b89ecc4c03180291254e10ae0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc06cc83211f252f2240f9c8332da34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8d089a4b4e57c6ad089a33b9186e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed436236363c6b34f95d28969c536123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afda140e0e57111291a21cf91f96ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dacc4b1dc3ecd80a18cbe9dde1209125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66c4fa4854b43e4ea74978218204f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6bc59328223f87fb69acead894246127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a132236fea8c1c8e96fb2fb96ef2ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e5933d6cd9882aab924cfbd19207b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e6d3b1aecf4660c56f0ac1484ab7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbbd1c31e18d4110e55789807b086a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b99d9d9ec79b51a3e1a248be00976132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92960774a4ab4402932401954da6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf026a85bb6fac983566bfec669fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9811d7cc5711a0c10827b157ff0f3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd09f3ac0aa695d7ddb9be2561672b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ebea578965e3f3f65be534d7908a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7822300bf310f84ab8c0f72c27c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714437cfb4d6f3f617780f4e6f871e9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec2fb936105cd8a9ccf970aff77ba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122b71b4e83814212f8e228e6a27daf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf024bf2342aa84aa2b89f48010424142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4127283043d32f43a7152c24e99d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687420c6f9bdb4771b01771eb8490af3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601e8263a6bdfa9697b637f6185053d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778137780932fb11be90aac0226323f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76be2fcef7b5e157a2676bfb6ce487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71691ce5d5f59de4bfc93f84781d0fa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c6421a3d45d49f32f0f1651f8903149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e194841d6aa41009e8452a74aab2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c1685c2ac4527fb0baabcc9f7fd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a32a362274ed46f003f2de7d0bb0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe8298070a1d07dc49550d7a179645153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59700869ac9f23f72fae418ee8d24ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f0d3b26f1f11c8a8bb6d400ae9de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e3ba09c70b9c3b926387066505001156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceffe805591aacd38931cd357d8d1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23031fb8afb0d0cd1747f1e63df666b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bbd2840d221295b621af4429eb8fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd787ad96e322b17a3a7059325ea317f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9f48b6617fdb683084e5dad38738161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae804f8fbcc6885cfc3bb186fcca0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1320012ca031b9420de362aebf1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747acff5d81adb52de28d05f6c032983164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a9c85f503f0250da9b68519b9e71b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1647589a8fbd6a55387bbd6df0600aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902321f14688844828acd711b43bea08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c84d564a485ffcc1ed4adceb890fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a939b66b4c19027998d824c5dbbb21a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b47e239cc00cbc338421f70c766356170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f121aeac8c13469597124255ea6dae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792e3fd69242d5cf9430f7bc899745172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dd37cf4573ed66cfdc421f7e57cd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f03196b3e250f8e5463a7a36776976174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d107d12b76f5cae4b0522907f24cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecf8152043665ff30c924a08900480176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9a30b1a4df314aa0a9181f5bec55c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d5d24ac00092529b5e52648f7827f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75d2d978441f8ffbd99204bc836e2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062dc44fc7034b36d0c863cefa3e5c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3a7eca24ea44bcb1d7f97a22afc6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e148891bb1cb37af97406c77ed6f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80eeb0d5a986523e594a942707d3703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ff6dc131d35906d65a2d3cdd97124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae59f7c00458506d3f71fe65ae837375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d7198662502c8321ffc74346f59da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a608bea5dbba04cfa81574507bb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8497e693dbe585a13867fdb15fab88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb0e859e2fb8882a35ce0fd9881819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cefa8dd30e65b348fdfc1ec7c0ea4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dccddd51be361f5f97d9c61e4966511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e62f85f58fbaec816d54f9a5815de412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027359579cac5b7caf1022131fca61113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94960c66a2190bbf263eb738ef6fee0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24321a792c05a0ec413ee84a235ea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc0db573604123c845e80ebd6c13b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc0c14a25ec816529ab9ea82287c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac6ce261543024b1f95f942f67a5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d48940ba25393d677124850c018c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b4a1db8394e92bff3734f09df9a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5742eb4962ea3b48e2e7f374c9c5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953c837ab57603a7d3f3a78ef987fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263a30b100e09773969cff8a52102c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f78916abf0b05b588231e95607416d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ef7d1786ce9f3aef4ccde175afed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c2d3c90b31dd25b8bc530f51815826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e829bfc3c8dc810cbbb16ae4b30127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada006e74577316792c75d20d06aafe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf1e7e858da1dbe4b4b590908b5b3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0b7a8f0f453c750c4f66db3e05cad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba09aef73907324c002872f9e5f18131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d5e9ab628a76c8ef3a1d2393639732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd808863b2a1feaa94932b0decc08b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947fbb2e50540abcff0df40a51f76b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47610d00be3a67a8cd1debd8603320e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd29b46c23e3fa247157844c08795d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd52011addf4fe60aa9fba30ef26837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229429729ce7f8d7f068cbeb68d2774e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36ba3d071c040b24599ec3e927f7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257eed821d6c658ad08e8c08119400f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30f27628753601be191679efa176d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd6374e4bd5f281cc86d512b3a8edb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de984cf7f7b4dc7762be8bb8e8cbcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec62805a73d52e382fa6ee892772744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c92eb9a7a3645bbe69c2adbe1daf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cccf4d0c86384b860254765511a59846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa039459f487e78932531ac632c79147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f8755e6aea7a6abd2c3f74af095648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f54d009e2a923c5e54488e30f0a5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb67070292fe8fa63e11aa6a6b3c05d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe50501b153ba6bb7a6eb6570cc33451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ce17a8d509642c9340dc39aa56fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a1f87a41c9e60c1ca3f6610f1b3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd27c03aed466eea2bd774b0db3308654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17f14fd2565f734dec1e9b2ba14e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779e9e8339df6f241ace6e955286ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042351d26fe992d8304f36deda25c8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6993ef3adf31395331dd8aa83cd686658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaacd9009e506d681d2297fc2306b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4184a8eaeb711d37f711e3ef90a02a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3b3ba0605e1d276585190622bce8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de06aef2001bb7ba1e30d025b8b55f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f59ce99f1b4366723082a16c7785d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07475d4d07483d068f02c413fe2cc24264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd33ede9ae006694c254188c181e0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0cf95c784c0c4cd42d4897c2e1d5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea49f38b277478e2a0e419a0a8a6f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d57835805f1db3cf26aa084d7b34268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd72aac43925d606413100955101869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdbc675b2918801c357f0144bc59d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe240ba3f45208c4254860248dcef671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbbdbfd5f46bfa45961f6215bd39c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c320e2e0b32560204bd15b07b167473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f052702c3fea768ff98c1a38d142b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5412c18cb0d4fd0f8e6644ccc087e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be43634014db32860962665758a8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b55cc563db9193a3a5aea71b08b5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02a35c192ed7f8205cba6ffc3799a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cbba91ca0f5a76fdb5e51742b90ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c17ba06a00b7d787f788615d07dbbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1376a76cef03250dd041761086e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500fdcecc5bbff1f679c4ff1473df082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e81894af5a59fe6d1b85962aa7f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4ab61233b7fcfac80a908d43370a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08212eaaead666d2b317a79d764a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2cfc8e01d1079e0e121bf12bd85586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f3568cfbb029af2fff0c45225cd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297d05afe829ba9d63e7103fadea7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc778e72131415e7aaf4ad70db19ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97478ea018aeaf6ce851c4e72843c95090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39446652ebc207a3a1159814a109c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bdfab88ce9bf01a98746abbed746692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8ed5556062a6f8e7c94dede2bff1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303971a055549bab2b55feabc5df04594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d9818bb4a50bfad215b9d1a20f0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d9a6cd2a52d045df096e4bc9d972c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b31dfbc39102d311a209a2b334f4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992dace57c1a924835f87ad04bc53b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3d04141bd17f194383aca7f6ecaad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a4ffcff9708611dd70d89e98403d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535803b0917413d5e7b524c3ee00a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a7f16f1bd367c960d9e2dd88dd88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7481f3397ecb656cec4945f6c4de5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad505079c1c29724b637fed46a9d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fad15c449cd267c05a71dcb8c7e9a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892f1365bbf967a02a1ccd77ec71d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4e5536a428e32d543fcf5ecf58cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894cf674d307b7dbc593f1cb48f5697108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdbb3b9c86bb2c96080a693e6b8853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44151911c65740585cb23a48540048110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36918e3277917535de89ce1f836056111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c9ac5885d2a6161e0561dbd2e244112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2c258147d684a4f48fb1200ba214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e21f16fa9ade632f637f70d6fe78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbbf4c50fd12e3d0f69455be243765115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc69b19d46db4df9d16086e2adaaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f867a9d0b0a05e6bfa025db2e56c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba6c1b24fb8778982fd349f9f17a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f698ade8ec746b7e2c8fbe1c2d50204119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c889af21b5f466643af42cfea57d6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b6c1b16105640d8f7447f4397b41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5f7a745b4ed932c60c49ba5511e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc7e699cce45ec8b0ea3bdfa5774b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9ef9ebda4e9853652d0f9d7daba70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048fa31f0bf45ad77a2a35a91e75e25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536dbc936e790a257571b94f98483e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544733280dd4f3eccc77de905dea7e82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928d684cb0bff10ab8ca8cf0198fb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61f34a474d0674056ed14bc9fdb149129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2d50215f0c2d263240578d2b0217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c18fe07d9bcaa1e441dddd65eb224b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c2b35ae33ab1405970728c4da2a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb174e40a3c9506120b17a9e5a71db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9023b8ff36db0d3b753e80560f28a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdcbac674ec0e654b40f1a88f9776135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce0c205855a50d5ea81d9bdc9e9f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa675b3d7fe1d102af03aff52f1a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2696d2d4f7d3641818cd75e83b95a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd476a6e39662ad33652a39e8c3dc54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e537c39d53743705f1c31d7141b04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0688c47e3f079465314b336cc4029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6cc67106c661bb913a2f821f4e31f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ef0b88bbcb27caef7558441ee656143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb09267b48b0c02d644e16ab30e42f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4462a0e15aadd94738a5db3f134315145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68259a55d7636c28ea871889a0a4a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd67a5909702d8b691e14b69db2bb1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3dea64d9f6dbe5d5a3ca311455ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06984ba5d35cbc8522bb5a0a2564af1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45ac5434c5dae3d80910c211e527e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa99d04fc0080ef7d418259b99d3b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4723a7290cb2e726d468cb3b478575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f74bbb1bd38b7b5216bd0f18815f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb72c8e33d706902fe9de8bc9994dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075c22cde107261d262c7b7f7ea43d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678b132f23f65a6bcddd77fd7523756156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aa63dd4c433e392314478233e29d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d13e3a8c3597805ae064477deb94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29742b7f2a2f058de0e35abb04b9ae28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b8bac199c15999935b8fae8f3cd28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119c011dadcc81c7a023338081a074161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d9acf2d6e477de8f8fc7caf66ad05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e80ede4c01522e545387c5870bf5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63360341028b3951d42482a53d6f5c96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e444021118b3f0db01e64d5411e549165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e988f15f6930968024265c110f411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690863b92b16ce32a3eaa1cef3bc21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79004cca276eec5ecba38db85f6867a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1268dfa2d82e11e3375ebb4afba96f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e8e75997936c2cfa36c75ef127c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3244884155c48df9342b6aea67889171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd67e3a16d84df46be024275f4043d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a6642e8e28af80ccfd7eaf17351a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee507091dcb3d6eba234be2136e91518174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>