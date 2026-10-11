--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d696db2a2b743664979156b4964b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0815379d1e90b40e33b34ab108bfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c738d7f5b780ca263365134faa56a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92775f21146e38bdad0167d97e5d3db14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4baa7575b5613056626df24e82c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf051de2e80cf60ec6c9e51c5c0896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d3b072d15e581710d70783de934ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a5afb20cdb2e95e3bf9436f2831c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde068d41aa8e9038ce5ea035589f8e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d2731d03cb7aed5611447ffa728c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8d2dc7a07e53e33baf284b78ddfbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d714d83df532e70bf4f78b773a8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a70c0b2d841f7da913a4ee80fd36813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756286a5ebb74b6a33a9f37f4888038f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b831e60412eb1a4c5b567301a5986b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdf00e4060dfcabc134a86204c6f4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa910bae1e8f67ee45198b5dba1db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d0039a58f7e462c5ad868233983618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d757373049d0a1c198d62371af0e1ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ac85aa4ad9d3af945aff1e66ca08120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6cd04aaeb69b379886744564538521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173711b3a306465ea9764420f48b219a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcea98133d2d287714502ae3f0f41023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e850ec88f203d1c452f648d85d2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b9001e86d9d5f7cb30f8be870d35b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b55b8dec3c0c37c2e445099058e2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708cf0d631fbc77daebda9e1a1a140527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443ffb795528154f5e077eedb28c87c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859a11d7a7ebc6d7076306502b448929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c781d30fc12a347664c256445cf83f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a79212d688e8df9b58969b8cf9c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d04c9438021d1f7352f18900f63b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c9f364562f90b142b368389544e3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549245680b2bb81b5307909851e2635434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b913a27fb6be09041039a36db27aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496bdb8552c044f917dc87506407bf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b3cda9b54227fa4230e061bf298837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28455b63f041a88184c13d1189135a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bd5b8eab68f40e8f748e9fb3bd6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0181257a76f27d7298b84b13de12f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28bf230cb41deb3dd51ee2225cf75941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50644a65faf5678d6df4db1d6fbc3d7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f1be05226906103ba18a65a46cbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24764e9ebc7867d0a39e2a1faf135244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00fc6a2ef82645757c9990a399c4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c42a7802aa76b2d25d265b343c7b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693316eae6ecceb56a632c953eb70ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83be4761141a2b1ec28c47bc2a6fca348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275de695dff8e21bc301aa9cc0309a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6676c8ef4c23f6cb01e9412377c154150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45955a47a714f8cefd2607cab182ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac9c15c551652fd7dfdef0f8c579c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532402262068726145494be050427a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcc2958f0e91f2077469a013f556fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448301f7d5416494a4153e8f6ee68855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca28b0b4dbfc9961aa9a44f04ff0fed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a493aa9b2ce06f51525fc0389694f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94dcc531d2ebc1a3b84fcea4a7e5e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52bff5296f850537fe972608fd86559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c119548feaf4f4d9a588ceb72ca33260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388db6ac3b20b018e0cba21069a1969261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfd4f4c418f35abf797cd9bff0538c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e130e72bd0fad8aec7ac800078359e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4714d5e3ad6ced904a489a1a7a826f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c28ec23659cdc2da07db646a3895065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5575c608ce5aa86423e84fb83922c5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4429f0ec407356e740a838c1efa0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb801e1733410e224c8d79365c6fadd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc794f586bcabec2856e7beb8198c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c8b98f9edcbbdf0a524083a9c0b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b701b3e59881718aa632a7ecc93cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e49be5d5620bdaeae6db746c7bfba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ef5cbb833864c3aadf1c2ebf950073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316964c080f61e7146b48228d5899f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5db4bd8747e7857b2e665fee142e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eed840b35d97c83e3691d629afcd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46238d4f867de618a3df075d881bc2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3dfac772478afe9ea31c4b2f1601178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905ccb6f7a6f228480b787071ecfeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc3706892cdb0cc50c797aba1ae53880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43556405ebade8ba9ddd40989af0c44881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8213fe69c056a9b224d7fec959d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeec4c3e2acfbdf48926126a9bc340b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a340ae74221ab222bd0a5f2c64ff9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0c3617e297f4832c259d0c67c50485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad552d0287d8653f94ef214860d20686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e035f79c25ee3f664de316912a8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba457d72cf3599ee399ed5639bd6dd0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f9317badcfdfb6057c42a516fa5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09834fe1040886842298580f0b35039490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61234824e06aa79435559a26ff4f7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c148733ca446ba651ebac5615ece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a1f004ccfdd7d92c411062f17d0ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8407fbab2cfc1c2845a7521c020e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937417ecfb6f50c5f802f9227e5641495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fad61bb7d5ac0a488843fbabfebd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec821b557808a6b406b60d9e6a80acde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a7289cfd85fab76812184eddaa1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13755c65366e3803694f1f9bd0f7d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c934b60d41afb7c84990058134ab6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932bbb4708d90c59034e0141d754d0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b26f9e77ff873cec71caa087eda28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22773e986204a2c6b580a9639016fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eebf8e5882a84716a38737dfb3c0e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273de2e3831c91bbf256307b4f6ae05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d905d58e08e88eb4b6496a6899a6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044586968891e644472a319e5748026107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c54bf7a0abfff22ced38c4fb7e5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3484ce489e1cef5900db2c88de1af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692f5929a97d7cde9111db2bf860906110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584df7440c43cda9c141a4db3e29474111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e3c742ea3d9cd7d6cd80ab3e4ab55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525773e0d14d67f4a6020486e64380c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357a5610d3f09597c584f09c95f0399114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5b66bf981b843d0d0cc347310f8c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19332290bd6b3abd147c2bacb1fa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bad21842f3243dd6224f2f91d9b916117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c54d9c63ef7a915699cb9c5c9d104118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f249d4b1bcc21fc265c912af6754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df0633b9812c695f7f33572bc00d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4595d9087a1c4bc322449450180a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f51225d3f8f545b804ebc10f73928122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014053bfdefdaad8031940ee2a3ba77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8833d068ed8b2680214f74c2f499124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3739d5df51c70322ce0a19dbb2fce8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577d096a0b3275c0776dfa224592ed5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299cbf4576adf5eb67b8d842de845c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49871bf26acdbc6b0d993d0599ab8d55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221df7ece8bc06b8e5a4c76b3fe3594129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a5fa2f2d802da3d52021a6963b76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef57e835345c1ce7a45b36c2b46060131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76857d9c5fa83c4a546b5d2350c7da2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d67dc992e278872abe1d2c2493b4d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a658684e73abbfe82570cba0ea34f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c5d778d8a37dbedf578f9c87499f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0f085a54bbd6f169e1229f829dad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024449019ab76cda4732c0da2d26b70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cbbecd913247f9fd5ba8431bf3eed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad265bf972229f5fee0811ecf525b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a36426e8bd373a01322f096602a57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e438a5830c0af5a38cf747b1c02071141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47d28b42167c74dc7d96639402526142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fbab9c2aca0cddffc69c84fca2dba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e107003c927bd366677995bcbf6a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c8c0d9ab498a4d8fe45a42759586145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f62baeca166a9cf0bece7f0860a14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef7562df3dd944f4c55105a11e71d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a14b5306ca06f2ccf99b1ff9a261148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa2781d90cbf3550189657f0a53ffb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1e7162b78388300b8ff927d0453e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b42e6f65c0ca42cd69d3bfe877df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7f538ba3fd4d1d5d680cc7d0ba54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc6e4446e66dc0608a25b86a130e3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7193f6864d323fcaf286704e93561c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddb8f78057970ee3d1c055572b133a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a46e1ec28ecc2d98cf81f6ef80514156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f702de728cde24a31d1d9915af73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1151d9d821051c816a7a8ea25126ee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204e586805bc2704450459af45c8ebd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c73d804fa990cac6a76e442d02f55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d19cd5144a98d3379fd9ff1c2fc97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638abd53911101de0861209eae3e01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792864e6ba6e225a2474bfd48129ecbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce68f4a2811e195b5bd26482c9144ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c277e30ee5a3112e66f61298789be8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f15366208d8c1d988950c462de5b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48fdf092081808e30f75f4486f6d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470232b998bd762ff17df68490f0525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb414c5ac1b604977c286d89c1178e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710c505a3b456c49f7cba01760d3ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d85822e781934a8ce1f94285e8d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04164c201c5ee6cbfa6a87a2cc6d6450172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dc6daa970bdd95eff7732aab94830173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b8a7995d031de684673484bb74a1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e9ad7e86c12200cf5bc2df0b3558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594516ee2e2f139c002ee0f2700dffd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54d0f50d2cdc9984d5e2708df15410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b301fd63d19262f5bc4cb39a6c1257178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351814f29dfa2bc3468190ba1b73bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6cf38a20f3b5f2a4dd01569b11d1f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6dbc7c5860d7f5e3532ad676b1d011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be488f621ea01c5db042ebe842e652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057adb17437d570796e50bd9026ec24c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d933a394b50b54d2f5369f236dfd554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d48add2b12131c60ae4dceee965b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94903249d105da26fa84d1742668c8376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602aa7beeeacbba691845d56ace90787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537bcb669bcb9770fc3de6dd8b0163c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a542d9be32c130f5b7d46c6f7ec009c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426002a28bc337c000e4ff607adf72a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b373cfd088e7d73801a39672ac9b5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b810c3e0eb1bce47941fe26777c3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62a9a947c1fafdbc10df0507e10fc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd26084d0dcebce7d1dffe2c53847e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36853fa88698a943b99fb241a973be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8da46368036b0019e014ddc9a811b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441961a409cef8876bfdce343c092c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411e766d0bebf32d534896546de64718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49083c607a651664e08e5d2b33f8341019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6fb68d83356530126e23bf702b40d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e15eb44a1a58b570fb3c138b9782821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b9e024bd228df1240ad2df95c755922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ea46f5167a036719690d4fe6d49ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b705cae27a15f60978bdcc96ad3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52da21768b6b4d9b7795040d59b8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9b0c7677848eab40b67b358268bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c283a32c5b15bb2e7a00aa7eb8f7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1ca9b65a54d6f7281097b7c2ff1b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880d58783dad450e5ce5a21cbc227b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944341e36ec79930ed8520ababf085430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7c4a93d5b9c66cb2003e0d66d6e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69121892183987e5443c9020f802968b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52e728582725741e1b01b59fa8bb5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397b6b395bcf3f8dc8c0267c6ea36f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bb124beb9a60c7542d848627ad42635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27f37258b63119c738550a5c38ca736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b72706fe49fe69eec53496656a2dc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356286b58e1e9212b08a5ce2d27f7dd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7abf201b0d4c24a82bc2784e7aa4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b94844df72ccfcf3108785efce6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6eb75468ea184e219851b4493a6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2f1c8f8b5bb7195677d374f9655742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc7677d5ec4b5bed5072253388a2fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309807e0421974b8732f4a61f0e5bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e0ef593d1a1bdee4fb6a654f0a7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228c502cd8699e9f4e79b48c6333ecc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231b82d9764f3029a0ebe9c1198f1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ebdb472ca5e34d3acf304e9dcf7f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb3c73a3bf9a72497d1818c3ecac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327f7f2e92372ac9ca5b8f1af6608b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc3822c2946b8f89f9412bbe15bad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e340670a0d4ad23d60a8c1ede65c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a21731ad7b76ea3fbe63fb00462853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee2791c4a7a17640e1fc205a161b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b4249854d14485b7a92cb99078a1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad88ca491117014100f188345993956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ae480f064d56a041a00ea4f69eee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185825a999a0e528a4ff3eb90c25c5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429277ad8926024108e8d065f2a24f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164501cd8315a8b9eb23381c6d23f2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c6875644563e76d66627652604e6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22148b8e6a523b0039096deef6390162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79063e120eded513a508ec1ad7febf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d689ff51e381b7fda63bcdc9ee5e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff5dfa30be531595ffd56106c5e61165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6517b9424c5b9b67d8173e556623966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f05575fbab561bb23b42c2714ab467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458e1a8862e3ba9c4f9b0d014de58168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327bf70ee31fb72376c03007b12028e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ba93b5c6b638cdc4e463555b41f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ccf730fac2d62e93e8a3f94f3ed4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebad0ba4536a402696359dc839700372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d63d219d5763c1c2ff41cc96c60673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9debc2619e2fa4b287316b4ea3b80f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911803b43ac0d416e554acfc4047d5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28ff6ae053ff8e9b833590cb5147476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f7515f0967beb4e46caa389cc8ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99095437f1130934bbd7ca396626d66878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d1159d578e70f154b3c95e603df779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac801d47185a0612f25c94dac04b40580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46862e8a3a1e7a88e74c3b41eb2a7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f804e2b8073f39679c7d93a48fb49682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d4b0c02422b7e4ae771a9a70bfd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b0ece47599f98eb9dae63fe2b86e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aca15f3f6392b9a03bcb3b0e41222885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab16c1c42ff3b8e7bd54eb4e36afb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059751537b965ecf86ede3b3dfec74187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96eca72fc4351b8beb15a6aea3b0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cac2745dd8688ca0951b2f6c14dc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181ffc8384676764eb62eebe7bc78690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792e41ea238a59c9f5793a8effcb8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ec888042dfad80f3bae837105d0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8769ea6b4e5bbd9d86fd5306594245193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdb7697e22b8b850f14e9a950102ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec55dfddf2864c001e1b79645447cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554931663c35956594bbc580164a969696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6affc94e3853c97ad926562eee2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087a8a261669b8479c000fc234b1e7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ab30f886ca42772d4045fc40924b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6875fa5cfb0030acac3f64bdc9e5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb0f2bcb9855593856c41bcda7b70a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf17bda14bbea0443df6bcfac00512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb76fce856a185de34523a8d3ab82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df991652eefbdaac2af07c408972d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de483a9f61a84060873a3dd29e2268f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db098b76e8491b2fba5a2c336bcd06e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5649a5d69c01eee3f7622e72ea33c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce7b8047e0a0fd2f13c6f039066946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7466078238fdd952651ec965c33cd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205497e5aeb61fd0e47d65dbb30a29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5a2b0631117c800a16eab1207e351111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e285e9869ff400731656c62e20f70f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a026d5277fbe45a167ba2a6fece5718113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d80445024227133fc027b8926ee78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a837f48bd7fbb71e67eef1211392db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8db3afc53229c712812c2ea39f1f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a3a15c93c42d4801a4a63d9c129f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41108b91621a2c3e148f6f765c7559bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9db450fcae50cf5c080acc3203bc03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712f13bf93b5f71a3608711ca1fab84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38325e998b6fd59258b9ef916ba26b6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02929bdb8ea42a25818b7703e42fc0ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2932f18b66c46362137560a35f5ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee19b025982a9277a327fa313a11bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be66e906d0b955ca9f14176dee60979125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a654b58a8989cd4df96ad71045682fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4ab53bd68fcedd4007c6df9fdf57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979ec4f951e18ee500a48a56ca9d33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465831a0ff47527e5dac3dc29b82dea0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbfa02950adc865e3e19b2261039fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb69ae52f2fc939029bd8290facf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6857a22a44af441b8a5160b0257d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86694764cf51dbf3e18e62cfadf967133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2da8db5c3689f92ac50210101756134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce046c1ec05f1963187935879305c89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca349e138c59d347da2e6a8bb94dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb3f424f7fdf4bfe7b91dd10e1e94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e215d3a5f428a22ec5f32ed981a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c1e8eb4939c2acef1badf517acb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3fc4ab7060a091b7bea0d188cea01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c744c4a7598cc1ff5cc248c0363f74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ce845511990317eaf1e0a36609a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904142c2217683f410cfafa4cb06223143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0e39c82ff96d10bcbd02b683cf2fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e40efdb20289cc63d19f769813c8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032febc3326551653c1190e69ad989c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a9ff7f4e239c399837ba3b07e1145147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec79f8242c60fbb72b0241d490292148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eb0c3de78a7072704e4044e7bdf50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7ae9a61106356ca7a02acc6bc63e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f7152eca313d2486eab470cf0b82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a533fd9a46d0cccde4e627f22139d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750f7856a2597fe6d41ca50c8321c29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac64996d910816824d7d5ca66a8e01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73946183b3f25b7f7ece3cdaef323155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e230856f901ae86d0dff8923a6f9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5d18f2198e074bedbcf15576a7a55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7b06b9f5f38f3c324fb00436e3cb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda2b462bf7006fd44ee7f405b1349159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638d4639382646f743beaf5919d9ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be8025c5d6d53b480447945d137f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fb14f5e5976b3462e42dd7e9185a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99995c8a94a08acf7c3eca7015dd515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689e95b0160261e05843ce01346e2e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e7b0f9554f98c425235ffdb40d83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956105fac3c86807f6c0d5f158dc7a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8cc4d4b347a7542347528214704b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d72f7e798f285bc8cd8d363343531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513484ea895d099d4cc3d67fc874617169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f302cdb830c34a5ea68b3ad31c6766170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b44a127c773fb99000051254691b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cd91063aefaa192904fd452a3e3e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d176d332dcbf501b1190f25b90e28a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf1e90b3011b38468b6e045b93697c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>