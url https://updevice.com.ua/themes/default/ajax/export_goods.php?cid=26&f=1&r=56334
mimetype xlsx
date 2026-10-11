--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c7fb7b215ac622998173e2f9aba901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53f16e430f049453cd72fc3113a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f052ed3c833aaf7134ef991e7af303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdf8b36a02b9bbfeecc4e22083c9104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ffea807550ec6ff891bdcca449ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c843ec8311d617d9b293c6bd76ed06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1a2c694447518452c7cd7af4160307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d064c03179ef9992329d7c64ad6e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4576d2d3b63bdd70d4cfa7ac33280859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8530244d45a911acc413f0dae999b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2817c8ad2ebdb4babc17bf3659fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4850266d36f5dd06695f75069b9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea25daf2bd8de8a8c9df906fcdb0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b9985d01a29650fe2d035b7ff296e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd403df05b21a7be355ea06e64a700e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93da41b388442e4e626a9f5cdacfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49ed7ed23c185eab55cf2604c26ce017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b887fd4248dcd9c0be636a643dbe43d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e872d5acdef6e0e7106b3cc90379a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5194e163e05c51660519dad1a848dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f2cfbda87883bcac55956edc72eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ea37f0da831eb343878857aa070c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e999e75c47e48894b688181f2e95f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0a588b3897dd5823b1d37069648224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1e46d35d27a3008c435fa6c6ebe2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe8dfd5e15d8403d1325ff0c4281bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb14eaf1b7aa8030bda0cca0980ea1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ba9ff155ac258f11a917759d295cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e3cd89b008fb0456a74692687d8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ab61804a8cff18757ceba9ef324430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e832227d7b93bc01ad2ba0e67407cbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c18ceb46754da5e2c584e499f20a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f246cd932a69c61d70176dbc68276b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de2784352514903194d58b1b3cd2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5de1db5fa08b51d84289439adbeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb165f14eaa40082b8e6116ea657836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e6db2ea1d839b7ae00f01c26d0ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df7fcea37e37a28b1426c4a5b9c8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358728166a3f6931512ce1f7896c851139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814275e4d59c9a16a2bf8ea3a153316540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69d8b617e61f0fce3064c31b1433b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ec560a5901bec37cc2fae77d88a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9751f39aa94202cceca7dec2296e9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbfc488af928661ee6eb7739cba14e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d8edb18c8e7a0d5e25aa86c82e87c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6bb569204ab258129ab297a7584ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db8982731619d1c565af0917b5604647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8e3099b3b2ce2a43f8975310b490a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6bca9de527af50dbd7342d210ad2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df2d4ca761ea45bef99f6c2ee666b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae489f242d5fa71f92d0fb74aca3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa7503395d265719a30db20545b30d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f7e86d4a149b45491979b70f36ee653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187309f0464b41ef1c55a62bd59c6ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cb190e4260e5bc4c34be922aeb4d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5ad513a7fa5b0bf86b16ce39bb3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bebfe1e4926a8252be4ffd2b8091057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044999d13ca1237a59bcdecc55a95e0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999641b1b5c876db38b0ff24ec9f2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e39c588f6ec35d6efde918546c16660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499f13972f4d5650c920d3f3ba704c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37165ba074ebec2a3577817e4d4693d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6462577668d6e902ecf72cf544c8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244bb0b6c14b69477a8ed8b758157b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db4c8f7ee9de0e3c4812ef6803aa4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845653de32ea2a1b717a2a1d60291f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df07412fc971f65076f95168f7499d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024341265f65891210198cba345459168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76dfd1a70bb7ae1f2cfdc512f236d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a4d29a0319bedbc48fbf6362e90ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e49957bbb09ef510e5334a1b1327971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09cff23eeeff9f46fb152b974f0e8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db793020a5c21b395205317b0a83373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ebb7a70b443547e7bf84b86b29e2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01172d8fde58f45dff9e58ccfa7f166c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c78027ce98326228097f55609e8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598f2a2f860a0cb8e63122ba1aea1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e765a77f8bfa483e884cd8f83b853b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25f89272d957bc3b1b9b110be15d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960df1c29e8581f323224f160039d4eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357636e01f694dded003e405a0915a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b52159ba6a99a0b7d97013e4e947282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4c0b723db9ad184724208567d8d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff6ac87a4a07c54599961f1295e6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec212e2835e39299891b34500675d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d142131aaf749d62781fb341c790686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9230e38ed0889466f0a80589eeac787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d8b634b994a7dd3ead4a16a51980188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a81ff93b4e166d3baeef857189f9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a94242e41d0eb5fa892b8149318490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c728f0eed7262a0bef69886560ff1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba5e6b92369f3c0ede5059fbb77b3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a295e0fc0b33dc77f63e1ad7388e5c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e604739a2570789c3ccfcf11ef76e4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0c529f47259e46253cc75ed2a75995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d488ebfce4bcec2f53b5ee11210096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976efc509021074d71ab7fa15f3ac497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e297adc8ab7db2fbb5f51053a22898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd124c53d9991e55f305dfa269a85c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12e1113734f87779f024058c45bdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352901793f6f5f3f35f58b2d58b9090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746f6af200904922fb818dc4415103102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d34c23ede35004f2fc591fce2c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499cd2e1d09d9b3ea02136fbaf7939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644019fc805a140941e2b6a79fda4451105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce238405fc344877865fe0beb654e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1240261e994649d7e8ffc1c6b0248b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62920af45321f121ffe78166362559108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81bb137b910e2f56c91eb85d5a9acc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924c690919c359b9893e1a73c250e1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb7715df02d237c13a0a6c0bb8481a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f6ebda63916d994af1a69481e7f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942e10ae87943e2d1fc7ba567f4fe9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f53297af698ab2280fa7de4b9471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d201d74a2667b1ca57286bf336ed1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98109538f6b00428589bfdd71579999b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d22d2bbed9792b26def4bbee752a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4ceab20361cb31d9307dd3dfaaf56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a1ce45fcc15f83f4233b62392e64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5909ec4a5d7efcc34caa2dd624e6c1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7a44f58f17d78f9735ec75bfec50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ea55998252bcb84594fe3cdda7a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5ad7a3671daad4a67d717da2976f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ffa38d459dcbfa1c4046f2db96fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1596761b71ee06dda44e157070d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e38653fba4aab90b94a21fc82f2681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e088fa464121b85183bc4e7cb426127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c16f42bbc55a042d33db4fd41eb2b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74878f5d50d1eb2ffa6f0cf793d536129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce5762a6d2cda45e7efcfffb21e6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e197495ad088a211947d225fb0119c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680890de18b2f534a5b2f4ec6a9b70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf57e2732964fc61eda5ecbd838a62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a2d303721d03b3784da4d9209cd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb552d31d2b33327f03e88f2fbd28a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87bc7b724a5758856e081fed657a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469061fd6928a5dc3a4d57fbd7cf132137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ba0a4a5ad3e8b78b882b69d5e6bc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fae323920527c1fd8644be8191849139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e75253c1a8812d2093bc5c3777f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1883eecbf4f1450670479046fa458141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397d6e0a9862260e08d3fcd9fb631a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c756da4f3c238a2b4e42f51c800c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5fa4281fbfa6713be0e5b42a6824144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e145357f31fb97ea4ebd9448d27a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121ef4daf7737e777e084650decaa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8721a1cbd576119ef8716625f2a02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df83132361a3ffa547df76d91f13fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed04be33e3a4bca7637bc188eb8f70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c16430d217bc9dfed254b784975832150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ccb86c97c1c55c3193ada85dee27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f10273c04e9e8a56e5051cda77d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6bdaa8fe2e7f96f84504bb2d975b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d22b05db26c9b310ada81d769c64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d030911ac7e811049eb29e8f2c19d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17640a8ec7a010744977de5528102cf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74976e59bbc0a03323e69a0220f8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44fcbb1816c668952044c867410413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359586cf2421706fa5e08e97c8b574c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002cb59e3d99a466f582b76914b6322160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bfd56ebb155920507470e0a7c8c88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dddbaa84b4c9b583bec3c6bcb31c9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c3b70af470b70fd9c3bf5234380ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110be271beda5e5b60982e74e04277164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180b751e26bd11eea619324f53880a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144dd7049032e122e9f0fda1a091467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475f00c95d6977e04ca1ab5602d076167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b12d96536383acb23d27936bd278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ecf2ee15fd593991898a9ba14648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a04cc052c47fd0a5232e0d1ebd58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8830763c2d13c1ffaab6f68ee8ff5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195472663ff194f60a465bfa784d62c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6063b090e1212174e5d05b77c02f4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9f0fed7356d90b87733e5c82ee2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb11a84ebb86fcceaf4e27d4f524f14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306621d2c50011b35bbfdae12d5517a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67332cffdcaeeee23eff3a4968fefe7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4f567ab54a3033afd5859c3e12f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bdef6b1bad0e0999ee911f1d54228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304d010cd7e6bb28a77feaec8731ff180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046d65f10fb360dd7c561d71fe38571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f916df77ac83d7fe18473e2fa13962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c02d12e0c2505ce7332028d0a0aef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195ff11e4cd75aaf7f5fa0a17b99c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4919a56e7abb7862837834d263f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414c4981fb877c5f468a24c66d74386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ac517582d40a353a5eff637401837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd46e1c9526ccba02c52cc1a200d0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132f5950778d0a99aec7deb27a35399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f93b9caee38a892048f425d233cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b662e511575fe32e85db3e6f160411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf44ade12f6e150df499e0bafe5275d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25b4bfb3626818131dd6696d50289713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977238734ddfc87be7db792787cd877214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5191f053e06836f1643f63b3cd38ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05309f12216f8fe8752343e0176162e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7f676113b974a9a0904f88830a0d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a046c7df9a0c5fcde7784b87efef518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800add28fc5dee7271bb2438c9865519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa84ca027ab9c7a0d24e86014383820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c99e15296620662d424f9f55d8b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc68d4268f7945056390fdc20afbb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b6b764aa0dff68288afdeb0e337d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadcdd1c220658606491deecbfbbb8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e39366c838ac4c154668d10a7dcc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b2b629d517cdf6bff15e0d4d7f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33306f2367af83c126f79b9a17dbcad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f518045c1f49db25e41fe2f626f1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e1b7020954de5e0f6ed16fe7bda4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a9dd3eae8d3f304353b81cfd249ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e94c838b1e11d61be7bd3014d5f0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf079cbeac977716ccdbba14691c7ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c85a27575f22a39118a0f2ff84b7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b345851682837b082dffcbd6ca9eb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb6bd5c0991b1e601dd9dad76f537635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ad77701554fbf38752b1adfdc7a8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ed15aeb0ec1d6cc9f0c4194f4b0e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093225d191b4da7e3057f619937d9b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631728b436d7bcd0c35e095c0fdc1fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c7a150755e9224be91a8ce19705040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887b4434dec81759cb4c1e3749390241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce7dca3396ad508bb13f690c155a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c9d5f58b76626203b6c2c44c4dc7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8254690ba0585c6145bb1ce337a68c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fd18a44bd5687583e48e6dd30452345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392094032e0a783434dbee7a449be246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a262a88aeb666627dfa0059a4eaf20847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c81cbb63c45eebe17c9adbde2a04d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886206f577d12e2a79165d863849107749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e32d5c09835c9607be5e6154bffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4ef91dfd787ee8b6cad56893c01f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a87b378035f83db9a0eeb54a34cad852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2521acd30cd7f07d8017bef0e2c9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e866cd1bfdf14c018a8d5b37890e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c118e8d27eb5e6bab55e6e14452a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3bb68517203c016ee5d95333e50d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13228be6638614b99dfbd8ebf1514e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e9168c17c72dcda675c18976ac4d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d02e8be81eb31ccdea0f4d6f104859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9d0824dbe6d0364d721b1c8968e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b000ea483feab96644c71b97c882d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd477ba877eb3d95175199c9e14d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e156ec8bf357bc14cc2f38f1ba441163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8878da2830d05b2531f340270c0a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a36c85b214e8bb132c437a7cff0d9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64efc87d76476dd12bc0630442e18ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ed25bf6e0872ab0eeba081e2cab167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc5a2bf38c6a37984087b18c8d181668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588333127671747115e79c4d4e1f4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19223095132f9ce2aeee5aafd52936a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdcf9e778aca30be0d33148827005171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f9067d61895d3109ca7f3c261ef172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909eaf1e806054fda064fbf80c40acd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3be032153336dbae2d957f991b93b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e249e170ff4731d516b7bef2ca7b7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d3e533e3ef15a8d27eb08b69e44376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cee901c2d441564e0cdaa0e00b38477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463943e3762d85ca949332470f5517a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e661c953326f3f066b2b12cfeef03079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4721d6c6e17cc0293440b6843de8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e76e5e0628651f91cf4ec0d2deb91081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f539d7ca396b6a93e7a96cce2afcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c336aa426777e300ef385b64b08d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f29e8f8723838b3ee3b4be64cbaa5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f50ec858b30ca47f923b5753f3f7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4fca4347c787c41791861d56f74e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc17a9f542191bd081477dcfa0daa9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73be6b838c5200adb4055ac29f34bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c4bbaabfdabd7d79d0276519614de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d0027c41deea86074063ba71a1fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0531f8f1439ad6ad47a830794e6de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938890665b216589c07b983ad0884092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c47da0c43c7a8f81eb086b88e47be993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59e516a31d734435dcaa27e7d6c3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12b35daa1daf15517d430257d3ac5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130834319875ac7caa136ec10852e7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b247de7f14f63a53043cd9c38715c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc9bc4a92bacfbf625ee3ab139d99798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e2ff7424ec21043074e35edb95d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc7de04cdb715820fad3a2ccb6414100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bcfbcabcdd04f910fc5b743abe132101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c0c6c6428cb7fa57c7aa92e169ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba0b421cf7401397e3eb8b2fa18a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33963cfb7a93d16771ed647d8e1f3e15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1181c982dc2dc695fab403fb9c84d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab2780e1a40bdc7abd1b29f1cebbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c8476c518ad558d4497001ba832f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4b9af8e2a38ab3cd32f52d52826d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529664055c48c846750a53e738561c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eab5be6cb0e4e269e236d536dfc18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376974a3f2a33de110cf87dabc29590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9c1b31622821e89d871c96a7208d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7afcc043eac9f9ab4ef086294ed96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75498b093eeab4cc17bc2bb8fcbdcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adba8f7d2d1092241df8b090279f03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9578d676bd0ee3fc8f3c56bdd9fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61826c5b33365c322de654b967a82f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aef0d50315f83638ea70370976e33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b235ce6d475af7e0c92f1e600163a27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a863b679b029e4d6efb99ccdf19af2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069a79a6a787fc5ecfe7d69c53bbf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc6020c0ac980b41922aefa43f87a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736effaf16a0efe4b5ca7499d70ea3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0aaf9247776fc53c51b7fd5cd4696124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf78534fb7850d09c3050ff8dba3781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a90936178c715b4f99587b75139b75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fc1edf97de289364d5ff6d051225127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd7864615fa27f7bfb9c8ca7fd7769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b0b90bdc4b214bdfdb7cb3f3112a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc464eb610a9c9862010f361aa4032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300efd8ddf6556edc2a1752f35026d38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd4bd092f07f7a237a9b98706e593132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1cb4ff1cdb9474ab62bb04f8a9e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e360fc2348bbc5fe994498a58da76a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655612f3b8fddae6434386370c3c6eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb94e474c60b4c1ea62f7f2a9e9e88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd5136b850043db375e796ace2a8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bf34befb927400a5f3e81a4a13e13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9196fc32bd6cd16b01f33f452dfcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c1a0a9a009bbc912f035f924e02b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287103229d983f49a8c167c4cb4356c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc07528d1cc201befda0252b64d383142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297bb3da317b5f27948a64a9a6aee76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d524ae5aa7627b5899db4e343889be5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e541c5ae4c5912e9cc211f72e6910a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989e4a063fa9a7b3bcc8d42eb2d1d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20300d6ab1ede65dcf33cd6be9ad7c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd7427ccd0aea786f2ae0b5832ba94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb65057715231545b3713c4ee24f3ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66624fb88ace19ebb111ddc2a4d7d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e2c6c75878ba97c0ca82522cd4d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e744af5e203810eb3936db721760aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d6c96e15bcf88e178390cbfa71b30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353192f950ccaa3a584276dc736cbe56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c55ab3d60b75a96e576658ebb629f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9263dc23f2acc88270aa7586d9993f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894668cd81957113c70d8b04583af98a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9521ce6d2f5f8329382b593b615c27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c2d74fd711a58df033fc660a81e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb654cd4788b1b69c434c9b4efc9c01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025216878af0e64d6ad31c4a561c80fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f356333b04ed90151af82dd44cfdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a564f3f35983141bddf854082497e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d2116d7654cd8354dba24e98d8327164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2241a8d24512bb5545aa62fc57d9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f4bf8d48682bf3de8670ece63ea4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4442c071fe32268d2a2a47a07daa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea15c680e670193149f040290fa918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158a654e4887caa3bde2275458abcdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f48508ce0ec7ea972ff449288587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87675e7afd0bb98514687d96aa3c7ba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3585f56f7772416d349390bc46fef9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe7e7ffe4185d67a88e38d5cef0df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce9f9a25d08cc9ae6702507bd3e29174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>