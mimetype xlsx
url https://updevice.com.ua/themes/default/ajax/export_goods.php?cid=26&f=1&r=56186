--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236d328cf51efcc0f1c0fe6b4821051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a2a8a87050469f5d44b77285a1cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4533c923919bc4df93b17846cc1b713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f825fc683ec61fbe74a528f9608d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb28938b33443c379124cbc968cc365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd7a36acaf63d3c156443eda503b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c561f61ba2951714f831af82d2f537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045eb5ec3be7fe74a0189338b6699618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada49a430db060ad6534f2b4c20744559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200cfabe8b9e5294779b303c3afabde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e6dad33679312329fb0ea59907911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395f436d9eeec60126ecb4a975c02d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166a32b87f667347b829b97b631096113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d00e2f2abd4e7a8e0910b9c80a7d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88f9eed900c4706f63d4afcc5c11d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a25d8cd08e5d29c7d2a67c738f0f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475242978c12f8edfd22d98ce2f440017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eb84f721c8de52521ed60aa0275f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc30e9d8e808436f1987c9ca164eff219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fbdcecff369ac430b8f849323f45d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d926d619f222ee87c50cd3c4b8df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90382bf5d3a280fb5e846d3020f358722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d540e47d9d7201e037674e1a10307923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2754aa6b41ea1bb672ea0bdbb506c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1fe1445f3a40e17a64d015f772e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a46638fa7bf1210fda9822f2d9b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b12782c0fab92bb570d2af13c783b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b7902c92d37fe721820532f63f0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e09dacefd342f3c6594abfa1c932529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb99278a1d8b0dc1249cae8fc4d376830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078272cc1cf8cc43d966420d04092131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15409e771dc12df380cd5778ae559832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6fc138c219c341f46c9416a8e5a3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4fdc074f0a64d6bbd256b59bc613c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086a7f43ca42c45b1e1fb8d871a48135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b7f9b59d4603fcbd7113813cb63f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208cf94ccc4da76020bc2e15261f8c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df21abec261dfdbcfcb82eef0869a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f6482ce60dd443088898ae5cbf9b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ef243bf0e828a6ba67847d66d77d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91958f6bc6c59cae590fffb1c924427641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988d0ade45409a9045222dab3a75fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce368bcc187a00a6f96c059681990443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7bab9ab8bc03002c7891e32ae25c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4c19248d8b9b79abba01e4f1e15945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54260a51112e04cc13c5a8cde228bdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8295a8a3d97f053a0340e926ca5a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ac9f977d406824d9bc8e0773645a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36255d1b6b31566ed6a293cd60a120c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef75e8437a5d4d553c628ac45864450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b06c3c3dd51af15d2f62b449f35651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffbf5094e8c6cf0e9ef5d2c583349152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac330f884f111a6dc206c489b07e7b3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84f7868824d97eeeea941be24ea13254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb84c38da5715db68d27b30c2bf7c7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b38781ede6f77d18764ac6345e48c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb29175db7161cccfc32d4fd2a44a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286474d0eabc07d52af77d9f855891858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd34543ba2acfd9a482f894274b98959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d947c3dc7b1a25842d758073558a1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fd2a49ebdb9d8b10c432a811d19061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc5feb046d09f6492670b22266f7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dec20ac50bf7b546fde13e34926dab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcca82076c97c6dc2ed9b3a43b63f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f48320383ecb3dfc34a82b536fa6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358305171e75801831daee484cecbb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9654e77785ddcd57d950b2994721767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c9405d83699ee328c1bf0e796f0ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b0357687cd80beac15544f561a4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb62a876dcd7de1ba7e0fff0232a38470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f55f593e9352bb79380fecf0bdb4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190d312815d7d63c07269b0365e51672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f680ccea0c8cf3f03e529d22ea58073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e06d182b7a26c9fb9bfef9a8e0a1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016db310a905bff77e7ce71bd7362d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83226adbe4408588a56eac5c4d9d6a4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420254c8a729ec8414e9144053698a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f88842fddff9357c3b7d47e03efdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ac47127cdce5c04d3e8c286780aad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7bf0a4c625294ccde86b19bb8d9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da898ec16a47fcd3d1e9162073d0aa5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220181d61d789134094c5f12f63b1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085168fd7bdd6bace4a8038f6e82c93d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7947d184a7ea3f0ab756428f91d8aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acf0bb3f8841d28cdf257461ca5e2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b37c016b29eb9142b2505c7c7f6e5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17389fd60e5b724619cc6f220e5eacb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136970c4d47a444dee2053d27fa17c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36405557fd41b7c615b14129e3f0c13189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3970f40623ea6d2c931243d3eff2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc4d9578eb898bf5823e5051aed42d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18116095355afe57490c66446414dcf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ed520d432de07ffbdaee1715520f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53250549785e6332a39bc6142ccf60494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134bdf138d43fd76c598b7e0c8459ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3beaab72768e3aaed2770e325196896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203520671e4cbf4e7a5280b72b034e4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a9f334f67ffe42445c18681047b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ecdd2cbdb2db52fd223393f1539ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f3f9f8c0f579340b7839a7d31a09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511a59a10c4259695b64e81b2eeeaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e4f2ef9987bb7ae929b959638094d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6711f87cae80b9ebbdef9ad6ba19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4554df25c2162dff1a73016f097da2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c8e0de96004763068c25f09854515105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d9c06ea03f48f150c74bb3a105fab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86cae9437b81ab91e467440f9a6c27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418915e1c2cc2ff78c8018b9cd81bab8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90074a4ef1a3babe6821bbc2d21f678109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb6b2cbdd6d5ff62a34bdf0bd3ab9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770ab90dc87892f05491d2a0b48f28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7e04b5ddee448fd53b5e31ebbfea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf492c43cb882bed9ce356c3c8a9a2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b08afb86b13f17a55f7b0974f124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bc832fb7ceb177129f3e61461a93b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79728eeaca8624ace4bb06bc503f28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231e8569fe283c0a09e4d1603c200a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cab652cfbc8c53b516553bb4ae12b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b1a3e08ac1c24f49b5352faa4aa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614aa78c8170787b0c3115feb0c7a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6adbbe0d93d7ac72d546f3d41ddfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c518cfafb98597e204e604316370b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfc41988a63529844c6347d8f3e805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8b7099217bd4d0d0373e4c82b6d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807607452dd8d7de1b770019a4785db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf4fdace0c5add5cad47abcb48b05c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45ba82cd9a294fbcdbfb5a004486cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ca157f1dea14dd46e797b452ff464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b1aee308bb9594bb51a902fcc62a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8fbbc83732cdd64abf4814bf4f41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce41cf93dd0bc07a19e77d3edfd815b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960a23f0741a4c51c0606d0839de3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ec5a53cc130fdea49ccf8f3e20b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199931fd7fa6fdfc341805095a780d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece7b632e49e81c207c3a1da1f4f083135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affec7cc36e2f6bea925f94ddb69a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fda297af5c289e656c679fed3dcd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb0a01a1c42c003d0847befbd22479138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaba9c4d77f032c76273ec469d7e879139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6661c5fad3b330d924f255fa28b366b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2f33e39ce6d836e72dc77dd551e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a168cc9ff12ad63cae83a9ebcc6097142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a69867efca92ff2c3f0fb61d537e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d438ebb7356a09c7707c48120eae24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c54c468e2c9a5ef652547423b0daa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355436d3166ddf52bede34de9d4f85bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02380f1e535216ff51bcb956466beed3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447363ea0c037e61209decae3fcc72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf927ecf0fd22ac9e8ad83231a6ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036023cd60198ba0dd1fbce0e527027150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944b7a9ced9b10161b4dd2db555bee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f445d4bea271cfe34b600f2d43dae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2d818c7874dce47c4fd2c872f31c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a8b5b10d2dbdaa1f8a34a5266ab42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82eb4ce6ecb1e9f99b56ba81c83f74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f8bf2e65f87a5b8bd03ea5e36563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc87749ae399e25aae6dda7ee4f92b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66c6b8b8948f78de2e1002f693e37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67132fcb0ebf93a6825c3751a9836a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28589ffee916586751ebfd8d1d6f4b0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e906a28e0255942672850b006539d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c489d3fa515a2aad96f51a66215ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee154e30de567530343e5cbe8665fb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7152740b5f7fd68a72879e17bd3cbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb1ecc0325e4de0df8647cbb821d9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31f945d158ad0090b8827b4da3a595166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897777ca6ae288bf23e246d8605e72b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145edd7a47d100de0d6c13c91ca73bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de4c73eb84c714c8d152255cedd29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c11517bb0c029c30f21990f04b74a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454dfdd749ac67935cfbd53aa66ac5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a261a0d0a5e2ca2ffefe7887d3fa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9388971a1e0a2bfcd405bd47e4897cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aebc361145b5867759ad9caaee585f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d850bea5c1ca7122e865214f7951e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b57b7d5ddd8504ab0f06828f2ecd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee72c98cf1838e199f284fcaa1fdb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1057118e08770399f5768391aef1b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd302b3d354558ba011d17c5aa49f2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0477b6eaac9c6f27f11f88e936956c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedd717bea2692e83e41359d21d79991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824161e18ecdaaaa4a26ddf6c3c3e4402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9760c1bdbf9b87a476347d1888c69633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947628a77fe3a3779ea58b88d6f0bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a340062c3599701ecb79e9ef12e6b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00751ae56700be4976123965c7de66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289156999620eaa9177f059d9ab04327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81dbc07b229517a471d234778cd5e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c509e18ef2c3747db8771aebb4c389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd33f72ef6adb55caca2963e1aa13310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917959fb3e48a64cb7572364d47fd3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dda0e614f81d677043bda501db0d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199385d417e2a2bc690ed20d5a33c9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d85c5ecb685b23945d9ccaa73f81e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a3fe6e9a93b7edd855326a8d412a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00b1202471e2d1c5150bf4e9bc0f0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b7c81655cff62474285775cf228817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af67d298c588e423b56592b6bdfc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75f562a2274ca93b7028ad0a4994e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc3283fdbb513c83ce3c90031bfd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970e1d4c299d8ccf6447cdb3a39cd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fcb424ff6c930bd3b7eacfb9a6ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123bde58811ecdd513cb1474d1d122f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0739b5ed36073234a13ffda99525724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0572c38417c1a35bc74647b27ada7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc83689fdc42020decfd1a99ffab2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385e90c01725a14f60947ee39a081a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4a5d76003fdd5e06c7f8d7b93120528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a90cae09f3305a73ed0e8637ad7d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbdf047296462615bcf0de4b5bf93530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fd537e4cc0087fd4805bf7d6a705a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f4ecffea5e417a756946830402eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416a193d9de85bdbe38a9577b95f00b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c162af6c09ebfd0634f74c414c2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54371894f55d87a32f78420b4c255e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63cb48cb41179f65a6e9714525787b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ad51eb8ee559eef2f02248353c9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2675d50f0c9058646b2d589abfc0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e662244af898863b858bb7224426db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac99954ae3bb498c5aab9f781dbc0ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3d0cd84e7b6c07aff8aceb00baf2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd7238088ca2d2b8381dcfb5456c5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e731180a7857d342b4ddcb7b9e74543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e6bb72d201d4fbf1828179ea8c0f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97c57074c540a0a6028e1f56d71a3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1737b14496ed1110d995258ae42e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6274c2f9aae17bea502955fe2a40e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d900d5fb3c56f1ff6b253ce85558a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67b35b24e7fb7fd646d82a850700df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef053cea523b1156e18f36b58d28831350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ee50b7dd77366004cfc95ea167cf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376f83d1f5aa2c57421cc027d7f15e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebec02b52b6ffa2badfee89c02850953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99201c831dc729382e7caf352ca00b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb01bd82a5ba62c07b9779a5fa5678d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef2df473c9c8a926c53451ca1c37bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417233cb31d66cbb7d18f669c3fca957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261adb86db63ec23a46a7c0dafaa825458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a927764c9b9d5d2c0b189540d8202e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f578a57574c71920e27f5cf8e4ecdf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472390430ac386e7a686f06cafee7da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874369e3a44f4ab98db773fbdf7372562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d1da1a1ba1610a3bcf4b58f4c37f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c9112cea80accf36cd2ad0219584864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e56b2d8d9fa80008e4079be0cf700065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199507ec51d8bf83338168bf4342b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458710015e54bb8a6d0d2b01658ec6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493551825905d50783f274bc64ff233568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422078e5ae8182529432db2e1c343d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95b230ecb9b824a02a8cb1900138070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f76ceabdc284f22538f5bef1a2aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ffc140af81e077bb2fd2f60df17672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dc75932d9985565a9bf31c94f89b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8b75383dd06ecb057dbeb2e4ffea174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6d9254582c07756bc25e872d61c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93458d05abc76c387768b597dd5f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff5781051acc7425008d66cb8440f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193f2d93c11a3f60c8e749b8e3927478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a571d810d679381825862569ef8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757faac0479f2e7cfde4ec38fc8128b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9778ba541954a01e136de2cc514d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5567ac1dc2738ae8267581bd3e970e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5b0479b304b010a70ab242d6766e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a64e4ec5a6364e0dce58672298cda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735a10377c43cb288f5d8d2a07458385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6efcec8948b46e324cef0d9fc68ce086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3003dbb0d2c8e36efcebf48be0e2a5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c34dde4bb88ec1107de72e9e6115b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fbd06ea435d37aa12dd98d7528dc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4effad308a66b0b19c9fc907231806690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a3d8ac4aa13c62418018dcb539fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca6c33ef553a8b80e7ad698d51238492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58f3a40f35de9ed02b3830087b2faf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be64feb37746ca69e9246dec4302cd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd6178583e51cf9953c5f75ece6ab695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25da345bb1a4c6c445bb85c7cb441b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da862f459559e6f11efdd2d21af0b67d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75514fbbfedf7a6e6a20f3289aeee1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1f5c6e5895c245448faa79c02280c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bed9ad60c3e26e14e9518a5bd5d3b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1078c308b1e9faa7d663b84526a4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fdf307c04c688798c92dc4f848d40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418427262abaee0ec22eb24823ed3ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb68b2ab3e41a7a870acdf9703133a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568112fcee2da3fccb5d41bde2ce72a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d3cbddf2660c3a886a91d7fa017e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e1d88dd8b2e8e05ea04df9f245381107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98a0a4711518ae24db85fc4f5712d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ba4db63e61b558d3d638fca28cd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e104c4a40d30765166af1e44603b5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e179a4f2f59100d9255686f20bb9dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ffce44f3ba6e2422af5af3d95c23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9436adfb3f0904f2e3bc5793c9f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8992314df9a6e261fbc31b356fbb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648abb99a1768c944c837cb83d31da0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b824be10028f972a6e1613474ba28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267313b3ce582ccec0968e483e9b0aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6901204c05be40eb65b0efbd21cdfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0c0915297baf2e912c44d7c270da6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c246c0b596d44f473349b2ceaaaec7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad4d096acf8cb1b06d74f6a362feb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e0f69af720d66070478bab92435cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354f5883550abfb305f323574fa054123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3512577dff03f9aa1541bda6494598124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d661f1246fac73fd0bcc5764789eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcb75712c708ea57ec87bcb74f1e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b5a62e57c62fa85cbe3321cb934c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468660a0ddc30a054a4814d260160226128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2d4243aecd137756f27a241c5061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b5d8af7fa7984386f3cc701ba355130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df6b40d1cbe6dbb25d7d8f3ee0d378131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bfd1404b110fbff7dd44ad3692e8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58ad26bbb24d961869016f7860a63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8337561587acf42dbdbeb8f4da9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def236b500ae47630cc6ea065fc3564a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16163b7b3a64cfd0c63ce9ddd88b3995136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad966ddb2409275f8979f4212f644137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3007e6e17577e69c025ade817fe925138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06478b4c6ee764188166d551af6c34c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3869c7117556c9653c9ff1f208235140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05f39be26c33fede71c9b9ca84c94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde4c8d0447a9d03df5707e81603f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce6107d4eb09c6905f9aeb32a4e6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12704e27edbc7c38f77feb296889b98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046838bf3c90cc9316dba45b93f3b7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194919ccd0b8cff94edd531a02d25a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ae4b53fd4a568ca65de6aaa3c55a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b3654a3b9007496b2f08dc40012b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948312f8c397b5819a4f134e860685a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e069f9dd8e85fd95c52e6448fe518f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419ffe7375a9053b2d59a8bac099332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f8ef27c233de8414b5577a5e3195c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444598ca59a5fd2464e7adf0047da67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5120b225c4ca181bcbd8818de5ba88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c14a449c956765cb2c126dc1658cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21819da986d91f770fb348fab5b877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb9af092a7235b621809e1b60c61f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238f350aacb5cd165203c68fcb36a5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bd53e9975035f7f4c894ab20f45b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32fed00cd13d7a75f6c48d2b34d4e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce94eafb8d6d1dd00686abff6413a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4457ac99cae5cfc062a959e00a23ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb0b36c26b4943d431ea9d7f272de8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f977bd8c28a7af4aa879cd8092f8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfcc0988f2f9f5dc2874a356dea67c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5f5a7527f36f4a45ac7755608fc62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8320e1137fd64c80d54340de922e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832221d9575bdcd071f4bf445a6be95a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45fa3a2eca32539597a5c6a4230545169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3fe186fa263828a16fb5d1826b4b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a8a8ed438ba329e8613fb7f76b3a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be082e07ded33a9bb9276ce21d6937172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc754ce7637784e2df6be62c4b1f776173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd67ed7d4e5761f3fcaa5238721afff174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>