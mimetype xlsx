--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067b486e07e6fc5c77873a142406251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc09312df75a29fa717ef7cf3696c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f70bb43dfc475efcca0d5b2405783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc57f985dd10e98e4d56a62d7c376b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ef911bbc4213fd9f348aa892999a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca25f2173ec292ce387037952ba09c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cc8d40d0e0d106da46f7779ec334b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f44ee9b526ade5611f6c19e665bf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e83aa2178dceaaab2d6d0da07361fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d072eab9a9e1ead89df2fd90d5dfce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bab5e2f31aa1ac7a3b12d6ab970b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a4abea8371725cdd3bb094cce9d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39c1bcccdb26a80e2d4493122eb2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace970ce317e70f451d4c589f991d1f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6cab8deacc10c53524be9aab90aef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c783dee28024c019ce83c0b0531916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c1c2b6f7d68f07e82a47b815a7c0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf345db922580f4e764a818324a0cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4ba1645b54223aa68cc701b7d3e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e038bf85202f4387e7e46b42faa5af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122f2f2d3b90e475a060c10a14a69f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d091b92ee6c05d19a982ea6d3f398ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601bf9d78fc6e7baab36325d0b3e7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167be579aa0e1bb423f65f110dbf4d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c694a205bd451d076f37d97f635025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fe56efa677fb42e766436a470e7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dcfb4fca0fe4033fb2ef8a9fc7cdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4f398755385a4ce1d2aeec97c36a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa723dfb9bc49b1376a31126c542f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1739fbcb7f3754958c7ec8c0a7024330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb657a12e17cc6a13f4f146346eca0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf11d9d1bbef10336815f4c7f4d3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ca505b04b563c9a23f2b7d562c7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262aaa279f9bfc37e553fe2aaa4463c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec36a2e29c8b77e0902f08ceea2a4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bb55ac1032e2a271b4441cced797936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8ad7e5814311933190a4d73cd835437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148a44894a429af50e3c8162b28a4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a3b472589378bfaafd303bc1cabb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c814d7e54ebf366997461f82a4e5c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e22d65f74750992a2a33ee9522c14641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b552a362021603b9eeebeeabc9a9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1790f9f53978050114bc9aa1f4233943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab4a8afa430102c15120874aacf2ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54152aec7b1f2ae8f6d2c505508f8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a6ef56de1868de8c44650da9c6bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32286ddfb8730ca4679da367888ce447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d848fb8c5a315e8159f9b096bb3ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30fe42f5c6b0cb084e72896fea3cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154ac89ac276389546935115626739e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcadd48e9c76a30e5fc11c6341ac9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68123325837241a09dba3a95c42d3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64152890de7713878b8c4848ff602fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1403b2cf83f3f64997f187abaa0ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870cf838457a9d374f6f7e42ce9c6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caafb09fbad7fcd5c9c8b1d7a908d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c3c81b355390cc3753228506f06357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f179fcc37fd31876adb3a46be9359158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52cfd04ef5fc740c04416c098152959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb11e42f0bea5cd61d1a1cd71b62f9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981b0bd7d3c734e3dc0436fec9d9ce461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad74f5de68354bde1a966f3b31f7d7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3fd46a22b62cf3dd570efa8acd16a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b149c6f0f71dbb0ab98d2cbee39964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b67f285592322120e68045639c4d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d677597fc7e0583116c0b6ada9bc2e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abcfb25996f47d97840915cd69a4f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc4abc2de5d09861c677046402ca6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc4fc5586d9587b17bba9fbf88b03d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e989a77bf2d313b6f16130c41d6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e52896b75f9cdd8ce944810ca6c4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff8dd9ebf9bb43222525c1c4b7cec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd7f73dece253e02e2e2c81e4c3c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e385a12419e5481d962ab093dc2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a9f137436104df43656319718343075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eaba8cd730ffddc1c7b4caac5659a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca490a1fdd6da8687c4d4c060e336aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8168b7f63214d5d785f39c6eb1c1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947645a2ac5b0abb4a8f6d775534c56e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5541030b3b8022d0da24d9f28fba6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481c93d3c2ae9e8719b9fd40f93b2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59139468a223af4b3bbcbb2f178887a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12191c0b85f0aee1efbbf95bbe1b3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6fecfd33b5db789682bba19869e8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607f07f8c4c0d8ea0efe508f182a6f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976db155c26addeef4b4b5153f95cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82498a31a7a6f1902d2acf9134d88087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ecb9b1253234a0337eaeb0e83f8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec84069047ab5d4132dde641f24acda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f4e3f06e4c1c428588eb55809b3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76188bc4573250f8247786c5b0659e3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c61783e5e58f9597f7a2e806c90d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b3ee3a04f9e296052115ddf949f5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088260449da5890ae3cf845a89949794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85df17c14e4e112a9a3bd123683e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf300e825ef465b189c9e726bea9a60596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83720f42f536325f54be3aee5ae4d62597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57264e869fa80423ec753e6c15733be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b66284f79214d0e8d573194502a9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5769106779605763b3d90dd0b419ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95785c683c68622f07bd427eee7a902101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b44d9ea514c9fa6c310544dbaa4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263f9913c9603f876bcf14b968e677103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e304002d6a7912de4ec576ef2066104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac08bdd9bc8f66e51c12a550e0ecd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a4d13974e597f8c86f09ff6b8773106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a348c6adb20d140e3843a3800af28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4cada38798f26db1971d565b6bc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaeaac64aa5fe163dcf8514d404651109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11fa654ccdf9c12fd4791c88091dc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6abd79178464b4312e4ebd4fb48a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111e2c89dd947277a75446cd0511b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f26bbcfc6f292acfa982275aed7da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68245d04851466163d4ced6cda6d26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19f7457d90609a320569fa13c91ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cbfb7e847a6ff88d17debbf416998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb147ff5489d284ccedb0cdb63bfdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc1d5b0720f4a9ad54f2da6d373d56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa2a2aa8959a1d74b26924714231f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a090ec489a8e8c1a2b46e49b1dfbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b74911e820f07682f0ef61232f9e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea655da44c11a1e1f3d6ec9c68ae0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bed2c8ea11493252fd1a9e71fe51c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d0d6a5f28256b587978427544eaa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9dd62d01d1a2044d92fa41453008e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632c2043cd5ade18df31671f1b6c15d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71a470a2f421551250625b3001652127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdae80ae9f9771719c5bfecdc49707128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c8ba2ec050c69feb0b4015cfef4e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603973b35010912d9e3ec050ec8c46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f69031c4562d98dbbc8d75f511d00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a946285079b7baa3de9b2e187502e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a50f368ddb098eeceaf8b46c129bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215088ce1185870e23be99600a337417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4187c1152a94cc9fbf50117f4f95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf9af0b25f9f6976c6c8ccdfa54b52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ebdfa955208fb5e9c4fae59bba7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db0a6cf33c4d3530bad3c5f407494138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2740e324e0c0a290e8a9e1399cf291139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800148d3eee973df90bf6a9f71e5af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b070f5c63635f282e68ea8135a50d13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f6fbdc836fe631fe295f7cfd522b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb54805be027ec9f201ee716e18d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d47461e47b02cb7e83ed719f3fd0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bf4f3da09fd3becef6b5882c2cf89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c3b567692771e7c9e4e103f5c3d2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463969a80c1ce260fd66932894232b08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81623a9b22bd0a64c2c93c0feba280148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553d3dc4c6001ea9c5e78a73188de3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c27040c1a6db25542f4cbf639a3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e49de00e8625c2dd18c4726f481c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acd2ef1d237e2125adef699e52c09f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80419022063558aab76275f6642bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a2e051e15f7d29c63e0977594e3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa46825e3fef9b5735c5bcce992fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccdd6ffb5ec1de5e06980af9b17c79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248926a8813dacbd0e1fdecb9993d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfafe0f0ab1bc0df9f0f73b989adbe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e22ecc2454bb9eea67b91c46b361159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2755b8817c2357d729d24b23b76bc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57684a1277e2570a3f177e76e19d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8429aea99a7bee7e135b58dc03649d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a34981c6e9e0d570068c73a80707163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c513d5b452fcad948df43a706d1433164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3986f9429992d1712d9930109a5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a2e47cea95d281db768f8ae3efa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4aeed1a482fcc2c4a95497b5e77aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05eb2cb862afd69995a8fb7fca397f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d006066f08a4c5e43b690638c646b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5975866fb48152c9fc2fe12e1f5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f466ee66bd26842c01f6705935978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fcca79928353827107a3d77c6f5da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0691495568402a365fc76341020c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed346f2ca6eef49571c31aa794d2a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ccacfc444b07960bac521ed8e88d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d520adbb32c4407597b331fb25a71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b075b44c3279882e479968ab17021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12fbde094aa0995a6b44a215954be5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0684eae1a49f49f36f70f8cf9fb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba70baa933eb34bd29362a812d103a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbbcc24c07f079dbb733916d1c23431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088240d564d54a182bd35166ede847b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595ba4638360773ddccbb4af62147513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f944601d61115b6d0b01eadeafb2294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edcf36fe2decb700f157cf4195dde95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362dee0de496fd72edc57b1eb582ac96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78dcb4c3dbb5826732b5158754faa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5d40b9fc400937f42fc9892b24888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1085326b69d2d2fae5df297bd131a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b987db75fba1e830446d06397be9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca371f38a8d4052f71b41bf4562089b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b040ac66240f62888aa4dd49569f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00850c06d6d749803de5bfee3dbcaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece3bca69f868f1305f578c898e38e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627b8c61046ba614674a7ccbfebb1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486554f8bac6580d53544768e6e91316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e0429559a58ff537e910b8c73733317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a415e16a47108f1500301e942cebd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b723ce06a780767ec6bd161e3d35919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373504440a35db73630516f88552e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339eae65d8d0172a8c38c9ae9f58f1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499bfd1eb6ff2abee036ec56522365422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe6dad74944bcb263f3b0c98bcef9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7552c474a8d1371a968356ca766c60324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f485df4740f9e19202ec7010681bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b91a538b39b90feaec4bf63bd2ddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab53633f83dfd35a1856f74842067427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa174f574e42a21d15893cd50ed563a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe9109849dd8a4289c1fe6da328b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fb9d592d54e191d9dc5819e212a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32ef6da41291599bfab4f138a1293b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0971bb0dc96db9d30df96d39134732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b331b72b08b0308a22fcc15bad6add33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a451acfe5e22f910cafc231a217a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2de04e4857a26b2db630b6f52adf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff4272337d0bec92516608b08039136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e789b77b45a4a7f6ca02de3eee51537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a6b364f7bb1ea9cad9bf90a130c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7c1d6fd4d3e727b35f123f2268fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4ccc38f30b1a263e98c8d7705e1b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4736b2d1f72029637d37bb381d1b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec1e1089bb69e56d54ac238f808d1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f475eff6ec634429d5a1355d935c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d7f94dac4175556f286e28a6c0f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba858fe1ae1c66b88230f89db1a258e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee283a9a8d7369f6acb13e81342a5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3143dbebcb471ce17654859a51950647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbb94ae46ac9a9c31cbe4fe507d37048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981214eeeb29f47afc25bcdbd45f1d7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbd886ea703aa22d09c73e018d290f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0a0169a5acbfc4a5e51b9625ff96251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e4c4220d742cbb6b7387f4be556552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece40b3b21eaa4b65bd764aac8a7ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879bc99424ecfe24168dc293c856c6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea7407436293a07778cc7de0172fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e2ee1f58e7db73184babb73175e3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0b92cf6719848655bf4e978137fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbda31ce4b061e3ef70e6c0269b29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0700ee7985e3c1388c9adfe29e152e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9edb2186f2b7aad2b75f2eba5a0ae260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888153d80f6603ae07040236ee42e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04961cd5970ffed07c9c43109ed4bed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0fc030ae5c4ac0e35450a4b419ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88cc952177a1035454f8c0358a36664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26856bb36a6bb03eb3ff17cb8fb877465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306682b6a0212bb65630e9a66ca0e15366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd4ec9cf16464da0e8b4e8eee6d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc03f822c58ad201643bf05e9b895168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77b0f53c1d23442896085724565c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048944c8e10ccf549a6a28a0f9fa14dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f45b0804385012f59dc1e3bf83fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9076df24dc6d81f26ce296c56ef78472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b361d1bcd5d54057321ddcf51e2314f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b90e290234bdfdd4daed8033d2e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16f9f68e578fa9b5d0c243f22c5a9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388944ac96fe38866b66d64bcd180d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e91dbde08abf9115fb2a1be2eb35777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792a169fdad5f12abf2103f59cc2a5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e79071dd9e7594936b2212561dd29879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456f54f3e544847b445e25e2cf69ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476229a8d53e0cbcb6cf25fcc6ac0f2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3141c1a55c07a9b9696e251be10982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26c5e57e29f87870e125cf310b41683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4c8831e611d3a9c2946b5170443fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69da8a45a6e63d5a767af0063dcae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0e4de8ebdd98a0bc162c5a6bde2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a573aba0f96dc38d0b7344acca3a9f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd961e8a52a869b075cd88df4e8d9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc67872c9ab8d7fc6137362b1adcec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c7fbb37a295cebf3f1a853c6e80690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb63c4165baa2758568a7e6c7d1b62191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0225e9f8b72114aa0a6b5518075292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587859720e6346af93ef65c24ef86e9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a65a1a49081d77b82e97d3277ebb5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ee84333d3022fe22389268882f4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97889d055a80410d9e15663b81bdaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bdc2affd774c37d243cba56e6de397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe1879da9dbfaeb11e219a886764b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b4330715706f2ac77f943378159199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe613241d50efc36a20bcbdde36cb9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d96e538ea3f0954ea24f8c6916682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750f1cf13727f07c541f4c44913be8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b068cd52842645d76bccd3115bf108103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c72c90b4b5ff5632c1d42b46cde04a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9f8d7caabffa6b5e8a971e22439c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dcbb6f2620b42830298e9a9af1437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03158537e023c7f5c693553e48356e9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5d86d511578d36644d3489e0b010d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64603ad03eb5e155b02cb0df26450ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7dd25567a3a0be0476860e297d113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07435101384699ca7a99aef9ed6ec4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e8659fba48c48a1327f750f0fc58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49e1e420fac3a3e79e3fd5313151c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd5fa61cff0c852e71d6098c6a93f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b07fd0adb81baf59ba2ac44ae874115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca74e76958071aafb533703fde4c0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f457d52b0b66b5e6856a9bf28e79c24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f838a63c4d425368cd13a76d23d58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874aa463c2a5430c0d168f16f15143119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4161631edf2a1439fc629d6c61e5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b2eda6097ce478a970660b096da3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b36f3b1bb1724dac75d1700f09fd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918793485973d95019e77e300af281123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543c24ad47d7b47a42337420f88174b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a980e6e47e1bdcaa68b7b1faa2e7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c0e0881d53b5cdfd170b74ea14c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448c1e302f4e3cfc97f6920a63997a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56a6cff3fd4c6555422bd9c63ecbf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a3b329e34af19ea478cfa29b7820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b3f14c1977f2f58cd762a1e94815130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa10af8430495066e2f0eb9a90484f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c0ed75b1d2969526d11902a485cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b228b70018c5205beaa043ebde9fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4958a4d8254932ed55ed61ca6cb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94514acdeb2779e6818570b0108efd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52eb79e1ac21db1e373dcb4c5795c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e4c03f1cbc804c37519ef6ed25cc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f67a50030a6968d3e31a5ae515f6ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858179f9a7657357f175a5932274d0fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba1e4ee422579f7e64937a71148ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9104a8dd82d7f2a048163f8a832f966141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b164097fd45dd2f68da6f1d38172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d279a96ccc3fcbd846fc0449908450143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a3240be9e0f2cdf232550982f474e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56fa5fa4208eafae5f6bcd4734f1e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c15eed84f71955f5336f848ce584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1066b9a185070663dffd7a1816c9e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee219cf52d40d6db368aeacb0f570e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89dda144e0ad0b2e65ad0e7a7462c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8902733587fa847e42e210851156d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a925e5b8975f9c6cec53985e0b10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46469c7153ca02220c6ecc9403593ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ec6805cf8d720f704a805641d489153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97e8896d88fa9adec9feb6b9da936154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f9cb4445b628bd35ea173fe62d123155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6467995c508a06675f204a6cf3de20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d3584a25cf900ba68ce4a43822a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a915a5fd7702f32cb0e23398d21a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bffcba543abb2169762b45f5b48514159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e655589de743f3e22654de35e1bb6de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c6733bd98d45728c44eb8d00168e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebc600060aa1507af7deded1e89268162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96954e2e4dbf591a81d5b012726c594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16efb810d592adb43042ac19ab17c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487da3e0863e446e0b9ad63f52c909165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd3b9a573da892f9bba115961051ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d1c18f64a959115e5373466f4307a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc617c426d332529a051691969d388b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace109d31b7fc1dba5afbf362b34816f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882fddd8a9d276100207345f54d99bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba024b033d97b0430b8893ff0fa66d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89206168b631dbd2e6a29db1d7c18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d0e35449c1a0fedd09d5ad8eb4b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c473ad80f035bf3fb7437f53202941174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>