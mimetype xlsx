--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d02ee0e6db1d6ed936908d765a584f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92416acf1d3a43fb40d59b6785b79c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319c73e879b009863667b77e3783113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb6718ccf4a0353b2d92f7d534c8ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ec718fff63912da2d13eb737ed1335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33bffc2fb952a71497ce493a491b246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348fed822c707ef5423fac77c0ea687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d6e8a708ebaa32b157309ffb55bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451a530af7639d83632cdaa71c313609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aedcc5480e2bc91ccd0941ca72c66e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c693e500233477c73bb15944a757c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424b3aceca189f83fc9b0308fb4a3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddb6c314889d4e14f4017c48dcdcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699de01dcec25c72108050712f6b03314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1fd56ddf7ce4f6528cdebc97bf29415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953456a2578789e2aefbc989efba85c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bca2ad52c583b96ab24601097dd9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a8f9dcb774930b162fc4741a970018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328a213cf256fe58adc90bcc8b7dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e924af0bc8632ee0de46e177af3c8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1b052d03beeadeadd7a5d8fb1da721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f000df43397be61e13b02bcfe6afe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc1ee07fa7afc423d0cbaea12709923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330224f5d2a0e765ffebda9eb7fc29924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eae0b0d14d6243cd845784168bd04c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b644411ee7507eb9dda8b07990bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8db9b8a04e21484a984137afc532327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61678019b8ecae15ff3914c987d9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d287c87349f15422cbb48c778466829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6837c5c7acf1d52d8bec6b659b6595030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579bb344c5126105d3ec16ed66113ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cad626bd62f8f420b940ca3a2830e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb45db876b768fe26f49c6944c69833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc1c6ec6a982ec5899df8d46948cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea90f2e5b2b86561108f64023b6c7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b56930273771b431b11aa9c452bb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575265288df84926f10771514b0e140937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396bf2777369d8afc7a138f22a29fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c8502a093aace498df132ed4612e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3c02944c82c50b4094f7a430c9c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f33eaef574dc83f2221046b378f0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18221eb5611c732bde650e8185f5110d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2751aa321a428b492d6f1b4d5468543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c76e67d8f18efaf107cbaad6f47f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be708a3ba49bb3d46940ebf68b8c6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3cda7268adc00ffd567715f8204946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf7c06e47ab5d8a410e258134d5aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c44652207948806494cba14cace4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad7eb2e43fcc8c5ec73d6f3f7851d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36eedb81614a9bd628c06ba7cc2c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f43c29de242988a3aa78e38c9b49e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3f5cfe224e32a111af088ab82b5e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422da6c6fcd07a5e5ededff71e761553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b14f6d459f6101c026884f1934fe354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9be28f10cb7f2dc422ec26458209955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d210c3e9b512bf7cc3d6bbeea4c54056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d98572ad8c36b5fac3a0ba8f016b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d14bcdafc0d5d4485d6ec784ff90458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c729f3f1795d32824fe30911c61e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b54d19b6a075e98a70cfff666b4b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee884bcb8f517c841cf4f956dea15761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97287e17e40bb69921c0c30e28ac7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e379528f9ef8829597ba10d101922e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9032e8a1064f20b12c81b02b4d90b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6071cb8c681f75624ff4b206ec79eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed28ab44d8e8e14857addab7e462a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e69b820b6fdf58315a6e065b1c3cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247e9056a3ebdc9eca67d574e2a0f9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98af5135ae96048960a2de6cb9a3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926147c795296cdb9d5914cb7dc670770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f528c430c1fdef598b878d7fcee21971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a79c77adf0008b03cd87564014b7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b94baee99fd625a5f369ff386750e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4445d814a6d7ea6391ed91b04fc032474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9f8bbb8ea1b9fae313d62947af3dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba22b65ea03014a822272c29b92d6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0fcf0cb5208331330a04f6a0bcb3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8c69825780bef1ecbaa192b834dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2feda51152f952eeded735ff11cdc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d882a679948a9d49f5493fe7f61ffb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb765e748015dbd1bcff0c62ae94f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2613bd61a6c863a7a78a85cf4f4cf3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210854f19a2e2d03f3c5af9e32a4ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b4946010f76af2b274e13b8adfc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350b11a267780dc3e76a57a6f33e8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6624e264279fdfdc93b6e7504f5ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb8a7a8ec72316301325f1c0df51a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aea5774b4b6a2da9cf204500a28ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7b3d855b9dde92c8ad9a5f7e1cb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832d7e939dc94c23b0b4ce81bd764490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc806afdc50243dbd26aa8346b0c19a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b3cf20de080f259ad45b64e1a562992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af81644c5786e30c34ad18b35635a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5cde46d213a6ce1b1a5379b2590ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d71f7d5b9dd2f08863ed6b3851512f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65afa0246ef21db20f014df036302496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee4aa6a5f109f607110a1b91fb475097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc153c14e5fd43ac2e1d28b05dacc2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947add41bbf48c118903a1b3eeb094e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984606ea0a15ea4dfc94cb96a325f973100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a0d85d16ea8131f8c020978dc5a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ade1bcd6bdfbf28e05369675d489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9cfe89f5c19cb69eaea7cea2d151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d413c9ba940fb9108fa430b62b60ad0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92550f61372a47bb9e38e36c8e83d39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01342d8bed46cdc362fd518e28d7add106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11da59fd2dca1438b8f43d0667832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0bc1b4d3528159fb2406368d3386a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc4f2f3100dd66b3dfef678c94964e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ceefe884030fb453205cc1cd8f47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc53c024b7169e1ba616a6b3ae348111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a61a58a775a627ceda5344679cbb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ae20f65349febd0b8f3f4a54d0b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3a686317d13f52d60486236b7ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c53d1c5ce0ce88359678b6cb985b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd08c64566c8bcb4231552b6dfca540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d30b7e2903fb2ab92f2374a3f177d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765cec799607e868ac83d3fa798b45c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d22030315ef3800c580a304974bd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee9e6403fcf4aa9ab56a888765dc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf69635cf0b02d8283b8735c074c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb4ea76e831a8f1bdd8959fd3d4da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f45e2cd328f65846eb081db9e21123123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899fdc66a72bbd8dfc5ed44fa6bae57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b416509fd3ed0696a2715c047bc26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042de4f98ce9eef6c5436525774b236126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a9cbe010996be33acaf40121bca5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4ad411a13dbfb5917ba2ba05b96e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d61585e2337c60e3151176909789c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c358248a0e83fbfcc9ff1bb515fb525130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41628f73210f4baad8f5fe3155bd9e02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50ac08f3d58d7a249994e9a245f91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b80dc4e1c30d7f6796f92757916a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c970e7e6403d334cda0bda7b682ed1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560d2da7510352f71a403c76bbbe87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a180b8ea9cfc4e291e4732597593136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82760a81d18e5fcb2b29daf89c5a6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10ebe8d46f1c15585f23ed1145d6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b388d9489d5de633ea7d0959221b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924bcf6cf43bac863ac4ea02acca69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a355b5fccc4bff19f9937d142d77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da47b9a4ac792b155eca6e3d4ffcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61e4718e09a3de5b20d0f311464fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a83f59935eb2e3d59ea333ae7c478144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07bc85e3b8cb3174425db29708024c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504932899a7c8b9ca5eba0858d8fa4d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e035306e30c752bfecb035be91289147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7721a55cff57c1aed0481d6226626148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e8767a96ae48c9afb9017be22bfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb50b4eb68ba9f3a2c96245696197a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc763fa100a00490d4c6bb3af0972e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bbe1a0e4aadb88d18d7f7a0f5575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35affffd03db70e977cb4e38db30f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52058d35392c613b8a01dfcfccc21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fec01440d69e6e41dfbe35c330b34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e86afaf02f38f2ca3df6f3f1a36e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2a7b3d3f8961eb129fe680ce5107157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e1f12355ab8d59e56234434af13b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e9b4440c338f58982b07ac023c83c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76c3f5ab4acc45781121926681d4bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbde2570394ffbd6bef83356c2d6d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a3e3e646bb577af71df71ef3e064162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d91360253e74b83742e8b9e37669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194527e7aee9827e95950923a716b31c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e5cf9cf2d7d21e9dd8ae4e5d16765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f7f89b52a64e7561c30a71586a258166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d33b930f46fa72e103ee0fa3f342167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afef078054e9f9b1c20e7948d1fd44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd6840d459d9f0e9d7a8f970926cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d57e74165c304db8f25e49e956689170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4611d019877c59b3af935882716a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2194c685f18fca12e5cbc6f53abeed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07e194ad702c0515a066ad4e79f992173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d36a156a837fed6a787e8f04c522174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03b0111d96e6edb97eced3f004cd5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559b3d80046543b1c73c71095c31604176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a85102adccd355dcb56bff774e88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b0b9091700da0fd3aedda001ebbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7e8fad6748e58a38ad86ca5548008179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60a706a9d065b466f96986956e1079180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f3d78363a64eefbc872486a28a831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693becab5666820f2dfd6ec33131032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb4e2d8f68a88d269c7888db660bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24deea5e278c494605846195e5ecc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d02ee656ae1a9351ba39d893d1911d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c59506107cd084c42fdf45e3fd8306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfcdc6053f4984dc48ed780da347347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c9a05d7c4c99c22633fc60fe2b268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1962594807ce5d7039841f7f94a1aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7a5a62aaf2c75b3e570efdebb650710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ebba003ec6ee8ad9ca64ad70ba9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff75fca622ad52fc2253674d6d858bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ade90b4e7dc5f825101efee87343413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44cbc8d3234c007ba3df6bb33264f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973bf83fd0052c6db6d9791d0f01f1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fda9c9128800372f1a7726849e11416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f26847081bd8fe4a3ee80016499317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ae593a7015e2a0a64e4577875a80118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77fe1a14b48a6a2e078ab99ba7ddea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a069c6b06c0458025752b4e04f00c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf54fe4f49824566a6005e764401521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb55522dd1c61bf3018b1f68a714b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c16581e26c6a6f1abeb4fb6b50aca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d547250c13bfa290e4b42cb4532e4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072672e1729f083dca2bff05b90a7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb949a1ed248ad6549515cf20c51dc6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fef3014348550030a09121e0367c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862150260c303a90aa3db04c7a130c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf40073d63aa36fa8a728de4fd012e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0575b9355c6a3828b817df0c8004d4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105870463a909ff5570fda6b05bd57831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1029556ed534db0fe335aabd903d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36f36f60b7724bef1096e8bcd5ece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f9596c052a713389922aad27885ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a688602b0d27da63f2d06a57679b1e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb581c14917f191e847e38b8659724d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef00aa60ab4d86728b5b5de66d99737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb08e93a1d04bfd132fa177f1661f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0333496d616c3914ab211e272b5da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb09de67bb95d90c4ebb62b7874b7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456af2f119bc47e728fe8d0535390141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c832b52fc88890385a76b05e0dfc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c14daf79d9b4162a90890344fb17f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637516e9258020f3d89f94f23ff0839044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c3d79c20d4be2dc0e806a6942b9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec9933117e886e01f00a1ddf3369e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40c1b4c758c424bedc103436eaa8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e83320fa8a96199ed9b1e18c9ea8f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f99d12061d7646cb1e5b962a20a2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b95f720007e629b9694096b7ba8c5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e398a6e8bd553614815834c5a3b43751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a3579b77fead4e436eaa17479fc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d3962b116674f75eea0e48e2e2ea253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eb2f8dcb8ebab3ba74d179da3f0cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467e57f3ba536bafdab91a63b6ba3a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f99fbaa349618df9e1a5bf58d7d26456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9a24377ebee8e126d757c15d2a9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a84a7d3a1e4225e86ad832d52616a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e3cdc7f3476c1cdf03472b9baa73359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916be7a5d880e10b73134796751347060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d431ecf6a1b370bbef32457818e94761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d4d0cfc605f6eec9df68a038ae3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8816b93a38ddc06458686b243a16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e66004883601ddba0315deeff298964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef539f702db30b444623ec41ed63a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18ad421011d5cea4cae68211c9c4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf855066fd6426b82de69a270346eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9707d5e8bb2ce5900d1c3c845da319468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ed4bb779e5664848e3aae8239880a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68048ad33fcf96f465468e3a97ab208870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a3f76fd22bd2c5d7d4621774094071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f48f05f9908a2e71f514f80d4d98172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2504eef23a5bb1ea5d968c698d34973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579429747703fc04fdc2a9a0fed04c9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad1c4b64c5bfd3904d0026b87bc62875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece495bf1968e0709e0ddfa801098176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd481a530a35ff656d0c5532a879e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399063cf8d84a0131e83ecec5e82ae478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6707d1a14e414ac2a99b1f32055da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf43aebe879df4bbf3d238ef30a8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c2dacb4decd92fd6a98eb22aca2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0176b0084583bd393f9f7957d5b34cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509db8916b3b879ad44e9fad5cb348483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b96a19cc3121b3423f90b657ddeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aabd02567eb20221f2f657f51ce99c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1baaed5126dc8759b996e2c416bd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabda89a0872326ce497560fd93578087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be009d0396e57726972cb76b9021a8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa86261a40e139e72f066b8e6366089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e046bec0d93ecbc681c326d8eb26290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c14103f8e08fcf0b5e0ff69bbc0c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66308d07cf1b2c8f2590839434bb018a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d7e492569466d4d5b61553440c5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76547739799381aac679ee95724829b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab511f4f7fde5e3e32ef738217dc59095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d9413e2f52d8480fee265e1c7ff6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2bd299c789c036194316debba4bc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c66a66c1ab57a0293261aca9e3f4b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba63dcb4f2345a8bfa31a8dec10a5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00135ead3ccfbcce12d0453a74155ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca65befe80fbeecd4ddcfeeb6cdc09d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1664a9655b276a9c2e7547623e767102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b827b123fa28b1bc72fdaa62ec7948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7d0a60ee8328e1d049d1bf22741d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a947098ceef2dee8f3fb7b5c1423d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a685141cffebcf52f003a7f6357f0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964028f96a328e04dc14d9affdef4d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6e785ce5d09cd1944dede22ff832108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00193481e54ea7f7a0d5decf8af1e9af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381e69bb98cd3e5d38a3d7b5f656766110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf529fde287752ad21f8ef9f5154dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd577701325ef1ff429b8d202a38d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ee12c40ad2e3f05b1fb8b2505c1cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5627747c4d97a36289183a0abdfdcfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec82eed464e5e776c4d17b28bac0c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b082dffb033eafb91a1b0eb1363d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f918720fb7786cd4ba033840b8fab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ef0601eb13472ba161826e484d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb83d19c63b86682c2dc0e00eedcbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407e5a1b1e1f5ae52869f3b7eab9831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be6e340fbac96f3d8793a58be2aba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790c62f251ea38e1035a74ae53e729122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943b2317b852d6a7f82714f4c64b493123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5c1584ef8b23af6b71c83319d472a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc309adfd7bf039b69af056278ed80a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e3a4d506f4223884aa032e91a176126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ed66f39c5c66aa44276ab835d299127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05233cedc54a0336f86ae9f20abe9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aee7eb58f0d2bdc441801290837576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036173952d21b4ae9b359a3ccc73b085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dc3be7f27ef4ac2ce8638dbca700f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425547a47bce80539b95518d8d03989a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817d843ea749397f4eab71a937641d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66172107c7d11abca8d744b9c800490134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c74f62a1a5e021f66bf9c42d67e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc8d33f1effe031aa2987449a7af0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4576ed0dfb3867a99556ab6303411137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e080ff69c40a1e3574b122b8b40475138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dcb2c9f9cf7a75a53ff2595b48264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fca21ccc3b94fed4431f3d606ae6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d11f9b907f114e9d56654b4a9045e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427e8003524eee4e5f33ae3c757a3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aadbea9ba0c5cd72e4fbdc5138254143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc0c7e1e031c36ad1c0cd6b06bf2a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e29a74ddb5723a2a2a6e80fa9609145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08bf1c242df8bbb9cbe591812a73c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb4fc7b1cd891070849e1263bc1326147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340e200bb82b728d082278ef41f721148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3128de07a5059362cffe04386c8303149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f30785c6da672ef3ec9170d3778b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b2d730fcfb217ecc3672137bbc4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0983ec10fcc923206041fa9585fe453152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbece114dd0bfce5de8e72a9fe37f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e2ddefb45935daba653689b00307154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5f01797371741142aebbe660e5ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f929f50afc20411c62865697ad18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c2c3e4525305c18e1afea0654d234157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ea05423cd4f4ea3c67280ad13366158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02748c8db3b7bfddb5fc3944ff2f79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bdda43ed1e6fef4de3a8d1f2308dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0757013b346af00d2995bdd5f4feb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8ba1fb23f8667c9744c41d41e341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08bf995d23f02ba3a328db6a493fbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72017f1853717feab5895a011389f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1f6faa5b9eac298f3513772d654e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832d3330225e0540a87716aeaa1981166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb77d641f8d92ca2778d514b108bd75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf9e1714db7720b70980ff8e65bcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d370dc7e280f61a121927409e9163169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a2c1a1a75da4183ddff72b7b5003170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606db91a613c87aa4bfdb0f908f9ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df4e64b1ca7f87ed9913bac6fb9bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e96e8312f332e24892ee945773a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84458f3bec821665557b8b2669f043174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>