--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbe4bb0eabcde84ca37eb9d31f38a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa440fabc0293a935b610d631054562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07db694fcf88eb1e08949a1afc36d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b370e9c0d0e4836a998f00c753a5d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135e2140c08abed0f43345c31881fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf36274b65ed11c37f6c37c9420ef06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f709b2dc88f2c8590af410ee03d8c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ced67ab659d8f2ec6e64e9557bb2a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930f0114b27d7a840ebd774f85a9849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed210eacf6a50622e1b226e358df32b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807b8c126da0e380d1bcf383d13804d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5fe52599371bee10cdd918736f6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291294c3f91dba2aa99586621e81470e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49ad2147632129899597c0c7eb84b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec585bdf18dbdc775e9df4ee5092aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e1ec67484a83231e7ce1d1e522b9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81596a55236348906147cc7743b8d0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b25354111673b8fae543e3927f4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1df4a7c5e79cff503ee08382b7a9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f767f6341d9df084fd2d42cf481d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ca793c64868a2d10132c59ca35ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62928c4e7e1decb0a090bcb232806a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce0d4fede4acde252980b2a9eca3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0154fcee0968782340c5f7545fdbb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98aa45ef19d7ce37706e1c306a33c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94814931774be3487c6555ac22632026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c98582d0a1eb3f14e37acc55b03c2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a5739f30b4a5685c185e4b0a7bd9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce500bdfd73c35e67e414d9fb9e19d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e11038558af2ee61a62258631d4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7a44676c9a7ee2ee77a3d7e0f2bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b07eb5b8538f807071f59a838ce9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b0725cd66e3e770a67ee42b26b0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0e6e5895326d7ce661b8eeeaa67e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5e2e78ffabdd90c1ef98836b0d5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ac728c574fa284d163e86365f21436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dccaf905cb7954df8e41c2c4e5d9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77347d91fa2103232f2e369c83e011f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce078c34f9337e471f21e384669a38f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea725d5a0ba53584a74408923da1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376311c87876bd2768fead0482985e5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa3fcdf0e7574d3be610fb66b380242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65d5389c7ae413d6cbe9f0db114e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda379090ba114051885b96f26da14c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371fb1031461c2389bd62789ce2344145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff61e9360cea1a9806bf19837a22b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a195a34d0f1cdb6362cb0e8ddb651c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570596a2c6890056ea6b33c1ac83b8d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806e72517aa2fe03d2f18ab7d6d5d1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f4a1a871bfe8b3889fa51a335f7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66991576ce9451fee63de8fb732d9fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496ce87297272f260f9b3c30fe4feb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cc63cc4afddf932c798efd63802753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c901a552a478832e6e90bc739edf8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba037b4266aac3e61099e276164bf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d59db067ab978d747f6a66e4297256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d7c6b0600b8c3c6c6032b3983ed357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c6033c8169b87e76f6036644dc71a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b20d1ad9c68a86125abd8aa11d6b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4883f0b4f030c1fe944ce32afb414e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2cd7f38a2a369942ac8b4aa4e8d5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c927c5e4765a89714274b09f069f7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f868383feff6ab7170d40da2ad90463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58213ba9d2d1ea1dc492f86bf0e20464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f6aefbaad5dc0f29e7e369303812265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14ca066d75fe2b952b01644c3377566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb601538ae14ffff61933edbbb81dac567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec851f8b2d3a52801e25eb56c2efc2a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4155cfe81a797012ba49c3a3d59469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5cfee60d233e3bdd42cba9255c77170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735532f5eb3853c818c2cca16aa479871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fefd2d4bcb1544f3731af4a98654872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76998734deefb825b92ae4a52eeb36373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b931c3606d40fe1c4f605024c93974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9df41631d7ddddf4789dee57383d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264b6d9a35a4d3b7c6ff186b2652d3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365222168b1ecf88b5756b84853f97577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ad702f2dc4efc8f3620c08b557a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0724f4e74b3b56467e27711c3eb12b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc8ad2544224dd13eb4262edd81a2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f1caef47bfde50dd4193336c494b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b406a14983726cc51cb69be4cb0b5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2813a19c0ef62a9d6cb8304d702083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12c87a3320753cd4b8329c971f87884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaf67f487d7dd716cbf4e5a631218f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c797a8d0bfd969a3f704c54a4f107a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010420fc735e35c0cca9b6db89f9b0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e7663e7a5faac373859fcfd21175488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c2f5c6fecaf605936214a401eb3fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262b650501686862e05f573dd8648a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935138482931c41b71d67935ace5dac491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc77747699983da474b2845cf3905a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de35ca9ca024ab19ea525ee6371d5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b23bc1684774ab06fa3d4cc4ea3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db4930d02368bd40342a7babb683e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e013cdee594ab41f1c64aa032980c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344778e4c70a106b9b05d7baaffbc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce22e442e37e1c616d0a27f070b63f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106422780dd28c247b136ff9467f840399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca9952e7c8f7aeabf0232b93d4c465100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ad849af944c5fab41f9b3fdc1149101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1792a24272a775184fc0c4e80c2a41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec856a5fe16965710aab0ca1b06225103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d08e7128e1c393601a0635c419c6c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ddbc360349216aba4160c695c2e90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438485e03dc8ef7211b750fb6f4ddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be803df4afadc8e819fa4d46911f6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650bd7dd2518f7b7c25169cf179899108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdbfda0370c4a9368d6a74178ea5ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca682f08435d781c382c6a2b4c07049b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c6df6a7c8efb0fe35dc6faccd9d30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cab28ce2af8b226136ff1049d3b81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b6afbf6875a83752f8fd0a3ad8ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652007427cfcd83846f4fd20e7535b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a0edda2c14a57efd8c252cef63f93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc8a5fc8eaf73bfbef4b48ebece5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239219078a2535ffccdd065e3db6703f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116ba95ab2ea216b0f6a6efd0f9db8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbf7f23bef4ff3fc361ac08416efdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300565d4e4fb5733702e1b6039f006120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac59ce6e17dd0aba0b72a6d09f5e00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d45e3b836ce7a93c2a0a71515334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f224eef1f074dcdf1c2cd6c98542b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df530e1cc45c6f4fb6212cad45d58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda12965b4ca61174f157963405771d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c74531df015cdb1d3592def3fa63b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6532ac17c421691cfe2b1725122788127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc76371d5c58c17f52f4ef9da2f65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16cc1e951f220d15297b739766c2fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a498a0171cc65ce401cf90d6b9ba6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7fd89d5cd29e88bfe2d4f4b863c83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218ec0d147ea131ea5b53b734262ad8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9e54dc6c79fd29b9bc7145afeba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d929f12447e2edc37d3269f4fb353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96d777e4b13e9712dfce1aaa4de90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a485e5445cf48d5577c7daca99e1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1817694a1f2f9fd45ee27875e98ed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c095432ee2dd624c07e708551eb388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238b2bf7369cf0b6fc114769b2b6578139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acab4a19c17373dde365596e8b8d61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7578eacc54bf00d01e00985ae19c5a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275749a639e21fd07a9916a88882fc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a8eb775787624033712591bac765143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a6dc07eaefcc0b4a27b0370fe0c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a844c32848a5e5aa479138dbb0b6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199aacee96ab7da82330b290b20ffef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c4a9eecf50d8819b5c3cdfd48b20e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cb6c7b19b80afc3e7fc8c1e91c9d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db7fb504cbc4d63d8ab449bb9d0bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecedb31c80453a509f0374cd9cd147150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7ad819198a1bc80e738c4dacce260151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd61c88b63ed5c80c766b3f152d13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a577b4e11baa601de691d137c67929153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d7e3f2b4b6af1bf773127d185abb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a84aa5f5687732b71c93fbbb172fad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a51321943dd542317df8abaaac7fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b3297fa1afe5bfb9c81cace286dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bbf27c477f9b511b3aa124d93366c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63876d68d0ec26dd2cadc658a7e788b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1738c26299e4d4d366abd6a18f1fc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df302a1a0f9a72491471fd50598f1634161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536476b661822bde57066eeae9368e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473ba12564a2d1e2e21995037387db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce863d87c2c6425a7e24bf4b823eb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ffc3a9cc8ab62ce779774385680c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2bd4454083e4cbaae3bc9706ed42c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf99e125fdef73391c990bd52cb765167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e77053af217ba35c29132e4c69f04c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a043fe4e2648ce725cbf3db125472e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69a31b4776cf0570bd5fdf5c3bf68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab11117163010bf4bd3b9e346cef26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dfbe1a9b381d6dcf82193c17c1639172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf26f5f00a17b0b1d77d08349e36fb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461ab58c6cb605dd81ad8aeb4ef559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc3741a1bc6c1822e0ecd5b856c2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5f4cd40fff5352798d5285d0a821176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef840354d7a707b3337b62690ad1382177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4218d9666f6ff8dd28e8a28a5b93a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c2f2a3cbfd516e59295fca8427fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a505a94c13305107248d1aa9165517180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afec4ce8e1a7d408f2f26455be4a881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d1724366a68b259d69b4b5344a3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ccf549afdf0cf0b9b480320bd54623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798dc75403c69446d8c78a6236c62884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998fcbe170dca95f464286ece3548f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a549f5550cbd8dc8c9b0acabde3236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80f62019de65bb4c59f0146b33ac27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938146fb68d55ec30878cbcfcdb271f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa85dfe9be9835c24292a3bfd7a371d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ea8225594192274d04b4beaaee9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea68d5f2ef28dd95ed01230ce52bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ed6b2f8dbacb850a497ff6a22fcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98775f22918b9a340f0f750974543713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111c1983eca61c80639da262e9355df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde87d850b53bbb45a6f06cc13987815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272933b5c120f1a0e19e34261df3d1a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab602a16a4ba872742466d36d0f22f9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037264bc7b5a3e5d775ccd7296fd72a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f272bb94019a5102fe86689a682019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68a64afdd920137be3a9490a45793120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6575b8aa083237eb4b035c2592dbb6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cd502511e36f480341cb6631025022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1e9870c28c2d922688aaa9d0ffe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a635a954509303c4d4324fb0e7c9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012b6ea63e9e1fcae3bca6eb9338f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5821abe575ea6bc75d3677efb27826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524124f62b3a40a5319796c99a5835027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9dfc11dad916e86966091d304cbf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130019e62c2d8a63b47a5a26f5b3f4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2353378cd87f43089f1640ec1efa0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c4b1e934951365815b11ec05519131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f590bba11fc8b9e741b32005d84c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b45e4e4a1ddfc79d56788977b3299233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6a2e42f8dc557cec215d2f2a420134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704139689a96ee24b48a28d4145441b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2d441d04b02fa8b43c1395f10985836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fab6b820a03cb7a33235cbfa8700f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e199acda52253f4118559c13e324e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f0e34b64ad4f0ad89fc57711106639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd96519c83abe28c8e104437381fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866e68ede2945b91c2c5136b7e5a6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3195f47a69d5f606dce4c83c0b8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67555c8ad50469c5e36a9cc905fa4ee543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8902a4ebeb82ec00b1a40f41e77377644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4ffd88fe4666ce9c2c04e93356fca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c956b60d9de1690704f41656cf1caf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac56ca62c003efe8690ef0239c2e87747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b65b549686bb13f3e7dd1cc5cfeb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698394bf265f4f1570b3ce63029d6e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b7f8716ad89f0b15afc4f68c782d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b2a1a8b34be12c3c7cdf25fc40a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01612e4cb1741d9386152bb7daa1e3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ab8e8253c4f0219948fbb0a9f51653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c8d2a2b51c0d1ea88106a6ed10c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330b191ffbbfd369b4741e3542cb35255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e30d0c3a993135234d318a72908b0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd0040c10a38006d013a4365bc93e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38feb09a56ab647ddeb005224d650b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f6c697a3c169f002f58775ce3edfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccceb7a6b5d5bf80a5916f2cbb2f2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a96dda10f3dfc4eea1c2b6d14d43f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee67773b338bb76f7ae99f68af842762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18832cdef79d0b8d951486b752b0d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd7004a49866c92abfef56f25c83364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873db0d205146cfc73db4037d3ebcfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c5c74d21044126d0a7b8c8c2afb7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde0145e0467f99f118bf2ce60b71e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb0b982c8866cd81039ddc2a3e59468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ba80db2bf93a64cdbb19672828e0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541be7dc3cac60902a93ac1643f93bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7056cf01d9629721c34e465134871c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee81ffe14f4e9e923eb548d8b283b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9a6d62f659c766ace736153b92b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca70e6472f32b9de7d833d375794274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7783a1e8188c15b85b07133c7f66f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6c04e6cb8651c6aa819018ba74f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d35ded801dc4f8f16dbe17ec5b74977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016f2921be09d9d9bad416e50f580b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eafed82edd2e8fbe36f349eae9e59b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd5fb3384b39aaab4cd021509677c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6264a041058dcfbdca514deeec626f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a830c2df1e6c2a2fb76b12b19d4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b92afa28f19b69ded6623dbb3ddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8058be80333c29b592ce2fcdcc6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e76b5b45adf23e7d40d460e9d84f7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184672ed07d19931b3d590bf92fc41086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f83d51b9c88a9393b307f0842f4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c29da677b53663457989387927c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f94aa5b0565851aa386aacc7b5a8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958013cc0e3d0001305a8b745ed11990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d8a7c44ced5235b4f0b8a3d0a1cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca51b861788df85179fc8e2f93b22a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337019ac25b2be59fb5af0b22422b1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc581607772bc3fafe9307f1902130794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18299f2b662fdc6b0dd3d471406071295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b7c8d1534a16a6559ce90e8eff0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a345ebe78aa690c0172fb561a526697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598273e655eed2b18b2a9da813a33c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5a7c260601a63a543905516ff1e3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4077622a46476996edde4ea16ac9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d375a72db5c4b5d5d76d03341053f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682d1f455559dc2b372f397f4ffa82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c6054a44e060b353c846ff2f42ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f273fff3373ddabc57b6a2703601f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ad3da4afa401118d848c4cea380b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21ffc2feedf4be056327347e97875106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806f49104c84064a3d6e9552368232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d098435b32ebee3c232739804950108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75607baa536eb97519ecfe3ba331214d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb0e70ff8484b9a4e99102fa4e7399110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad99c612da8730ace32c07e684e37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcfc6d3ca2185c7ad70441cda1ec6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200b55686bf4d89c3ec3cdd7a0d487113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56c5432cf2c913af9fd79424114b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1007df84e217f27ed6cc442b63173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200869f5005923e99e52612d63c01ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596705d259f8a0b39f774fc675e960d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d4e65ace518579dc5756e1646007118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01a7cedaeb6ce39a9036ae38140fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601bd5c5f5191d88598b5cfae83cf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe9f3ade1e6dd188522f08e185c104121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898bceef838ac1db9875c545bfbdaad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561357e000c2b4850dece744fd738aaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e8b65530fca7872fd25c21d5a4beb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a286dfc91f746b7440cea4b6b2a20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca69427d9e3ad7e9a10e247b6dfde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430a222afe3ef4e8a79745b943bb6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0747385c832a58d7e6dfcfac2e231128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878da1b805d2e9aedb4580e1d1e2215129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1174ccc0841f94ad77de7084c3e329e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dd2f80798db0a0efb5416df1956bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836436eeff3e92e0209c06527606aa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387c2957f3e8e195086c464fc5afa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee706e011247cce663a5604caf70982a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76de37ef8e4d383344e5973bf40cd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7fcac24b2a46a3f21f51ed49d979136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0627c5b11aa5b0031e29a60f8202137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa59f81ca276f52e26d792e03b0e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca179e17f9c636c8e1fe4ef460a2831139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf5bee18dc68687d69b6f8c84b829f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb63203c7de47502d9a3419101cf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3374f992985fe93f8961779bf21a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765296e4fa225a68337d088655c8647143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653edd1e97c83445d1cddd6a5c9e4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1fbc76a52e932921c22ba942cfb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884390c2ee767b39bef3bd42f9d691d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19757f90f0b13b7f1e656ba2ea95ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e10c83a8742d9b84a544c713c90f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7a47e59b6b6a291e984aae34eec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8532c66c64c4e692a139747cc2fd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b739149474f1645d31243d43e305d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96ddc2b5a19b11816142667804d31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a04a62eacb8ba7e7ad96a8e0b583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce18a7ca62d1aee1c8b69d344988eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440c28d4475eb58bcaef1e05c88941e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4dd8f5ad7fad715641b1835357a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5060d9c9aaadfe13b607e6cbec8f3cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9983eda2b6f97b2c3ba679733d721158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b86733eb511ea0182d0713910efd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684712641a76a9b81d6f6099819a09e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef972ca97c36405cdc90e891699c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b98da92c3d5eeedaf51a119a411a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ae63d0b186e099a88bff45977efa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a154d8fc026f20c6390026f508400164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3747917d4494a1d8ebac3fa88284a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c49f32c0a06f475c4889099d7d3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511da2500edb52fe8388e0fa3787c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5026c0e648bd14fe80484a5e6a5c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0e15e54d45783a744b744baea5f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beff952e91564ee61613dda39a1512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a034f8e82f1d46bdf45178a1fcea4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc0a39575997de1622840b18f7c09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7edd0ced27de2f33f70c60d43d285a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364d34c0371a5dd24e801a71dcc14e4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>