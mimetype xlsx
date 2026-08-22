--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d4b3bc50afab8532972251430c9461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c0d03d4eaf717ac3840fd711886fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1a979ffabb42abfa220cf38c10e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20640f9eeaceb3187db4ac702ecbd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e6515115213318cf8ed3c20a737665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c88db9191c23579031b1b32693c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cef12d8e59ec204751482f470dad27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c9a4200726944985b4afad7afb05c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178fc862ba5d73081509c4b3f4f733e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560452ec7bc6f092ae0b1ef3e89bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e5d4ecc19d402304b26e0af3d9cb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb0c77d33be8c65b56dcb7313ba01812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082f36a9c866f2604c34c8ab4a836c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7321f3c4b4b15f09a32da17d3f5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364b19cc4e61c98e7b534e3c0e385c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7d4e2f7636c1dc7867c5aac182dbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50adaf6b2cc66e274711143174dca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b872aafc6a115738d061aa9125dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef43a864b2ec7df0adc7a4cb7bf170b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fab8f2c8f24abfc69b5b9a6f43ee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1fa5d90762ba4fe27688445daa77521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7121da89b1da2eb01e0319a89af0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eb09b69786ca9d10ba81c724b7a5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7cdd7dd665a59d5b3111f47f6f93424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610c812eb6800d944f0a850f54c4a5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebd4d4db08389f01b19c1d46962de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc202d32cbb054870aec06f36aa5b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4874b1efc7c6636b46e57830a6bcee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c4020d9d06e0c12a6ca15ad34d1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec71a3865dc727e36006bbfb409d8e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03ff64d8f5c4dfc3c87b99ce04293431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f5c3292be0844c9c8baf5547296d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203476985f3ac34e3a8822fb79732f9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a005c8a2d97f61544e5255b1c34834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a1b68247afa324f3dcee4841dded735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dfccee274b4973bbe38b772e3c6a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed3f994c1d432d976b82ef001764c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c942c58dbc29804e48e94f68154edc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ed0fc1e6d78e3d94626e1a38191b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09da3f37b40266f58bd0cf0223d34340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409af7d424d5421676ab19dcc6be1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719bb00487e986250671c9714d636642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31303ccaaf18cb2130be11c9003ab943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543b01471c0542d5a5ffb32daace7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d49c6fe405d6b5b11b584ebd15dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cf30376623ba5dfa612b13ca76d4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0932e26a50f96e1562fb4516580047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f50a9df6b8cc0aa163171db2c88948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7f38204074f63a799fcf45fb5dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b798938bfaad7b038b32f94262c5fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7e07c5876efc883148882d83279c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf154be30baf2d24e96a1a3b5045a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9863989064f997f7585b4d66dc8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec60e7b73417fa1a316c220cd202f8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f80694a219f8a49fc9e5e464c899e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311398d2f7d0324446df63c6cb3eca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d098f4a36d0f2bee43fb8b1df7204557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6104cc947d02e627d313f3b960cf7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf306a61bcde5cfdf311d91fa0b7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77511f2b55c9de61dee69e88f7336360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b63b184795bbe339fca2e62956fb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148e16bce72113182b6d207750c33e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c98673d04eb735fb986f16241b741f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917efa6b82a44b46fb0affd46d7f1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e802df470dd865e2b024a444cec6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c733f7621f2af9392afd504666094966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4471783db3ac7670c58cae02d4b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadc831ffb42747c8a07aec19c9ca8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfbe9460a6ddf73d467a9915d383d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026abf54523c68d590e20ac593859f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459647e29088ca524219eb513de47371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a53b3aa344c4400b6045095b246bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b895081ae2c56a154181e6e3d0ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0172b6770a46fe73ad026702bd48db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85726c2279cad259db7e43cca0965d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a34a101991e25e399d57109321cf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d4c466f02ec4448e5242e6a2e79377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78331378bed25641a1921b456aeb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291941348cb50fb0b74fcf38ac7e52fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b23189d6014f14650da665f8037d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0b1610033bc4066ea4e6236ec4f6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cae662960859cdc81b605ebda947a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cde3442e0c66a06b317dee4fac17883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c30800e9e3e336b7f3d800e999b0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032751ce143cdc6fe11946f9ba9c363e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b3851e78f296e235e1f87aee15f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3aaef9cac286583a0c60127c3f6cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1819da815855e3a2e02db2e92b0e7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564944588e25e07a275ef855d6d3b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcc74798c60408bc3e900d911a9cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9840a46f91af215b3e406a969ea67791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e193e1c05e6c85dda11d8cdf88e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f1387faded4ed07289471a57134493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f04a784108195b4cb8afb0f5fa7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753718ca28c8b957b8f0e308f82a6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c63765f852160e7a0f826b1ec92496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad688b95572f8ddc8d36c1990c20297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ebc38049b92d87fab345a1abfcbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e1003ad0d215945eb8fa4531f8eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe446fb33140f7cf62b0c22ad5250100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5544658ad4a52950df44130a86460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233acb7c78b7075007e2644177339a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c84d6039536ccffa515728967b55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed734599d13b2cb584440c81575198104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6f4ae7844054e605228cdd355f7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf5fa96cafc6446c791471771b2b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8a587717c63a4eaf11d57677d95d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc3e82fc387ec9ee5b2b54b38ee6d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a65b8a8ffc7451ea8fffbb2d6709109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929009c564070756d231a5b650f7baf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1c4e7446c150da48323cebb30071111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2442d644e2ad253b7f269768a82d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb7167021118e45b4ddd92313f3a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f19cfb27fd2f4ecc1d2dc209acfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837a9aa7d497a02398f332163ac7808115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ca45c3e269ebad308d335bc65314116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5929d66e610a9124b5d50dfeacea59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523f0cc340f366ac9a785452faa6d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544b024780a82d968cd82fb3b22cd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3a3adf56abffaaefa6f5ded24a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e304e9cfb62dd00b3f75a6dc3f7f794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e94bdf411aeabb01344fd6678443e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3425de5f02c27f47284a9f6a517f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094668f05a83e78e00732fcbf4d6a60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cb9e51494325d0142475f9e3a1dfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecde37c3722f5ef0ef77043a846048e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a836cf6ff1bf02887e9328d66b58b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef002c259574336423cb618a79e919d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12713868756ae409c668cf021c8562129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b8f3df7f123c1223971bc8eb48862130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0d995a5c24de18c6d55c02416393f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd753ac6966e9514ad03bba96edaa9a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1e6d23ded60f33e24f99ccd33a3d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b98ba58575ddd7d40fd2c0b6bcd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859240e38ccd724fba432dcf3bd3b30d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41efe9c04efc9454572682b65ded130136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c2e6acc36b8ea5aa69780b77a87b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a214f2d0df2b2ad82fb2ab2faa44492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad09289eb05651a8fcece3634bd42aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d793bd403a7d9ea52423bd525188db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9910f93b3a274443c77e0fa1badb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914946dc69222530f24b8ddfc1ad0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d857f68bff4045f0bdac0c48e957e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a7e0b14000d6cd268e9d53bc4005b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a3b4ecf01fcde5805d17766b3fb40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f71f926e16b7c6a271b8ea43eba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa6ecb0e893e4aae669014597ebdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8dd23da6d9902997f970cc59b2eb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6172f014ad9b54bbbe265a9f085ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a61671a03c6d5a214eea311f25b2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac157b8a5cacfea6e04c673a16b1c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93941191c4b5b8ea25ce9a0b343b62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952fc963cb46a490167d61c85431db9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3be09d786524b32ace1033f1ddb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21becc46a9890afd83ab92d03a8c8f1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac15a423f041bc0eca712ab488d0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd5923ceb15e5ac4ef973aff8959e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188e527a082df2bb7672ffd9448b59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a1097f5f04873e1c8e663fb77af79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00fc8f6c60d0a12b3348acf1d9a5c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00ac0f6383501d72de43c1cbd2868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c954cc06a1a620f1f1d49a61f43f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6fd19f4801ed9acdc26667fce567d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a29dfa59150ceb66804ac1bd19728164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad4fe1a7b18e699110e12d7885cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de976b015a4380e6e8e4d0cadfc39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df54a4a38e50d7ab004560e7462029167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716adf0461ebc55f0f72930a40cac149168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10850ffdffd6a0c69be059c1eeaaf547169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b49245b7fa91542d53c4bc91a2958170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ee45325becc899f917a765f0e6e9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c70eb3a76035b43975c9a2982c85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736a4051d0d7c17734a512bdd5575e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e8ec99924b53afeb07fd922bd29a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd894d92d172cf79d7e17c111315a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70f5a7d851a3dc35a823e2888ccf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2662167def92819dca3d613745ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9287355f5aafee22912ce9a080be4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d7086f9c070dbf90499038ffa335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ae580e2e8e9f104762494765ed7ad180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05a69542b598d00bad846bdbcbcffa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e90b92a8e4f7528f7345a0838fb2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e548240cf57f54fcd3d4848fd4f50fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b34af11446fca248b65eadba515de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816e1bc6983e1ea196784db5b68e3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc27e18ec186cbab0c8f650fa6571a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e227b8b80e105f9fa3d90d87272d4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc2dd74aefed048f2f44f1c2868cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16fdc2483a3290d95dc5fe2d58b7039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24323764bb9731f62a7e1bc24eba8e5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f369b38563b4d5b513a55c6259a2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c9c77d307bd0f914f1b98dc32caed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c591b1be986b9e85234e0f47e19813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dcbbcdb0b8f31564d940582eb57ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235fffd9214dd2ead0de0061349ee715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450cb55faeae1356ae349f23611412416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652588d0e28b2f8a2220ff6772eb7d1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92bafb5721ee690eefe33ccea1ee8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b1ea8dd2cb040be2a8cfc5141599619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1246de58805934780241ea59530620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607e934362a4b1e09e321bfae609d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c663afa73ce0f799ca98ff489f01e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16644e2c9f1be6ad3fbb9759febe7c9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476da4464979d6291e832b55524406824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862359635438c2dc8d41fa9d40abbb7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c118a186343e49c6cf29f8ac40e87926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f339711599c85aea4aac57d8d6b9c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf3904391936c7768a5a39d86d78dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094d23ea2aaf3ae433d6731748a951629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc706a5c2d39fe53acbfe82f2294c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d7c2b8b79217f1d73a2232e72268231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01144e43e73c6a32e2c70dc869693d0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1181e2785fc730e9d653dabeb95e4c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b193095497ab3b3177ed8b176256f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63238ea168c3effe2dbf7f7285deae1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0016a888c2833cfdd8e590e376d88f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a057774ca3cc9053627c4644e9df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb318d6426aad4cf94d69d2f4de941d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c64da21a5b6d48d4e6ae8442e0c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c9a8bcd9594006c08165fb4e83dd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2738c06afd8392d61b32f3b206267b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe76d8706c1a068aa9e2ba45f8752342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d25c204236a31d939aced28d40db543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ae32dde43630a34068989e0f5e6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943a1308bfb8ae192db9868da404f3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49504b403ba606f45a80c855bca5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f83e1ec74bb7befa66df241252c2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167ed00f4e6370dfa8e3ae7e222295148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24efeb4e9528a1a467dde8b1bc74d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baff56d89677919674ff032c1cb02a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad804f8e66702eddc2bd283659dc07d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9241af139414635e43e1b096e3b2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d2cf669acee41f2955ad621acd8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d8cd20d85afc4add96ed7568e0da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c2d6ffcf8cebc2c94451ccf3a0b0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f544bac099cc664050ae8c5aa50dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6ac609fe7714e957cd9fe9fec0de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeeab1d3161f7cd91f940a0a0d11ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac45a1fa43349457cc70c2a60b44759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6fa41822ff76645d8a01dfe520c3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618364e3325c0bff34f2ce089a176e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c415d917de6dca3e76a30317ae50c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c8fda0137e5cb1d9513c97dcbb1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9c87872b5491db137a34a7bef04e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da6e068a7d6d87747457f715875ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721a52a2f3d67576ead970ecbe284c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c821127d7ab4c9252d9e23514be3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39673205f070d284fd674a046b078aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76129cd75a4a59ad5d5328500063c93769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8666cb7892116091f2a2205e41aa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e5ac154fb46cc91b4789c10de83971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413faa0c90fcb9e0d2234e4b422e58872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b23fdf46cb3de89a2de056e7038c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfcd56b1c4138ee9f483f582fad6ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c239e31aa711faf8f1c594d96d6df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a35c75f6811989d0e87cd2f292f8b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597163d2125f9f5a20a4b12b85747977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f799e176b1651d5e7440341a12b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8262380115c302ffa4b74b8a359d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f9cb6eec2c4739d02189392e326780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00859f00ff4bc12ceeccdbbd16bc94e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3405bb1a29dc5fcc7028e4993ec482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243506b78acd8138f574b0db2f0fcb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc883b4b8157ce4b0d6848b1f9100ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb53f62eba1cf2b2179041961d5cee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527e538dbbb43d6797f76e647b86f5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a06f3d0299da9dbbdd63c19fd08bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd4f9e3c275fd93ed87960348981888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b9db56c55eb315f1b4e1167ae2c9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca2a6e6ab8b19e623036193f1978590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1e87cc3c0b5024b40c369f761694f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337a9641ef18a686993932624f4b3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375ab246d621bd57969ab551d0b4ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5035c63aa97efa8f5851776b9f11cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6cefaf6a26e7548b5a7634f5e37b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b01c0b9836cb60e808e5936c0ba06996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45aa9457bed9c1530ea7881c40bcaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6cc4ded153ec1c4705b24c1ed329898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da94564de59960a72d4f3d8ee3544699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229c51bf973062685b02594648db291100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab4c6ba50df2dde743e2db50ad9d86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8d4218fa127cbc0dd973f69ac10a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5a1682ce3e0f1f1f4954d0dec0290103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51677b8afad27c05174aa5e93ab73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8ae45e00d479434604290724b5bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b04f0c47a7591586f7130002b3a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fb9a2565bb213b9d18d2f995ce4f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f449bc792f1e971faa962e2ea8eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c41ca2f0aeeb4f7a3ebf82ae6ca3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88b02a6e204949a0f373715cb6edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ed71d349229c9454d1d978b87779111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810eb0017b023456a37e08e1266f15d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02128eefef1ba5e12be89f1a1414c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181903591852a73db6e80d0e8e6e1da2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d60d481e875c6e41bfc43dd41919a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b75a2ac115c0f2c85d2a10b6acc6a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272d3691f39ed3291058121ce305ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff9c5a9c271b3f6cf3d32d8c6cff5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d77f3dd0a034494f724f7e36969a76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728b854f2e1be4cd67a3920a54f913120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c5a914b119050381dbb8194383acd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a84a628df1c9f09d57b0d29c65df9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a704de3b2078cd46780ef38cfd11738123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115170f825001da8a42f13966605a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c1b60bafc48de5de1e96ff81d1f76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc30a6ff03f568da90f81b0d0faab2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f782dfae5df32d1824b1643cc3e93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9958d11277d27047b64a5698ce64e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfab717aca2ce228d121632a2f79b95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c686b8f9ea4dbe8142bac17c41d8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15acd74677930023b326984d768a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59431eb80ef7b133780d4d76d7b4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765f8634e7ef7c2612775ca8ad3230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc7b1f0a358504115740989e6f0ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc4de038adc694cc449ade135d017f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ea045f96f6edbce3e2c17fa79cee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8698a7901091933170dff913470e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884410f251e9d28eb3234003ce545395138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d28a418389b1f16380177b7db4e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d0d9869aba8869ab6e2f4a45615a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc56810a17a0b9c5329e1b3db74836141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165df3e017399110c261b0ca6abd241142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488fe58abf8976ef97c5342ef78aa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cb1de5597a76cc066013156513023144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8cdba408db3731e28b2baa617adb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8bd4a880978ef382da5f224cfd2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc9bb8e93dc9f077985e99aed4345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9b879555444b9050bd7c2c0435e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922dc3be0f2a70f75e081e056fad48d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baeed54a2ffafbd833bff451f0e731150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e04c35570109c7217332899ff1a494151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee25951918a159b3abaaddec76704152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d39024cd13e5cabbd69bf4f0e47f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb351696df2e80cd6dff4ad891227df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48732ecdccc4cbd940755df5a6a4fed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c120cd893d5c707e1478ada65b27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfbf2266562fff902d96b4e665c47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c7905023af76fe250769a28093c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8a5a798f27effb24a1932665beaa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2553f53078d3581dd97a40b5152217160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a4f1f34a49bfe4b0e7d0e5663344161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0416f22c1a005e69e13e084a6ad9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f5e0d5a81ac7fdb0aec7b2c648bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbca987c2fbd6213a539dffb2f9203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835973bb59f5369352da51ae7f5c5091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557054291252131f80a0056377df82af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b19554f51c67b8ccfa95af652c0e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585249af8e5a425f651178501d4c665168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba58d9156904df84a86f09b494c87d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f096720ed6f49cf2cbe8c32511ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f957e61ad9cee1c095d9997ccc626e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da038521b24bdf94ddd68e24a1f5ed63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44004037c8821dabb3cd2e08594fc669173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f57469fd43954a8e663d926aadbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109ecefad5b31afc7e2d61e7520a95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edaab4ce429bf8627d94bb1ede4937176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44168c651a5aabe3229a5cecd59963b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658bc1838b2a3b7e35179458fe6a82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa652bbb3a7d3e9f8228000085554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348ce9c95413ce1f5e303f2c887d74180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>