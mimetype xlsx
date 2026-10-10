--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d1728780cfb85484f2b595b05d57a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb2a03061ea74c9a63b7c51c0ef4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8923579f0c18854eb6c4a546b4193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231c2a8540ab73d89f7bba62a56e204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9270511f8573721bd95727081ae95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f93f5a0e40089e78d3101c5d78fb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e718df20e4624827b91c79e21d3d817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c321903bf4a183349919aaf5fa4d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46443118ea751983297a25ce60b474a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec91d66608916e65a81830b4128ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac79b27c5f65ba071101e400482eef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568857502bb04df2429bfe576056c61c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7941ccd528539deea31e1ac0ea003f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c5f917ee2b272586b15c0593c00f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae636eb4d29cc480347a28530247a83815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2b1e5316695d7782b95ffcd2cd6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396d9904458221f25ec881c478786c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb105527cbd4d922088cd8430e9adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70793b327f650c1d31caa12370348e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604b3aea8df7f547af6ad043170ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4327fb18d99559b35fe6a7bc798121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18856107eec629d5b5ec1600889bd99122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51914c63a8d423c3b1e1083121c3f40223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3046a16d5b627d8b12340a58c8dd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c9e7216dc5273767b1a6ff1a7a35e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d100648861048e1c9af159aa7ec0f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ac295692ef43a54f2c69161ba4d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd31092347f1aba4efa3b043100e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730fc02d79c69b10cc029f74c57f65629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2e23b131db65337530dd150c6d6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7e0810aa83d023c21bd060288a1fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f0d227622c3588d44fe32273b2f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015462b9bf062e690e01271f7f1296c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96802472c0b956d254c7901b802fb97434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2f252594fdc3a907a05956ff77be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f46f10f13471ad9d5fb49b33b1643036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c8cd8c886393f6e9b5ec6eda95c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ea007c2e33e0e280d78860f77a2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fdc400c56714781966a29179b90e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee61c1680d7bba185f465ad26c4c7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102751179036e5b13b742547b7fd27141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0d37dc74934684888b1fd4dc0bb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55251fe12eb92f9e108077a1fdeb8d8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715bc1b52a3d2fd175be01032867c9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe13aebe86775650db17d7ad6d4283c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4506c4e17b92cd2d98b3131c065483c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bedb6972a765e3d344cc588b61a5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37648db6e6e60e71b3cde347daf29c3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ce63179614843f6a7f645b3c772849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700483e5787014db79d71ac5da3772e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa0296621f6626784f1176a205be851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6ee1693e85e180975d4a118dc35e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba94643cfc368f3d0a35bdca885e9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15c651ae94207ce51e72c5eee29fb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fadb696e36f3446a169a6ccd8151655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2e4f397a4455d99f43374c1d1cf3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc120402efbd0b800d5900ec5ac8696057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfa1c0bd1b27a53fa168fac926b2fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5079e2f745a5e109e7e70e6d5eedf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b90a38230ac4e8854b3dcf0f598e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddbdfa8213ec1782ffda34a3a4aafa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488433eb4c857d76f1c575b0beeec3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c3d956080010a19448ec35e3953e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f56655b1e9a2fc2ae8f17bff250564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35310b5ab109843eafb821c404f3008e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af54873befee5f277a89b0109de3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a03d66bc1ce4dcf74797029ecdbf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc029969e680c2fc13f4b37e1463868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81984162dc2cdb32a4245a2c44c49469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d061029f023c79bf3f617b22556370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfee1febce61b6790d2ec62e00c17071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15137671bb90ea97e70bc4e4b37d89672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dab2bf73d2b7a45e022d8497dd69673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d1003c76d779140c0fbc01ef201a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ecdc61cd21c809a574452da3bd5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145124a4802a468ac427efbd3a1b7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f033bb6805beef72729c2fa1409306d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132321525e572d326ff72935ba7e8d1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87c573833fb71bdb6c24848f2d2d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cfa46ac2df905e701118f3f8e5b6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8785ad72bb96a0531d6f42315737481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e8d5270392f7c78ff6ea03ece36d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca70cfb7d45a23608f4b6cbc73059c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7c2964a5d636080aabc916f55481a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def958d3e852b496cbbef9d8aae4e2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ca14196c3cdadb411e8aba695603286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5782ea4caffa16ae14132a701ece87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba4b1b407b6baac41f549b0de07b1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf9128fc28fdb8384af009e01e6e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e060583a6bc9f12eb88480d7f53e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35cfa3a920a9ecf5c1b6b537ee5a4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef88a33a28f5cb61edf1a5123b68092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949ac09de3219d6876ae279bdd3d3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc20c8c25cfdf12201046fe1c4dfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff33c2e3525175ff4b4d6811d8c22f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024640f990a9f89f809efd43085183596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d015b1b6f2354299f151589be4c96197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df6c65245e0744b3ced699a91a248398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7166b0edf1b0ae051fa75710d603299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c3a5bfe9d7e19b6e66fe09026fbfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f65110be3ea1dcf10ec014926a619d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68003b2d21013e802f770181e1235102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eade9622eadf3de06267c5c85e01cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10c4d8a2b11386da0cdcd58868ada0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fc5543c4622f32994320aa6ccc313105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c48e555d537e8b0187102de13c427106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209985349ac7d0001f99a195eddfd50a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec42ab37735bea94386756bae55e3c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fed2127ec8ba6c52e894294266332109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1128d461c115ddaeaaee17e2865c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc29930300e43355bc41e2eee3f07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5549ef8d5444ea31854c8f305be08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd64d809de86eb78b719a79d605dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae88c2f39879fd488509860f22cf49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167aba9d8368309de4d58c15e39d0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2aa443d74b054d5dacc9cdb83c37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2289bbf510cd4d0841b0a270761a23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670d749ce8a0a0d5b05db408c8ca0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec7d24dd40b7bb08fd8f4ce9e69b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc556e071c7c50347bc0e477df7a1533120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069a50a4d22a9f6d7d61b4952b0a3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1981fbc00d851adb472ca9066dfcc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72a1e1a601d9fa06e237a2b325f92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c609a50f13573f5b1bb23281cedc7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ab9d7073d00ef42725f2b0f09aa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e121604a6f4bf6bf635511e80d0c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e94bb195306df955d3a1824d3d8cfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ae77157398cda7e3d4e0b95b433b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccac15b52d801e3e78b419d7920560129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab7346110ea29964b5f57f08089ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ab24e24911b610dc4f7e2c56b111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d860476a90c8aacd5aceadb63d953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2666a88db51cfb03f7d2f2d1ae2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae372ca62ee730dcf9ba145c80de1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b675668e99efae9b4b226547057e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0233c2b972ff5e59b16f64dfc393806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c4f4083ecca8cfecfd00129381dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1767508da34c0730531e8adc27e30a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ed1aaf7c2767fdc84badcdab34de2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2f62a6b8654d1af9aed4364f76ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecd359ca7b60adda8c355bfa77285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7938e63e1774cd8a76f588c7ce2c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95ee9edd9a3fe5d7c773c050f4ce77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0c14a088d57bb7ebba56c5af8dc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4160f2171df99ab2ca161cdb7216ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce431519f239a49ed974516de8a0a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76693bf6836e97fc3d467677dafad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2b37706012893cd095782cb919cb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ca95ef3fbab095884038b72bd9ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf56425048c6ebbd37ac5213947eaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc1c2e9553f811a1d6f9a4e274225151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17abdad58f1b5a480969fab8712e2f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b268a2bc3f3d65697fb97b439b89db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c54b3849a8797d4c888c55cac5df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519fb8061d438fba267022ef35aab17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00122157ecac97918a17090815d0a6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce024379947bdb5c482bffa6cbfcbdb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a407ee210716387e52c329bb556955158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09648e4e8bd645642d96964c55af879159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663b135a339022de66de8b6a3619da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8146cedbf7ba92037ee43c5514de57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9645d6b4d4fed42c47bddd67045e5b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54458be21f552a6bebf046950a7a4b74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd843d34a1721b7159369ba661d77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02abf1ddffb283ca2f9b37b82fab0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d751ea0148f9f648b1c7b6138fa0af2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d6cdb122ecd8a888f951f2c040474167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef9957b27dec4a693a3a207791980168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d69abd229a8d23cdab4a0717984f94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9d1263858be81589afcad01702ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999148a7ca833a8b7bc0fbddd2a990f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f8254b8354a58caa8a67be10c347c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315facf1203dd93c4851d2dac87bb50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594c15353b2019813107fb7f9d254e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038640d22b434bbd82c400a5e08a1c58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93ee6b7070f0412bcd859a5948cd3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e6031f254ba74b7e28acc75ab2288177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460a3086fd1dc66afa0c2a56d5a2d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e682f7c53e771663d2242b63e12820179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f3a5a8b046b1527633e7ecb14ac1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56dd32e6fb764cccd34d1ab9cb9c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78622c02c118185d369922fe2e03442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6da949e5183b7c1217fba498472e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50481dd78cd286df1fdc55de57a766674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508f9f7be1452f74d21873aa49f00e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34280db173f019b3ab14227eebd589aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea8b37804568da515a196be710374b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9e777ea29aa07abdd777515744218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fc778f2ef38756e4710e72dd1b4899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee18de0e399012b4b1575ad18e9ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db2e5fa3fa980e1556c3987ae0af811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42bf5a7f9f82ca270b9b1636befe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c713d5eb937cd8cdad20c981c9a89313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53cbafd5708afee3f35fa312f39d9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100db21e9932ef4c28302167839e8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bf91bc4adf79a68c140cd26fd1adc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982b1250877c45ce9ee7b603309e79c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0bba7669cc18029b71f413bda41518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766404c881e4a7e0c5bd48a80c657c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb023aef231f42e2ad61aba00ab44420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0321ac15a4e2b6aeee6cf04d494821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d7d2e8435966a6623e32f8cae20d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa115bf9f54f83581eb0968678a81ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e0fc7ee9e51e97e0c96a2f78664724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd44aa747a7b95a60a558b15a459dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3f5c1c68ec6c1214646303155737926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd9888347b49c4d20e8898b30a51d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc5e240d7b39d39b2b9a11a59232828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7184e8d93f1355492a8611c5745a6c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0bfe625a7546ab6344daacdd884c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741eba5b644b03ca1cea6fc967275cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecbdd9ce69d7d5b65f5f26123d67da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d7c34c41741ebd44770f83383352b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9484156cff453d979c82a1d048c1d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ce00746a650e57f6d00c3fd18bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789b5563aa80906d9361a2ad46ea3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bfc8dc7727c0683abbd4831ce57d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc8ef114a0e8f62de83f810e6d48738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aecd66b7624d7fe0b1598884c34ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1b5649d391f56bbc4d481b443c67940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a1c10f72d28ef75523c60813975ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8988127445b92388f71d461c224831042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2933acb958c4c6efad1b1847c1d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d329efcf643e7d713f92b2387da0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab7ff22bdd7510f33569f60b2b46345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8093dd2891403e2a4ee20478b5ad846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e10d5c1139bf916004517b6e87063447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7696692a89ab119bdcde87d19c9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a66d3330e4cfe92121e3ff954c0e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be325e83056917c59cc76a1557c38fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edae6be192837130f7fc1e9f493a2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fa4df09566f34a2518530a16dbca652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d55e53b3ff70b625197aabb79a18b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043f8d3ee2e4a3ec02a1819de22a97154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ccb80e060be5902b805b72310cf0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5435adb21f48a38a97f6040f346f05d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d423765ee3d610229968d4799ee0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c1c256da02796cd72ed46af474cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23b17c2b19a6b8b8fec6d55dc5a68159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9731e4d979489dab5b84fbe70e3e9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6454ba931b7e4a9b1f0da50d7d491e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7ddc3f140f7ef6136450e9c277d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8badfb040aad5a65928a9d57279dcba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054a8f83544c974efeadf698c6d7dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e34ecf7fa2f1685c75dc2c7a1aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47071527c122354d1b309886ba6313866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8d95dff635f8bd9bbf9d36f6450267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a0351083656ae9ffc3ed44c7f4fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88415118b8c785105e55f5f10ccc5a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debc0e422f89512e2941a141b890bf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5335104b2911738af893740c241dfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fcdff5b7cbb572bf347fb58b7700272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b154c445496f2b51a2af9363260aae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea46e05240e6093bf248e00ed01c9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e25add32a32afb3b40b8ab65d285c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ef258bf3051185195d4c24bf55b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00093028ecd14520d583a193380bd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354fcf919263273e25586761c8d743078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b1209f65510267700e241815f4a7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499c3b987b96897f3b0790775af25c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c43086e2b3c8e96360e84475d8f9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f160bd871546eacab5c6321add5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f61a7a1b6328f77e2a6e83a1b68b5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbbe9fbf3c261108065f4e91a896dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a7dd9eebc2a4defb1044e605e9b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff786a3eabf2f48428b4c2aab08b9d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e87eb49a523991f37477db8505cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b85a0d9434f2fb9bd34fe9ecab6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d755f7880a9c0e52d785390f68e0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b2827ca76d6720abb27c9fe95a53890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51740fd52477614768b6089d7a09fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e51098240b5ac0a64a2e2bce9a80e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55579f97593cf0308212f1bbfe8607ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6092ca8e4bd18d3352b554678508d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eec534cd9150739538c1003c84a8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d700470ff9f2be558c0d771c67b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33dc949b30833b835a4bdbcd1cc42297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb0aee19176198db08604ab7a925798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac539ae3a3b1ff1549f06e11dcc6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010303594f67c25a99d570ec60abff79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94af1a72cead4f2384dede36ad152b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463daf489e4d102976dd0d522e867ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45dce598cc278f5f8f13dfd8f7c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8bbcec8136a0f9b52900c730eae2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b61d29cbc9a4e0524569131b51d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b3f894a15b107df345a3d748ddff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91ed95b41f88080dc9c0668a511e77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998f68f60dd6007706d8cbd0c790758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18766a69c46e8bcba23bb100c7721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c572641957ee284834f870ff135d26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013853b8e568844d69be7e5ef88ba9f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ed98cf7f30e71780d0cfdba30c15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d65f5ca5410cdd56ca13de691da0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9274a51eda3f624b344aa4b92bb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4da5af4d7019bde04754395e6da82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e6510366c0eae358887158683b67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b6531d2da6b6475ea7e623de4978117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96a7b19bfa0fbaf192bd597343eeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c3e7df6859c3c2f0c47069eb9017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7e223c0bead4b3ec28492c6712f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90153ee97d6ee8058388c16348d419a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69263f5efa9b3bcce1323dcbe7e3b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b6cc80bf5861d9a615ebf5c71a97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6965464d323aa0cf5b6d51da1278124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f193f91639fd5355536e22a417337125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbd74ec672bb33ef062ef2edce63f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f65fdf14d74c1697a60280cdaca10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c12b3ecfebf8e097a1105f337b791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd513bbca6f8bf98031374948748a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e7f1d7875233ee2d7c94b1960c7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d91426d8846488493946f1cc4fb8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b997b5e6ba1f1d932fc4318e681c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf2946dc191390f1818cf38035b16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487337ebc27725fc617b4a4e77f3631134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0027d978fa95740b895b9e043106a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4667de0ebac538b95558531fa41a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be0e8f55265b617b28ce08fdfe26e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625f342ac41d6a168692b2c3612cba6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35dd0d97a3b2ed234dc7a186524c85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46b8296dcd57ec79f3c337e8d2917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c682a3654ba5b5ef8178227d74f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece007b630defe3b70954321c86e09d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26014e96141bbd4df05e69a83605e55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef4528b80432a11af293ef411dc57b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad77ac40fd5638137d493302e4e9a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407cc5ffdfce3c6cdae010580c96cd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9df9b6be528156e319f56c74947d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa755e2ccbc40cc2defa014ef2a4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda294835f3e37c1622345258cacaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3aaf6190b5850dfabcbc3e8573e1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62752cff43218d9c5e95304ae8baaea6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859597dc845aaa8fec7e1137544321152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59dee0b3e142eef133510d18bdbbfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0544abc4800f60d7edf2fc66a1818154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8d6e01e8748104d7cbff0807fc3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fbad995eef7694b76ab593dafe833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcbd87607cd974b07f1edd3b6e423157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd319dd6e7319b8cd699fef79860c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd00b10df77e8a83beca60a39eb5a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f922ee9a3587f478e66eca7edcf5d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc317bd79f3e8f5a3d0d25fa4a3a20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a5dc35a88962178ed537e72937ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eaa7d1b905607d740238882b0d714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473ab8fd8e67d23372031bd8013709164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a446c2298b6a2305b8d05223f2536d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6347bfe4ab31d50059430cb2e582b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268abe519ab27e307e2434fad1398f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b04e18ef1a88eb0596fefb8ebfb2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb33f42c42e2266f590152ecdedce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48788506db03e0514e25e6ce4bc46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae5d7fead08f33bd12e42108af86f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8c04ad6f7c47b5a8b5a07ced4577172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6dcc6701d55b0712f38505b1b0a65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a430e203d3161282935b2ab6f9d740174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>