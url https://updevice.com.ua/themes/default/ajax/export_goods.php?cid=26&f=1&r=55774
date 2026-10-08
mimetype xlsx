--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267df04c778e712683490b28c1611651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd526f3d90e8a0966099d92094c582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2941f0088b1c5753137d3c4acfd95a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee0f857bd559cabbe5c31262b0e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae65377a529212b12fcbceb07deda85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca87f6a4bcce7c171316e0ca3765f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688abb47249e119a1adfc29d4285527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ecaf1f71370c4a64776d14f5f91a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3d6215b274b0af3c66a1f0a996e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9f5f257b9d587118909f54a76acc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdcca14758d5652df62e4ed4d373ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27149a73e6b1f716c188635d094a07d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea81d24b51859ba657de626acdbedc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458882c19aa6471b3dd769660fd2bb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff683e1e934c508b8f42e4b524379e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd245800cbe1a70d8261a0de2369f23a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca8311ca0bcec5409f1d3f016334717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b641ab7920a21d91213343d40ae08a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca12fc17f23f2e194207c474298cb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0433fbb4752e902748faa67893f811120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76446a6c2b0b6e1a46af838e203390921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebae5c0d80b1b911bc8f7c9641465322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5088dec05ea90682656bfa8abca6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670686391e81cde390327e33e8c37c2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70138807a5be13fbba39e9e1a1e73425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb49d379e1762fa4fb9e076f22cb74d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830ebe32c387768d1a0a38a95c20fd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e369a9cd8042e35c8285fa0574f4ced28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ae4a15ea662b60afd56b2e71b45929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b00f6a1436a957c11bdab83ebeb2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a524ee8e54160cee99b9fa1293e85a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3278685d3e862679e41282586d77132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96ebc420b900c100ccc366e28d08db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61005b586c5e080fb43a8faf7f195e9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edfadf57f1cb5d9cd65ba82fa4f2b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b305415618684dcf9fbf23388a4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273e8d55058c496e51188f98d5597d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d568f7eae628252509b08691140638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1231772e66de1a497e2ef886112d2c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5521c7e27502537a0860fa0998561940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b355cd838cc0cc919d5fcbcdf8a6a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92d6275ab0a6f96d43cc4446a87ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ca5fd364204babd3ca7a3c83d0a5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f1127222130202ee8639ab3354d1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186798397fffbd1425c134960e944145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2228713a2339994f01e76506f22cc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57986cb70aa36275cc3fed07485b0c7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9d476891271a9faf7cee666ad64348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d8eeca4cf5358cad0996c4146de749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57222d411d4e2998182416968c26996850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169206a317e8fee4be48b80822a7446051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111e44572999585820b5a1c4b2f460c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284cd67249363840aa93720ba14bb7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4917a8e286281175f49d16704b7c36954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c29fc764bd6990fe1992998396102255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f54cae8c2de45bfb1ad8f3c409a2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c77c836ea0a4525cb0b0cedf5b1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e037e22f6b655e5e266da5b7efb1d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d9ed73278745411e82d7aa50939ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21454c3e67481c2a7bff480d7d9ba95660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7961ee53149b5e876ddce95910f8b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44837892fad9194e016fe36ce7a0c8e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937254db7de659b16de83c3dde42b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a62c775be590ffdeba049020d37564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3aa4715a755e3b92a53ff5959a03365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b448660b318bbb1b1c56af6ef2b57a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a93e898981163f360ca36ba09c2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07882d46b5671402fcedeb8b80dc5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad668a13a5067c1bc9214ff4e5125169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511be775cb6124589ea718c1bf2ba2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f205d838d69bd8c117c93a2144775471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0092ccbfa69e3cc9a6cfd51e380b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1c0e38399f31228b99d4e8c8dd3d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c480c4bdfb10b2390496f801a4624574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e4a1de9624b4c0d5b3dde9c61552e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61224322520f7c98492510c2a97a552876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360faa4e8637ff6dfdc1a8431808ca077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2fd60a522dbcdc5c4e6ad55faf88278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d2296cec6591ebf30eaf7ad29f9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33895ced3aaa8a214421b51956c29f9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb31db07a72f6017b3c84731ff3dc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0c177c2c9c7d5a3a901d4d824f4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b138102e2e2e9dfd529ff3e7e9ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58be75769335a93701f83aeda1ae9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a674cea3443d6721f5b092a048a2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6cabd8ea7b703e32eb2a619a6bee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42939bfdf0687c23e2817e678b4f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb76f2919d01bbc7c72f469d8dd0d6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75e9321b45d7b60cf36ecfcd8b54089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8350a3279d17a7c4b05b81f95b90c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08a52a2487473383e4edde48cf8a4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c3506b6c5966e0693d233ccad62792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883b423d86d89fcb131b046afcce3e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d3dd3f1ff6228b439f88bce8624e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19b4ef4f4d2c7258d61e90cb7255195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a64a5bd69df4327d99eb99e60252e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21c53f85c90d7c1c091dd049dbc60697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844889b1fb49812dbca150bdd00a6e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c157253b5cabf811d255fc2e606b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ada5e2ba690b3a4a75ff481ac97dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08807f3c4acd86ba12f404d8c3165101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088de688b4916311abd63ca3f66990102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30231ec1ab615bf0a827533b753bea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44d16fb5a0383818ea48f52f4dc28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a6ce798b397e55d700468e8f4b09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e87552e462298926d6b593b91518106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf4f05248843397aa9e57b4e802aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3426c8fdd3b8db9dbf7b92208af073108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41e9294b8e9529af9a033298e45ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66311f88763eec7de9bacd819ca3d63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5ffc1adba6b0b8c122f5a4826f82d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c5a2103faf28b110ba343fd1759f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f805638575c10d90d245a2dc6a3c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2930a7c413e321b57ca6e4904c55568114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f31e2390c7c058d51d67e91700ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116bce73d7b44e28c98566d9c7a3c9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0665660ef20a954a04c53901e25a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b49b07247bc2c5f7f8351dfe4eca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c025d6d0b67e827aae3268b6e4bf981119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a7da0733a34001fae38ffa86e931120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa76e1daff1ec8c002ccdaa178ce08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ee85db278ff8da82dd047d9d2a4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003773bd648e2d6701fe634aa49ef2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9796170938e41a2ee1d7c1669730933124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe96aea208ffa07192516b075a47f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be674d2a73f6ea2959ab553342b40f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bd9f3e8318d8d23c5eb0f277a1a0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccaa5db1f9e4e931c2fb79d2ab9f7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe546511e05ab474eca60e2c81052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636964c384c9f7253f9d3571085f76a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772141279895506211a55d2ab6daaec9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5e7624041fbbc398953c1ea995b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e0ba5966362832d304ee83c9ed14a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea18e89c3b27c21d610dde2107139134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374d1e09c94e5ceec486ffc86f18ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62718d3677fc93e06883b4ef5dac7490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499507c2d10c815c012cb3e419109a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88d77debd87cb0869a4d4a6981cc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ca30fd2423837154dd44ec4552f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429895e204bcf354aabf3a2d4ac9e88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0687fe7abd1e16359380b75998d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac76bea422eda214908f7c7a4da7f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6267df3e9965dda5ac025fed02adb63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8659696d6bb0db14c8ae67ef6ff595144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8e82814ef54c24671c35bc8b3cf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef5c62fef158f26cccaea2a023d9ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34860a260276fc4e2ad81ceec6a885a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf99bdccb053a5306615c6cd87e90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96ce8150cb4ee88312d65535c0a8ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdd220a6a6a99801539ed0d43d162f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35439226d64868081228e7e64c0a444c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb3f6e0938ae8e7f5c2ab13382f03f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64ddfb86e2a1a534ec0fda4f0c2cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5b844dfc1e67ec2e169377582628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8424f3f0d6da333a95f71136bb452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2857e83739b349ec1ed9c3d4b6ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba445dcd174f472f825d6afc7b7883f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824be2df426544779a89a9e8ba9f81a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076b147a1bf9a4d8e8ce1c9f8b91af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06178372259f8f37770fa8ca0d1da27b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23f28cf69a39b7df74dcd7c9e9d3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56062c347cfcd1222d505f5a29d75a40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f0eb9eca1548a8b70ba664d6818e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee04740928665e1c5992e9377a78242164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb1f1ffac3209231812aac9180eb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f03152e4ddd0458797a43a93ee9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f635072d1c04680599636a438e1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8c50e9e474b88d05855bbb6a634e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9983c31c3fbcf09d8256219d3df918169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91fdba0a7c3e53f27cfc6413d93c62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96ce344afe87c826a8d8db17018be0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24edc23f2e0a9dcbb0a222bc94fad3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d66af6a86cbfee946b54ed0ab46209173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50318abb6c7c9058c4b6a817ccae9ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093c4c48d3ae1e485b5888a4b00aa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479983cdd61ddea9cdcc7b26b33f4566176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d7ab3972956eede378292fcf4e4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b182fd49b577efa96f141c1ea73f29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7d69b7b0c823f7c3aaefb1a5e680d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8da119e298f6171639652141f6522180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af055848e8815e8a5f6caa92f167bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022775b915e10284d585b0933149b9ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f989752239d2fc1b454afe6f99ed93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2317f44afd9a3f42ca921d9531f724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049b5d67409eef6046ca51d28ed0df05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb80662757317dbf4af922a641ee1686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c72394f99f39aab0ac9fd7eb846c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ab12fa9179ce31497483526d8f548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83fa85b7d19c12d006bb512ec53749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a9215c4b7da2ef84f75f27291b5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f716f3552f2e3742274d2871efd85311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33970c5dcdbe627fe1d33eb587e44212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0b4598b492e2909503336406368513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3a34010000e267039bf89e7aa5af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea16a2c4e3aa6f386d5f24277fea3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299af128449942044f4c90788de8f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db22b4f67e29c7f6e594f1ef86f607b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2f071a2be69a0125160231ac222418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61653c50c6e06f804cfb790299032dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e33f7278717664f90dade7ea8844920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac05b3c9becdc681beb2e5ffab333f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50d4337634f545e956de0aff28ef5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f81aa4e1a82ab58d2b79a4ec8fb2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a983a8670b3f0b78ada7234f6eb1db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79a901fad5924c2c8be5c48928be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c3857b9d8464d7abc52d9930e10426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a99a3e9fdcd0b949f8a8ea3edaaa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2676d738a533bfb3313e094e6ed4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135b55064ba996daad471e41a887f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ba78df9487ec1d4731dc9ec28b8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1212dd26408b9e94ccac8ac98c0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756f5219ee9a5d0242e9d9590f62fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79934f9eeaa6770ff1b951e38e994433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba96fe32f5ab228358dffa3f14bbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c61dc9411bc90ff3068dbab203dd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddc8ccb7c27dbee7d9b4e729a30cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eeacc271805b4e8a0f7ec54c4578837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb034bc60bd2dd7d0a9dfdba9a04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d57eed4dbff5554f5cbb63c8de026f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b305a6e4c351052b6348de097e7de040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f08d861470d56d62944a0f323e1a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaec1fbaea651e30ff0c1f68c2db6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c45125eacba904404e5361d29c2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc276dc840dc65431418c00f2dbab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af33e934bfb568b8ac650a63928bcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1940175ef7dbdabe06cd76580bed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6319b825e1f98cf1eb3a82d97507947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd45c96baed5e8db35f898ac54be1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8cf4e02d224adfb559976b9d8495049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e62db2a3361cd04c36e52cbdbb36550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97492ddc9c8c8f494d93587165d005dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71a5b5b18f4c0154bbff025f4305352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a56d55a61d00b8502bcec123b883053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae08e0e81d42315d243c5ff942694bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f9b337335e3f7f85a4b5cfaac97b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d85fd52b257a81a14e91b05b4356656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ad8938d5ae09a61be793ea3af507b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97581a684e7f44cd414ed24b0dc83bcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcccf94fc5fcff55da6088d3ac0471859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23561e1b19c17d6a46cd84bd4b4bc02660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9a87c4e90a616aa056b706a08a7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf681b5b7cf9fd2e4151372c4bb787e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c360b961bc2a478af79387fb2b9c8cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0546351bacdbb7bd60ecea35d2a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ee32e47d1fd1651bcb8475b0d42465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a886fd2ea2ec8566df9eb63ea900766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d7311f8181e75292144be183fa11867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8832a55e82e1aef08e6b2e4c721c6f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2c0c0133715031b2bb043337a8a9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d5916b550da12dfa51e09165c057e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413e3c85eaf4a6b47aa07ae2e0fb58071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a4252e45ad29d011afeb3b2a235b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3258566c5c951f2dbe67936a6499d2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e399990e87fa1b35961f7aa09ea4ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fded4fa3a863032511b25f88d5301775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b995ebc9253c7cb891ad2f86635276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e3ddd4de3461e71186e890ff4e9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91bb8d3495955ed8ccd9272214cb3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34311addf83f5faa291fbc0a7a9429c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d9f88d89b0600b66a19d34ad583f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88c9f86f428637380533ac7792a8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d73655e956928a6c6de6ece5c3c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642eebc078e833b5a2b08ba4e92e39983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43afb9be558fe3504444dce6003330484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6e25e52a5cd91475cc0f2998a05e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547eb489a08488de53ac1c1b2afae3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06284dd7580bfa200cdd94ba7c51187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08708a6bb674eca1f418c97bafe7bd5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201ee085a21afb8cf7962d15cbc6df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3be2d78c0e0fe8f5bb3e678f6228090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83de119548450c313fbe152b636be491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860c79920b5118fc65aaa8b3da9356492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b6c3f03874d2da7378ca53eefb02b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6418a1c320e80158c6380d63d86419394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c118abc151d13566882c28a974c2c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea07d6f6950afc8685500f45cc073696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c7e99862a867ba31f6999d0b5b2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0885b84c0b9b410704c31147f563f3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402d0a77dbfa3fc7ea798cd64d5769699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7081da36145cadbcc06a5b6540cd371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e481c08c1939fb8124cb260a4b183101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe95cae2c50847dae5ca1b7c1b665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6257107eb9e278c2aa35c2965918103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a271c957b11d7744d9912be9b896c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc9b711a18fee175d977e1401afdc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b69a9dc4a26deecdaee8e8632b751106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5805a64936a51a8b6e3868e6155ac5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb3f79f7d5985b1e64f00c6f42085108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2305d4c73cddba6e87a11a03e55aca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c56a2f800439d4486add6fe1876ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36831252b53357041743770feddb9bc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65579e78b2c46c7348b86677b182b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727759ede64eefa22808f0e5aa2abc50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a0c7e0f28bc0fa6a9e56fe81df340114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66d4a17444d0879847292bca54c12f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebb990353c4c44316471050a7eb578116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0539e01666872ca0780076da587a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a87d2e3417755469ce77ac1be41a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1296a0fbbf8a81298301929e13886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb5ccbbd2257add9b9f27ba727e05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f637cfa3504387503222c739fba194121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907308cffcc92f29aa3c36e1a532bb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06cb6bccaed51f2ce2428c4f045e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cb66a4a914a94d645fc56d43c26fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e0b2660706233510248fb2546341125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27418baa6f396f6b7351624eb5429286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fbdec6af4502d8f4f9b57c3eaf942127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14cb02af2339d702c7a8f4c73c10bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82328d234ed4c6634e21e9ca4c46f5e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc0fee3a1e0f50ed1b8fadef46c77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3e86ec88e5e69484c4baeaf78afcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fa146b0e329a92499e2bbb8325c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d01a44870cd5bb05e758590a93c37f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4920dace6be20087275d4ca68425b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5c82b83e9f83f987409a7a9ae336f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0b01506e3ebfba4dc3fdf3e2d7d21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5dc808c5f8bb06ab40934a8184464137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5313571fc0e09f6c4b98f77477f49f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dd1e5d7b50d55c2edae149b080316139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0efb3fa63417c57cd1141796bda4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ef7626927171ea4691a9a0f22b74b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2d08ca9800f2132d904ddff55562142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c7b478e4ef6d25b729fce92049106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020066778f6f6f9020ed0d3094896174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620ab96f9cd3ac762626eab0f558be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e0172fb75c69f67c11e4f96445388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8b5a4dacf0cd029ea509dea15340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7130c3220e1a3fd6beb57f086ba323148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd00b1ca3789d78ea6b08edbe4cc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfacb39445cf214c3c7b172d6f3857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5ec520f8b00d64832ea9800fd170151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f132fea184251415f3bf6849f5065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed623018026b09737ab9bb684f1427e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2d1819999892d5daadfeaf917db9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1fba937eb8cd37a96f078071d109155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ac6f27a8360823464e06f44b2136156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34bdc6fb3146c428afcd00171e47bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6b55b044d192ab2835c5d3003ad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a009fdcbf61d914e12fae67f823fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca147204775a4c2bde290fb80ef16566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4a89eebeecb633774b8c2a3ef76c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6523b7aec8273306cedc1366bee66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42197cf0c75ace9f85927dfefc01854c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c031c71d3450a836015a4bd136a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c6e0bcedb8f8e642850da4d5960ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880f7bdd7c1cbc4e9294a4701f1b3fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d146af1537c90972cddcd06fa241e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdd489903e9c2b32b7f9d766e66bd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0092885c52859c5c209fa20c41407169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbfe77f0370c733964ac3597ffa2ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97549337d0392819e866eb1de238bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31e280b9a0307ddf65fb1526674550172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5613c5d42b49980b00b0e0ec4f306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f164fd12d45521b60efe3b7bb180e1e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>