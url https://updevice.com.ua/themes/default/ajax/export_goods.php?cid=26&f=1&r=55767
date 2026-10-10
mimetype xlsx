--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd36e4bc40defbefb29e2a624b9a0e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836fc76668f98f6ea9b1482abce80372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c605cff2bc72748dcc5e6cd00bca13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724dbdc4e56ea7a47f38fb9fb84b6874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07af586f7672c6033e5a8ec479b07b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853b7a07b0f80a16b77d2e8f2160c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9dcac95c31e5045007dcf09f66af77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517c15fe8cd5adf3a85deeb4bb015348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da31179ddb776f8f506e9e5201d0809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23fd86887e01b7f873b8572bb3a5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e859ff45a93ecc66fcc49eac1ee311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a63b617ac869b6742c58b8668aa71812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441e6c2e3f911071d7895262530aea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e330b53a83603f2a111b5c112dd5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c67bce3e6554e4ecdafeaab9a72115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c56e59a67e63ade948a1cdfc491f8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5dbbe84ebfac45afaba919fd3f5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fa674a6528ffa610b99b01c0a167d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733137a931dcb47fdae36dbcd1227d7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22987ca04ff52bdbc5e486144dd7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506bc1ec59545cde76de3421f8ad9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf950875b74abd7160c4ff83899be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20764fed3ae0516573c5be46ad7004423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586109464324aba3f17cd5b6b9e61524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d4d36a7325ff0a98570bcaa0d4d7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6b4f867d8dbf03fedae1484d1112c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4b2db484ba6ae1e3001f84da5e0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c77a5b0067b1dbe20cc8df896028828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded35c547042d66b84a4f5d144be9a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf20025f9214e014c1b3de59100b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18666aa94ba31a9aac95c6074c7b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e192f4bb4f64766ecc2b5e5a53093532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376beede434b93dd2d87f57d7d56b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e97dcf88b9c12d8b9f81072c830034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390d373595bf4f77428a4df81e66bcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b486231a60bf7e913af7be7499a6e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e2218a431bb8c9b571545b182fcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cfb086aa105da986bf567a747269938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5638530a421c0fa5ff6774a87a23139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f684f32f3aa8f6f14dcd482dbc15040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0024442920e130e0c2d6b875a4da5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a1dab07c20270643a817748eea05942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f473637dbcb2a0e581c2fd580e2150743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa631ca8f923c25597219902d8e2dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10bf13a05971a402187be870f8bfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aef3ac33471f2de9fab44c13c70d4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314764b574c8d12fbd6f989cd949e50747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfe73ae845fb22dc0e8403d7b309348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8649c5850feac2ffbddb18e69b213449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5ee188b68a4e8037c95efb72bf4cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8733b27082e1a3c5e2bda1eb79fdd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b017f0bc0981dd7c4c20a36f508e7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608212c7fa79e4f90387f1d0eafd30953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511304986b4c27ea9c182aeb6a94861e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4b3fe9ce7e5cc2afaa3e553a4a6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179ef9c51e5eb42f7edb4741b844d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c3177c2ff932fbd1966e20da3dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142991b8c2fe5df21e24462d9300b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa2d349aa519ffb7e2459a8674e4ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468330a8f212508013d12e560811768160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a3e7d5de53d0fe718dd65c37147761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8eb9f2d4df19fd10d977ab066d36562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b4263286876f763740ece73d633663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279315c353487c7616f623e0a17ae464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8655f97323506fb930ff34380cd68d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e897032fdfd69a6abc1137a54e81666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c36f49157c64d9b369141fc1165967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab624a85425f44dacdbc2a360c9b830668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d75249ac86da4cd20896550efc52669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead420e494953262529714cf065c6d3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882ded0a04bc1b1fbbbc8e7a1586f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049413de66e42542d4411f12df409772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1da8f45e05582571d3e2ac645fbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d0c936028f705f1180bf7fbe551574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e9399d1df9cfcdf61d280a519bc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d49c679cdda2bee9cd37c958e15a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8df6fd79189b9449ecc121a2c92977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4596e89fea31f33e9ccc674e89c9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c46740814bc221cf8932309f200479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e263700004b401ffeff29cc7bd39dae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec30a96afc32a73bb90d69fa68d18381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b2152a56e5c8d25248070e71070d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d22bf5c109cad9ebdaad1d2d0b3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9809bcd950f3a0563a97a97d379dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649802cb866ad067ed4d6cf290809d3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7fad06ace271b038501bcfd031f4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fa1d424174d6a208bdd939b8e95a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e30547e7b1d896b9aa4c86c6717e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5051b9b548664b5947e10ec7cfc93889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df78ab0e171741663de5f6bb5ccd74690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eab69e11e30db458ca0dabdc6b4b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a4dcf4a8eab707fb8be88357d4ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8275e930a04772494e2debdd44a3d9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e663683d6a92f712ee6ed1d8a8cba9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8edfecce1c842644d2bae358ff126795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16f0d8595e1f5488e8075a44dd443096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fc4c459b2c58bcd8f4bf7a565b61c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005417509cc263588a0a7e5c3c106fec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236855680088762e6f61b5159f642ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a2558be0d12a6ef9b0fb8e3bd966100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc965998582004e9d6503a3233c8431101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dabae79d33d92c5aa56cee2bffd93a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d04a0936977e00e4297f524eca86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b212b9ea0179163956471380cc18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2deee1232d568643391e376f72049105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212f3f2ee584dbd7b3142c4e133311106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9e0d47c4721be391765c5524837b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad71a3e3147196d035894caeb93e5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e155b457879bebe4898523408ae0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe86e59afc7147f6066deb0a7669b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025d59bd3f404f233e59de5781c1407111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91becc7e18cfea5c8d58c3a0214aba82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb449e92a169a73f527c1d49711dd6f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e1b16a7486f5e6239e39a5b3ff16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2317521ce51e3315c5abea8bb1eba0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1475bd5ce37faa046b205c091fba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34364ec6ba357e90769924d9a4d395b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa024bf8909e4ff4891c3d24f636271118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a745c4a77408e8f08793734d257194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406344661888f9b867b9888cd8df89ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216499c82f0747b4b3cf5f4c1cccf5b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1e560778529f6ed866aba33c37b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590fc80c3db3405576b17b2061fc651123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb32dbce529409353c1010f3c2f095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ba0209f935b7054a7d0fddec1c9d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab45eaaa4309fa3c4d7fc810c5cacfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669609356503ddf77a9bdff8852a4396127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f0668c1c2591ec98f39f063a717d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd529ec7f5f333caef98a5660ab32b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e5d749fb8270b849f0d04cc92a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665762e802ff8fcf948d33814fc30083131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b2c764df58ee3184f54f970b03abd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5242d0d0920ce800378c0493b431a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1113928dbcbed551c4415414f0277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967abf9a0903dd0acb925df757c47a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a765f69503a46d0ab48bc8034136c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb892075316504d0030f5a99a25e5b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a289ed95b5862f3e71faaa36939d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aea3fa0405c50d707a778dc99b88a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fcf78e0d5f8f2db539a024263d6f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c60eafad7fca277124c5662ffc9a11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ece016d738a7ea6f26ec2d1b81cec4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e88b75e4f5be0474ffa109dab7873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a69999e24ab0c36eff67214386bcad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c16ed2d202f8c4cceb3aa68608ab86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08c82c2ec16865a83ab667dd235cff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd4d87df2fe1e55ea3411907e1b059147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344dbb077a9457f840d596b65b15610148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011db027e365c9d6bb5a48720f4e2e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a7c5580e7f64c1d5d0a5a6058a8f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9bac839ba0b7f1843c0ec82c4bbe9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c818f67bc45e509f3eadbcf5853aae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8b9e5be4cd1921442129ba422c38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fbf80f562e327a87e7aa83d3631f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f484ce24c5958ff6dfd82871f49c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10537506ea4c12e4e41e833c863d57c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dac6efe60cb4e0dd2437855793183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb0878d27b27b9adcd483379f3ba8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee1365ff22781f93535ed2c1ab8273159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f3bbe7909bdc57b71eef04940267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce8113c7aaf91af698d329f9aee64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6fc6b3d2c2fa3719057581e30bd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc6cefca4a689cd5df0b899213192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca140e4a6ffec854018ebbb68b76d285164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3999033d86261ef867afc8cd5721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4912a16ed08f8030d15281a80c3d8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805575ec091c6bbdf78c187339123f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b42c90491229bfbe4f61b93d3e7bc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae3d6d7ff490bfea2925f53d1c67ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4333655c672ed04a8029114500e40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2ca9b4b5d0644ad0ad102c827f583171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc247b0aec85f33d2b4ee89223636172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138edfb35675daac3e43216779217e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f3f34f25806d88a7b6d7b1b9562e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30f620c41d5c5437371198196ef6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3570e4a5af94a2788b88086456d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770e55c6796349efde561c4899e0a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b614af021008faf76efd57c32bdb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d91e203cd208fba460d0a89b83dd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee25ed6f2c9c1af9ed74e454e4498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527c28c3ae61b4892d2310260d3c64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4945d89e30178b17f6d01e867dfdde182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896f522a99bdfc0c12c79510ea000b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed1bbd66635a22e5f37c46a20da6a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d56210dca0d9de9ee11b85871a0103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa37337ae99e1cf956a1231d21eab1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f5c479e64011f75ed9afd9fb559ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e179b671b14d6eddad34110dcf5616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1f6b725d26c4066734ea9d024bc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597050825a9d604e38aa22681e698f738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8c9a00bd34c8d89894668441253de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e770be48b94965f2179574673821510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70072070e10d6ac6e991fce928eda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b441e1027602da3302f3d9c2deed4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dab60a5e06f3ed85afaa117573c9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b104ab41524f3a4b2493be6f94f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4348e2bcc082cc1bbd1e150922129a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674f4f78af4ce3be2694ac3085d7e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6211b9c0a0f0b5149875405a01ed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6a9588c6ed5fcd1c3b1efa8ea9ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5c8eaab64968f0651de8b4dc21dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc326864564440772dccc617f828020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e432bce8a6f4742badb076472f7669d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e156ddf63523f9d64928f3216663122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d492f4268a7dad7fea3a2c722b6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14c5ba934c96ed0ecc44e0b4ba167d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b06270318c0e3038e667d90f6f08a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80e052c7b250fd5f2fc32f26de456126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d08995fdb2ab4c75122585862509327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746768fde2275d4793592970d6f48c2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79ff78891c23345116ba33e78335e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56361f47ab48677fc116c4ce29f00a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ee670289ade48367ac0d99b17981931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83227764166e8a1999277bda924f7f4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007209c688661f129314fe6087ca37f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433232dc8006bfde06c63d5f9f222834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc2d93687a2f68c98e5e09c5084e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f8508b786739be763439169dc34936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca415d6c552dd60df5f0ef43fd3158dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f652aa520dc87f99bacb59a39bbef638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31876a851dd7ea3a81a84978024ea59b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73320fef92c73d79a246475cbb24a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6bb973df40ccb14a580afbcd5563241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13405d38596bc8d11ccf537983c3bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf57afaec925693cfb96e33bc23e0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1843a49cf704239c390238b2156844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c79e034a73714823a89f10f72402445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924411a1215f3e00e3c93b773c73edaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53df90d4cd6e744c4b7adb4430b29847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c7074fcaed97d41a6ee6d1eb7bd4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44427bd6427d0a099976ab24cb444349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b83b940a6c9923c84bb3002fd97e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a6f6c84263e241fa6210f64469f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e7b7318d6de12baf3b2db00d5d5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca09357568c60e06b3186b44bdbc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e164ad798a4c36db1bc2b14acf46354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa794afab29028a1cd35d3be525ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e613b77d8331f694cf16ed85c517b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4124aa6382832eb8acb914aeba13057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d56586a6926e9c551e7c37f99e6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec602b8638d845ce91be57fe9eb3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba655299472386a9a89f41c42866460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91949e80a9ebbb05fd00411e9609b37a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06610a9ab4890d16e6ff23ace83b812262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3bacd0f33b79d8d8e63ae9ae23a8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e8a0b18ff157a5def6555183e7d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313570fa5b989b45a1350f1408c6a5f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a49064e972258e9e9bc7b1dd478ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb795601e8a15f4edfd7a5d46c23967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ebb24aa29f2aed0ce5ea4fa1064268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17e4f84949f6b4627d73c09b0710069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c149d4907f74b80ef855520a3eab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21dfa9eb5764a24d9e0b87f3d746771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ece7191d024148f71c1d7b55e0e5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbc3762d32f1d751be25aef9d46f1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a830348b54ccd5f4ff881501e6cee2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e19dc117357656bb7c0eeb0ee7c06975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b67fb8d51ec3ec5f9ef5eb276e8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef1b91515c5c2f5bdc78ea5d991f6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb9e052c9b5360041c6ec187f9af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446e4c455321f85c4d24c2b07c5d4e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fba53ceb0c616ad47009eb17e7d5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9269f37fe4d5372823554147b4966381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6491fc751076de92481abd97c8be6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80949903a980145b0863654403a3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ca4485a596350b3f2f3d8e1422c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430170bce165ca4d2764fe95f02a4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42004d9a6e1a7a6d6bbefa418fa396e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772d1094fc49e54721ac903b2385ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46fe658a5fc9660ccff81c2caf92f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc530c13858940f06815175edb5e48589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac8a652ef67fe8854acd454838361b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c397bf42ca9adffe541503de9a07a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628730a7e4bc95cf537590119341c8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b6b7e6c644435f6c916baf31759a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1cb9b935713dafd4814743bf0b50494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e985f03eb72fcc6eb7bad3c9070995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a7c1e1a0824b6aa28b6acfa556bd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dec9a7c2da9429c4e445aa2552c3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b3718a83f3f84b6953c925a660f5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e1a2e2a70d7ff49979dadfcc5cbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a7dda1e9e1bac3df64ebded698cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52eafb50253cf0962ce7ee4030e17d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9ce62a9f5d0e4b9a5d146fad7a835102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44eb4a320927e39b03c24ae3fbeb77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc49651100ef12f4a9115e3683308104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261f8f5cf1545ad05d2fd194e5ec8a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf754b2dd9e409d2dfdbd63b2f4c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753628de9a89b5638cf128c9164cb67a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db428d4367b475cc56e64a43bff742a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b0cc69c0b5f49b1677434be21bcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264575986231941912208a54f82558a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96577647ecbab8f9f139ae121ed5c780111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ef7c07a79a5dcf303fc50b0ed4048112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a56b5a4be19d279d57dce72a3fdc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db252eb120fa8ba9c38c7339184e65d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896058bd78a4ef6d6f4f57d64e16171b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadfb1b94772657c1315d25dbc2a5a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521cdee53828cf89834210e0941b0f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17376fd41c6eaac49287a7fdca02be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b2b89584228d4bf57837d7ab91f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47d0febb7a0de4293ae01db2ab7da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c217650925040c9ece5d8195e21bd7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eccecefb3b606ecd19be18b1ee8ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e88d47fed977fbe99ac39fc2db622123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619436b6e34850e4a72bd4d117ab60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf1fd46021eb654a15d2a21c3e37d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb304f5f16266af85920d45392af6bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5191d47d2e226103c492453fbe053127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4230c9c6a7be6f9644e97a9b97d04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dbfaaaea4e50f0528b304a03ff311129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0afe6ab2f45cd434451dec69e4af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946e7d2b23210b3ed3051752d1d74c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb5871e471d90677d41267b174ce3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf2ba79302bcdf46cd0953d40a8f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1cb7fa9ee3b33c19b54ac0892519134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f67afa87daba05ad3f6b4da461f99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3372098adbf965d10b62ce7861f90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd99fd351affe39e4ba4d366c2859137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ab525713e837ac258b73b36d69b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c13746f9fb2eb8e22976b53c16771139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2e00420225ab30273bb2b07534de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed3ae170f3902444eb09127c932476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dab297e3abf3bef298536e97e1615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367915024772a927063668477cca0ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d79a69623df0fbd00a07b08b6886144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e37393d5be6abb56ebabd6857f12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd8c4cd374a2973b5cd41f0135edb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b017112e0a4220d71a80931c33819b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a56a6cf668ba10fa14da5ffd514eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63034ae68a91f295449791608cc9e673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a19681bcd29358b733a42effa0fca3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93686be04304be3bc5ddde6d47a1bcab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70da12bf1ef73560e1e89b9cf37f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83ea4f9597a10c2018cf8a89c8a2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920ab1f22bfd75cc3fc52744c4195e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa9686fdcf47f5343c81db1b12d4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d44d9395a930767dffcb7eda0c910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164096a907b76479a65c426048807f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6023fbb7ccd46dfabf652743a7c15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53545d55e1b6f2a44085dfd9e7be01e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be7d7a041344550b998a1e0f94c43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01897f52077abc1ac77ab6ba519eb86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d1156e65907d2ea56802d98b9d54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e9e31cbc75f2413b041299136d04b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270ec4069dd306c3f9a4e8a3ac661a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9592653e0938557051d2f716a5afd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d9c4ad3c61940d4ca7b7beb741b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6757f680fa2f5d4f1cd537e35358b05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d2d0920a01e90eecb4a35ea1b325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32611724170ed016d5fd6e3b756bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e47ccff5652f825d57803560303433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d521bf69c8286a44be4af63039774e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc07fd10e4bcca40cd9d3a42cfbe945172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9e19d613f55e6e904be26f0855705173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4945b752ebbfea8ead446c5c314afb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>