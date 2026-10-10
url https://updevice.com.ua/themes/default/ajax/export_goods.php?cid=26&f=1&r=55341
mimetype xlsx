--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6967253e092d50a0b4f576f7ce52c771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee0f5a6b243d580c8882e0dad25022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd24898c82beb696617880a83d0173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ec8f3a31f403c8b85f8af477204b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790d5118bdde3daf0d48960a33b4b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffd2d5da32399a70b537dddacab7c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003345eff42abe3b90341e1bc7512df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdf89ec4559b2b7dc260e8146a673f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a56ca569b0ff5cb4b1583765481899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80e2f157b19f70b8c923705a302b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcdc7ba286b4b176b90f70d9ddaf7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667220f8af63c7faf1c95c619fe5624912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868eb9bea7a82f2fd49f4fe06bec81113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9ecddea0fc2a91af3269a54e04d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f520609f2721bdd209b1b532c208915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443920700396433d08e403bf6262de5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43476c58de5625ac87977f01bc8aae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f70c7448b643418320942aa369f50c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3db0da99b30be0907af8d00c17f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930406db796d2ea4da73ec37512ff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c044fa03c75b6ab7f91a70a2689f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c177fb755ba83c95575f9cca0e6726422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d009b63c5b66175ee7461775f7aa9e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fc62476b41e08adf7e1c10ebdee0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f457f398e12e7c7f8d5769f6f4815825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a81c35dfddddee5fd1fc41be038ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbbc5b4af17e3d17b0d499d774517f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936f44f12a764e87702aee9711fcc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb49c3d87bccf40ae42f8a7110b48029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7281a58d117cda1172d0ac6625927730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef31f931b855d9dc9d96a9a4fd96ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac10fa2a443a237cecf6988d2a075832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258777b83e8481471e488ecd7da8528333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a33c37494b14a478fb2211c6d3e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748210e8380b63f661f6e1bffe14a7c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e4407b984bb844e92dc913f4913836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3156b67321b7d8df7e7508381105737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a6936c8d9ad73e7588656c0ba203538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534c82d733f5897ff5cd555c2fe7bf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f4457fb12d49ca820b3b9726783b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad531fd8a90b20b0eb33889f8259f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa84527fc1d61d9e15f620e0b1dbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59de090bf7041b48ca6291804270f1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f621fb4137f7fffc3eeaff6dd83b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7334e565ce03e2b07b2b573d99924245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34076c3a8273ee5693c3085207be2b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c722eb6a4fe47fed144c47989569b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7518523ac3928f5ec575d9440af01848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142062aa964d9abfb38e7589ae3f4e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce069252a198e0f89daaf5a3bbf75d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658f3cd838686b01b4b54978ff6456b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa20ebfbbf94b000a3f2fbce6054f9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa084f2a31a569820f9291db19788e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9828b4b5c83e9381d628ea9a04eb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9537e14b025e95ec11be6f905ca0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8792f0d9b5931aaa259d47651e2fefc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e40d5de9c25a76dd3b505a41102757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4e8a3a0bdfccd8dbc6b4aad9841558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8825f093b1b436f2b1c05bac34e1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980468802460b269dd80ff5c233909d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd297821cbd0a073799bfce2e5c9d42b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d30fe0d44e30860fa2f48d53defcfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b671b4f9ee6edff7124b6a44493fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb7e338fa54deaab77869b3c65fce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aeb3d523fda3434a0a57127aed42265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e67b60104b721f66732b11989a9f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3314db929bb17a68eb1a76036b89e8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf8262c7aaa0a3b1616d651987c61368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205e3fb70fbb90e212907f74866ddc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56121309ece993c4dc6ec9893b87aae270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ae200179a2481b86a3b3b666045c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee45425698a2b1a9f8b2127bdfc0f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659291de75e236d5c8c87c7f3ccea773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eac113bde3395d1941416b7bc08be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04ab96faa4ad8ea42128d81cd45d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504c2ebc0c635d853b033bd46b45f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22c5c7eaf378c933caa225976be1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320985843f998720ec905a3f28e8dd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d043cdd3bfdc997a70f9dca918429579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d6b8994f0a53e462929e59adbb6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3bdf59e1b0a4f8dcb1610e4ecf52281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4f55f86adec238985da4353e7dd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140903735b8676f88630175fc333e1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790dd19b6bbc661e8d8fada175b0d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d4854fc7c376bea6b8b7ce2b79da785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb72234314657363b7fada6e41e48e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5415f4602c2892ac217510a0d90db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830e3e0914db4c4b3697ba954d650d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f227b3b022b79671912e9d99643c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b92ade063e3aa2210f11bc5299d9e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb259658ffc4af863c8c96591c6b89891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1873ef8e6814e0c19b5991f41590a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ae5b25306bb5933f7e110da0cca493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd8da389c0b7accd2b65431e90b2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c86323a16b81faaec60f04dbe1129a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf077287d7b9904ec5c8ad61dda04f9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476e7dd0146e9a5b7218526133383a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1bba66276b119467f3a5844f46c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dfa2a200a534a851d36aad3523f4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ed2583b8f7289fa80bf8741663b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9769c43f24d23875d9a044a41d3c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb62e81aedb4d33360de3f7f1dee3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c349cdf5130d9027a3d4a79bb01ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c0612fcfc1dcc1e279cc4af9755f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e84cc1caa44e560aa80304c7bc0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8026e01b90c5ebe6ff33cda2354a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c3ca28351abdf5705ff17fe9febd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a8e1399931def04ef7467b884fd38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543178f6c7b5f2b4f75baf8909f4f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db522ddb652e1bc61f1f49e93485e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78164970cdaedbec5676f2eca229a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699262fc7ec985afb3063cbbaa5fc5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2bcca5cb7970c5130703d97606afe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe84bf192c4fa911143cb419b85b528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99731f90b21e8c8bf8a6d88cdc42a5e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1e9c7bebdc1bb8afc555d8bf36a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0d8e296dc830af3b94d5b11a6e61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9460ca7df7262e4dfc554df94791b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c9a25b2fe53cb16ea336905621de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199484d5eb8889123987b2c0c1e0a6cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df5f67d01846818cfa79690234ac59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eeca458a8fb3533828b726f047cd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ad54020034383d9a3d9d79e48ab13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5c8b863f32b843ddea92fa8a8943124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500178da658b3d435ddca0fdb35079d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902fbf149b024351b2ed76138574e20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1202c1dd9b25976b31211768497fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b0af02c484139bf31393b09c1a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b84bae574463d51182e73485becd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3411e058ddb57217bc349fb6a716130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c4560a266cc7857fdaf8718442ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45964d2abedbc35e60b8a3c8eb770132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa125cb554dd2eb12edee99bc7cd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993307841d3ba5077bc1116c8dd08d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08aeb65ea4da6094aa4b722d80a95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f341d5ade0be35103196a5b88d64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902161febae98173067d722b150dffe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f37a64ab412778692ac9db9576314138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed811eee2acd2ede6d2069fa29cbe0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c27b778fe0840cf8d2e96ce473ecbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a43cf4a5a6318f6afd92d2f24f2ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ab22068d5f083d37837903d885a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10898d8287509bf8f80c23ee2e90090143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628c54034a3b21ab60311b1e826387a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af606331c372f84de3a6b7972060335b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99a6cdb4670aeabe1e9c810cd64f9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04258d52b34661c32877cb039e505fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec07730093ac73876c0eb16f6acb61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9ea174df83d34dfd4e7a3d4d835a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271b6c4bd49319efff61e709f03db05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d3d14d0288e527eea1215b8f5f739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b847a8915ae4833906900cb815b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fef41e778f819600f2d74e6264fe34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd5c7d8e2dae0de78c5a311658210154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b09706f96b745530812e7dfe6cfe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda094b17d2230d06d4c68db5d792c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48137630e6ac2a172d16fbd81d0d1ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7cf360ee87bde2983a0bf65198a3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9559305bc9166de98aa8e2ddff78f50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce88fbcf7b8cf0e0f63d03bf46b2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd3acd259a0ef7e60fd9376f4c7a73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008972f3860b6ef534e783dc5eed537162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb08eb619460f8dcac22192f110ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5bdf806aa988817411f10c7edc4f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00366205a4f2bde10eae40a2c489f8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23dc16acf10e5f225fa6ccc85cc5a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e2fb96ead4bd163c33afcbc73aba5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a4dbb1944aa4ef56ecd6425c83f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dadd02927fa71002e6b552892365e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ffa5cdc0bd0e59e378793248c211e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928321d42f2bf7b7f14d0d1e52122bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d380dc239fd8c292a21b63fc9ed8ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c24f8c8a27431ae759e7e78fb8eb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4eca29d92bb4cbe062a6394eae47c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede82a62843d51a7770b80ea49ebe04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1023bf2a8698618d90ba701621d69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304074567808efd86da25699775d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aadd6b3d7ffb69a3758b9bd4fdc495178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03abf8c499049c70ac6e54d84431b76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52943eac858bb4894579ffc3ee742180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bbeb7704f905a8a8781b49a8e65c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303e17e9b93d1723ca11ef21f1101d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f408a0639696e813a8ceb42d7fd74d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202cc0513a942235c459fc58152c1b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1e91ae4077cffdf8220cd050ecf015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8a4c08610f2a914fb077a09373956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16e73a48ca3308dc1c295479a0b1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1b9470ff456ab9b8c2a6f25a890c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800113535949c1e1925a93454c2e0e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed60e0209ed2159c8705d45a124c9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844de22525cdafc2e65e1b2618983711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089414b3349514cdd62de050568ec7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8215e5f0786d0bac2a109489f4486613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324eefcd8bd559784ac5c0ad6d4d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4eb63264b585bdadfc6b0129f540c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3532c630ad949b4953e87a17da78416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a123832f926e6299addc89dfcddfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9138c09953873995b9ea2bcf31038618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27982177f11735684e269928558f3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa56d80789b750ca863316632961ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd35fd2a8278a799567f87142a0ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f8a45a793300bcbed3b09405826222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f01f203069bfea81a7eb0560c12a6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47c4ac1021c3d3c3ab02c9216237224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4a92ac7355ef3d24802d6ccfe90925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458cebfe8f597cf67899518e2292c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e2bc7e85c22a967aa792c66155e5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486847d24354b0e844f50755af5a7e1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c77d87085f989ac79cb7a713dc3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b42b41ed0918ac12ed25707e7c382030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba00a05a0ff40f93a9f7d6b3dbb6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff462e374a8327113963b3f994a6ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a684a1d485c3b0defe52fad36de4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8f6908aeb5e34c0e992b77ad015234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28980c7a3eccdd5a29db530771b3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268199f0fdbeda9ed7f5e873d69f9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501c735aac062dae908b9635ce491e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2d20db7981d70a2799eb3f49e7ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a8b7d28bd7a9d66f229eedb1eb6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae92d939216ae736a18167495dfa43040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37345d9e1bb0deed282ee28c5f2a63cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c377c143418a73262bb0f5c1915f0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400fd27ae204fdab5e40a5611ef225d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018802ba4b51318cd2ebd467cbef92744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dbee6e16826410cc2bd182c07648645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d06b2d6e0f975c04c9ec32dcc62fd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b79c9ed2311da2f67fe9f1917097c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a6bd61ea0b7b4a49e62b21235196b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9f40088774ab58b3da1c01fe249649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d6d97c6accf5a342c0f9195a31b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad71751744cb6144fa32be8daca4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16cdc9825f14a6fe3bdbbdf4b8fdc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3084115fcb0ef6af80902dfd985d4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eebee93d872d432aee9c8a14d2c3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b075dcd335ccfcf53e0aa478b29ec755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795d4314a6aaa73eba76d6dfb2027056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d1b868a65ba0a8d6d6cbd925c09657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2261503aa4ac5557144b03c369603858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516fbdda0a20eac75a3604efd94ea859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2238f40f9d208de32acec1da0107b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6619b7ca368f248d997296f2fd49361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3d443902361bea64dd262991ec8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d94d4bcdbb4a17a199ea116f2e7db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a230fa375ab4e53a516806a7b147be964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9db24895087a9f8f4eea33ae1e12365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b195e965702b1fc35abbed789d5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5bacba5fcd8192480864aa2b73d8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745baada75848ad727e0832025f089668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d94125dd216c552b3d8c0480d82a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b45d4f8dd397e721f4127d18d43e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c364cba0bc9f364af3c982d270be8d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f79c3fee832b2f4bc3781d79971172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f4120f420e0710c75f163404e2b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec61cbb0981ed4e43d58c8ca527b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c5edf4395c85d7fd2614da7c8e3a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abbace3c319ee3613487295efae51476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a956b318d9dd3f4b91fe403d7b925c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffa57eb49a4c8fef52163c92378af278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096aa48d1ae24a362080b5817c819179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a8209d2a60ae07f3608b85aa347d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4961d04e5b822dae58bfc3f9858081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bb188a1bb87f5c6c54a881b381e1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357c951765422aae11a9c6c8f659cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03917a69ff6065a66bf8c884dee79c8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31bfbf886b0dbaafada07ba5dc9a4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63040352928d8c08fa3ee951ea84bda686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5999f71e5a9e680cdaf958ac1f00987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13fff95cfe079662b6c664e417851288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547271169fe1ddbdc39514af4c2aecb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde327f9142cfb253ec27f73eeddbe190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465990e2888f16f91b5f92d7e017d97791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369856ca7ffc9528962dd63e854d536a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288686198be7d657cb232d1d211fa95393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abd7aa1d22f379bd0aa3fdced2d69f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e9ee51fe2bb8b9c6546ac9edd4a1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff80a34dd829705f6edf2f67438e29c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac441c25842a509fc8c2f33cd536197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c2167abe977e246de3cf4490d58498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a88bcbfb92f16bb810f5ed67f181499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1467a0c2063e8012517961427e256fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531dd4330de79105623a2519571194101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fb3fbf627e01649151a2a5747df30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401f0069ae4209c64044528f1a12a0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01b26b3fcb41778efd8d4a714fbd38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b23031b549af6f47512d8ea710ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b525c58b3e90d4e1014c508b2b70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c559e01b07756a7cabe3b76b7ae472107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552da0511a9a10543ca1f934cfe6be60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ebb137e10efdb3ee5b9bfdc689ab3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ea5e2b8d564e5f511d3b5f99ec1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b7eced20d87cb4475052b774f46c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd845748417ccbb1326b0e04adcdee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26525b87b6fa324aca37f30d75538113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89037871eaae05fb31413458f1dc11a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00b38adf636192b3719e132c4dbf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22682ffa68fbba37f123d5afc6ffb5a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c95db2eb3a43d5dd59447bd92e56b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d8bbcf88b9c3e57f6945d5c8c6eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b68058436a2d9d955c1d04b85472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5609edeb45199b0f5f290db70b4cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d7757ef5a7026cb7dde51a66dbf7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539bcd7009ad683df2c0fd87d0a76c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d38022efc2e49dcb78464afd47cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55378e605fb1ef4dbdc9ca660b3dbb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa28ca3cfba184746eaa883c31367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4d8c35eea569f21f4b9a6eacfff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2479d1da1debfa780200e58e0c847127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467891d0850048280540b8c19020262128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8200ea4c0415af785c57ad6ce0655129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1447de485bb31706a86827faaf9e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f1da66d77880bf4233d29c89816b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a11bf5d517057ab9d41fb2369eab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce789749ccd357a9ada10254eb4add0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c2eef0d75975c13d4524af7fef426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175a6548df15e74acbba17b646fd6dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7402608e7ac33ef3856c687eeeb650136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b6e387d2640a9d9d591492fb44a61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd591ac2d7c3969a748fc15af102222138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f947f4d18f99b9d498f965e9cef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a4a9f71da5efadf47764bab966d44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab4ffd27d4ac964d8eb7e90eb690a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba745d93bc20a2841ead8d4c97f6b825142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b98479f36a69b1a3c4466847d64a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b4017463d2ba50a7d16254e01b202144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5caf9767f78e06f15bfc110f5f855145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74094152c7296d9b74d54c37815c1eed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bb30a783350abfd5053b5e83b6f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04d8fde52ecbdab85969e3fbb8f6e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bfa53737683b5131b5eeb2331e71a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e67dd67fd3a22649dc8db4b800b52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e989580099b4cdc83a233c19e33bcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965bb30b1ebd7292cde02c1c6b10f64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203fa998ca9ca0dcfc4a9e8ceedb63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770e3d3a0c0a152793596ec02d150c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb6c722027cdf305770bdcceecef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287570fa2343ac4d0ab6dfc56ab4c5a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2011a757903ac1b872e7418f4b7101b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5bcb3d8e962a1d5c5b2fb5c2ff68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d65247aed179339b006c697a4726e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5539fb7ac083f0d6d9f888057ba829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3856818a360baec674c445841049a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065dbf7653b2805568c23501fcf88bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83763c74772c978f206e6860427feb15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd279a6b306620a16b617655b25589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d24ebc7082f17a6778e82f33b521165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a00bb9415284ad2cfcf5ed747672166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0301ccdac5a60e117ed82121513371167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f864cb5513a00feb1498fcacf437168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad8dfa640a136cadc4fd4ec52d3e1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bae9495367bc2db51dcb2c1a22de6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdec0f7e7245e2e59b9bd4b2b8b896171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72e64a7cd8586dbd025004db9ad291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21c5681d411a0bc49558474e16136173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca5cc2791a668e110815fec993444174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>