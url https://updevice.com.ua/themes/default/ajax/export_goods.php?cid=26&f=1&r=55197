--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497454c7fb4e01be7c1b349754e5a8a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c7745979e9ff00b30be3275663392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e60dba4c9ca9ac9da4d17ce8bbf003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821fe2a737e44e1e93a1ed33ec0d864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a4473c1b3893f44363b4b541c89a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8184374850b7ee2c655d77be17a8326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf8f1276535cfd53a23ed999a970d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068cec4e59511e4313e3344e5cf774b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82729bd2009079cd59010987ff9bbd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a76bb072a00443b056658c676fd0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb9ecb689d57bcf2d49ebea906d9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650767312ec7d2fa2c62d734e4c57412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac5a72f5db813d1aec17d8e5874c2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212e9403d0439a681c62c48ff9a535314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495d7997256eb946f1ea6622caea8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bbbf9ac02466fd9a740a6b799b48c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584144c88197e0edbd85f3c0ce551b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea2a01ea0aad217c47e7f73742a00a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1bb6285da2bccd12ed3c968b1ccb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f083991e1ec33bdd9a666330eb421e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca92ee69e72edf8e7a055e567fb1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee6758de4677dcd53eaee080f3ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5c5d3ddc85711d52c55a114710ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e708147db570743e5008856a750a1e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86fa73a6c2c8e4855de1b61a36e2f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f47a75de05ccd23847516808345a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbced9eda295bbee75a6503ee2f68d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78f11e8da8aca384dcc545705e3b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4061ce0455c35790b613a0798222129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0335b5fedf468f8675079afb039dad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3194fcdbe8b945833a0e06aff41231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af611f1ea6496c26c7c809327a0fa0bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411286a8a0030ee867c8964b440e9bf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6a62e55af9ae22a2a4252aadd7a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd21808cc9c7e39fbae30a4e5611d2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073da8f15d40c2f86c45f3ae2e7b70136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736101dc03e5088de7e0fb8ad7ed8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b1e4ddcc71ecd8ab28a5647bbb93238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed7989ccdcec2f846f2e6b528c089239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c040f3db97b68f95a4b59b6c1cb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a39460ecb0b7ba1d734740af4fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55423e64daf5b6871d23440d6c7fe87e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11192670e1cd87c9f09500d1f38043ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d780013b25a8aa12c7b84c18a659644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2a36e814ec57de445f6aedc3c11445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2601b65f01bffa3703015cef84c97946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf0b7b19b9facdf2d01286521021647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39721bf8b6b0e8f05dc4d2458c7708ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae14bb863d68c33af0c9703099306449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c96f18c4e4cc79c3ecf2eb3959c4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a711e3e0b0942d2c64104645907e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315cc684552d554800869870caf4f1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85ceff1a6e769b0e733ca4f7f7b5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dabf03d1b38aec6c4536b114bef82054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429010aa6ca73f6d86343d42e7620555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a85558bec21ef2a940719147fd86a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933976f2c3b66113ac4d289cf9825e3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c4dbcd0fac1368e0da02c9bfb26258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d46ab04a0baa78b5bfd46d40258659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6458e6b0d3e156404b8afd50a270560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7da53770cb9420b92bacb2a02f90f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f2983bf9f7080bd3fd8a9804f34fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2292d1d74635add34c0732afeb209663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb049715e2970286e1dcb78e6b7a7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf580b4bb3f47bc3ec33787b5cfe6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592d36d11af401091d7df3a5eb30e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a3f5d1a7fa0f5d5086a501da27c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44524f50938d6acb8756890e9ac04d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf781ac312cb9733b188c8f7e1e9be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009164d651a6b92cb504f1687861b2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e971d204cce66d4576bc274cf3a9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e2480678bf3a9dd07a9365e4bb81d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a7ed2c6b40221700389fc582f8d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139779b66bc1879a98d76719d36c3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff827f5853366b32558796d13760f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e65733ce4d3f4e8282d1b2a86046976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae00ecb667dbae5f475260efb9be1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a68e4ccea3e82173d37d3bf3b8df778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea0557a199e51be8ffaa1556410a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138095896b459e86f022cd386b04d7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129304dc1f6828f1d80f599bef245d8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4859a12626c0c38b2ed3b1d7e9b944782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266a72c4a85a5e959708493ca85b3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0982a44a8d5f9b9f5f91d20a59e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ca77472ccbdb91d230f2eca9bd6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6b71b48b0046abeef0afb0117dc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73deaec461f5af15012dad68b9b19587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bd0c9990917fafafd32f1bb900e0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196670e996f6cce2d087563bc10ab789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc980ff710b38b4948408579245f9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4883794c7af5352eefb7328eb5c7f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f15e371a7c7464531bf4e208e66c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28204daf6bf198b1a1f71e427dac71393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e680cf6e214bc819611b6a8cf9d94594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd4d9ce0b4132f411c9b874e2bd7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc123f5b865ed903ee742f13e280e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea455ab43e2c26c903217ac6d3436897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c224f0462ec3d6013c9209add0803c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d31f126277b7eb375dd733171827399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01039af6370247ac077908b7141c3d13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5460c76130dd8e82bb2f7ad19ba5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d6ca2a02b905f28f19e5ef1573158102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac9af3de5fd4eb9adb08f949d90db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160356ea0ae64d50bef2ee2a858701104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d556ded1f9bfa7ac559b6ee004e13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571e96936619dcde21b88c76a4c07ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282629b6ad21f59d0ea6901b593947107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9b77f13e0900267b6c9fa3008d053108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d4efc0c6347a287314fb6ab32f73d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c203c1626e9f6501c645413465ce0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0767a0d0cbe77f45d73e13c607dd33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448a02dda96096cb9cc2b76ef8af80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf234011c97d48839e3c11857d5dacd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45b2bbfcabd669d451b573f5a8461114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f52128834f4443f0714922f3632cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172556a3f88c5bc012b5d5dc8c38a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cc880acf7d8b63c148a1f8bdd73aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03aee9f4e302b253d98d5bb218872e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf009e76aba8942b1b1806f62c85b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea163b04ab85ccf22a7960a4e5a206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff9a37e28ffbc42316007722c2641121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3253e93443432e2a60083387061ae7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03edb81dd0ead995a9c20dc2a9e1b57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa6dc408f33dc203b84799fe77dfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815d33f4c09f21d7fe570cf14678d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d5b6467e14910bd086e2373727a6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb11cfecfa601b84e86e08c4a98a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21be17319bc8ccdbc69b57e6d05fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a775c92c1f6fd50d75e5b462fdc2708129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0ca3606d40c5ed4ec731feb5633b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257b8fc9a174a8dbb3b83708af544c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc67e75354fae82f1b929f078515e14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa06293b8a72f8e7e5dcb9f4b0281b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0893b5cf4c9d28694d66147f923b96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e60d6fccf952b992cc7d8b255978135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d24a4179ae73a349511fede24a3fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf83daf0db9c45f8bddb0efc5e3824137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e5c79e7d57e453644041d01293ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5c3ce0775f79424b853f7f240862139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fabe967a19e8806c07a2c917d1d25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224469fca2fda8dc8f8c6c061c8e8898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada7595675659c763d57e9fec5c0d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f839bddb937cb9221b7976c050c9a20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd45c0e4425da6ac0778febddbaaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157e93a951c6d4f053a213b2d17b3a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81f3043cfaa9ea974108874e5c8cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa401f361cf75d98476987f13e55cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755fb58f76294b6ef87bb1a47f8839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533d4ba81a53b644eb076d5fa349cd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc68e742f2fbcbc6936012de235770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb37a9a7604e5eacb307da65887d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baee5d27f41367fd29b562d363a3db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50118585a9346136c18c7a1e70d40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d27aed8c681b5116393a26d66de7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5ba3fb5f538a7176a60804af2496155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a38edc4d99b269801855b0f4693618156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0063b234e8fbf27bd158dd45bac7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59ba7cbddb13ebde5ca89cf95f0cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5304ae85651e65e415ae4f1b49a36b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846d91e0c49a2ecadd18e3216dafc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536941df9c110de2a303ea1dc59d12e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b9e39afa1d74552d162d57f3b978162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da08c34e54b5f7d2246cf35b83e39c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d980c8d7daf3d757718524c1445f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0212d17382b241af885b12ca8a60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522d2213083ef5565be47a9dd6e8b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ac19777085531cd9b17b3d13164d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c258abe29b24653d417e53a35178c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc110b94d37775fc050f4fb088f308c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc4eb239baa23a352a052acf0c1dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121f5a21c0a17f2ce859ac3efe28a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d9dca667d4bbce465a6125630105172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68c7ab713446642ca46ec1ad00d65c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710dae6e0db746b85fb47c73f4d6f67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cb7b418ad0b47ac698641895f89b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbcd2829b12de42bb065bfa9a9489c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afdad8c7c0764e952903d21615cc06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42f601dc899886c65c0bf7eff254d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d46ab085e1a2f86b0bcc3998a10292179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b8145735697962a3a4159eb5fdc4180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567635729d52c66008a7fbf546fb09151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7549a77ecd3055ff3c8bfa8f58050de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47758f22bafcda1e5601e5adfa3c63373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792ed6a1d0af123843f7ec0ccb84c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec593667fcdbca54d94435c2e5bd0325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e5b18a118d8b3740c42a61eb1cf1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2cfb5f31b1badc5b7f0a328bc8a147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e293d22eaa798bebc6bb57dbf3a5878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9907bb7cfe5c3e271778e2e4c6d9c0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1801ae683439818228bd04f1582f8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e15d294aa81941ba8b59023bc36c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0339e6497c93bb4e35cc530fd5f8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05523da569f2f3cb84766df0f2341fbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73571e2b40adc6bd602a6a57a6b31114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b88287460642e53b2c8fc93ae4453215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e12d8862df2536d4165723bd74093816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c983d573595b0df19bf071a4631717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703994b5167c7394c2b8e112056e4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35339e0d78f5a201f8cd8d6a49a595dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb599b939e003559de920973d56b67320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57edb2f6395f6dc9ac7e44040e5a0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e5627c772d2a3f5b385cca8b797e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ea2ec7e0f80ac115c4c076969c4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d910b6ee272763c43301202a5d7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c85a7f411c7a85168e4d0f176b7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2a715fd8cb212c6fb97bc47c811426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf54664311cf6b6e6764cfd401f9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe8f0470c0fc590b311f40c4ecee428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a34f63d8911d3caacdccd4adce18229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014f731259ab989251ad0a42d528ba730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa012915d6550df25e257d0399f59c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb003d8e19f621556de9ac1ade6e5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de0c263d0de7b57575f76ab033815d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251fcd8e613a4e7a0fbd9184972ddc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096255c3a84e8ba475d5e4d4e8ade535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37cc6553c3e7efd045320d036705136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a5530334f518dddf8b44aff336c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183eba10b5f6ffa0564508e56a31a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f2f2068d475caaf4f89f540cb40a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04115ba15bf4b4b8df5439ea2ca0d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac65199c3824f048bd00781da851a6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e9e4e805598868faaef4013a97f5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d5fae35f526c441c98c346b0304043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228867dcfe40b999d6064c849de276a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a476cace43d245adf3dc2b15d7f1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826709b7c268172f7ba6fe08b1c3c43946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c16b46bd2f89136c6247586dfb81547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcd3507d4d512a6a5a696e61d7e41948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d61428716e5a4573957dce2528d7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70f3cefee9080b0e03ba64103dd0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d78495734ec45d3fb81631cb8ddb9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601bd048d601ba2987e0f90fdc5fb1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fc07f4d9d6cacd77ef673571552e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5145570c0017e870045d49f4ec29f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a326d4eed8eb02878f44fb55b276855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d162392c8f05d27fd784084f94e1b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8127aecb4ec4bcc1c92d47b76ab2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b1ea12713cbfcd6851f0586b10c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac01e04b6bd81176169bb77bd115b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049232ed3251b15ee9b994786342d2a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f6d6e71b2fe972e18d76147ba1f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987990e0e3f05077dcb0d209bd86b70762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972aed626c116d7c14010a0defab3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5669bbf83fe91ecd3e68f5e4e951064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712929be670474319d84788d6348d7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287991ea89b5b9d7dcf43ac353d362d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8b35b49f71587596da2c5632e9ddb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6b052e6b48dde6ace387d41daefb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e22a630f6fb74719217c5119330f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e07854de84f7a75139ef0f0d734170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6379ae71ca82bdcd58d605b3b31f3bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa6943116b5242cec81cc89c35b0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b3392784d4f16b8f545402ce79b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e68a2178161ab62a39a8013f2b73074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27caa35c41242383399054c4ae3d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab137902b907737d24182fe0cb32990176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69790150356e6edc5bfb930fe307dbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7989fa70cdfcdbe1a64d9618f2eeef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1222928b96a087ec18146212063cff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c8d8e86a986d24e080bcf56ea56180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf348f44436180d977ea63cc5c78e2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872bb2d8d5f7ff394f6e18fd2a138d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a63ea9cae2f2bc3ea18bfbdb4d46683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050a3bd1846cad81e68c681dc7edcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245380ce737c5091568f95541646c4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea864def45d1f24697093467228f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a8c07992fb7f32d87e3a4444039787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76645561377fb9f29b02f97efe70dab488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3d808d143582ecd5a38b921c9738f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e03ee735acbfcf8d241419603c5dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b0951084e2e2a4bc6b3005b6c48691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa5b87891d50e1427b5cc1030216792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773356ebf38e8b45f71670bae8f2a6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711713891bcd83151c7d78b19c68a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01f2a483c474faf9a95978fda3e3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d8ef657f1d388e4e09ebd4102f8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e53ec00f035d67fae95d4f4df96897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b72b2072a919221109b2ec50c000a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07259e881014d006bbc1e3964d94e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645074eba24d1bffeaed397c6e45ad1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05f7d9dbdbb76e1d64386b96e58a3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771871e44dc462e5efccc2225026de77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b827adb52ae0f8f70335704849bfb83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d51c1f021d9830464e5ad6159a473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c23a4caa97efd109baa6ad6b8c9e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ce7101e382acfab43a5f29c76e9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5485906bbe4af9367ace5b6815654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3a32abafd9dc9d0c61107ff2e20a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9f66cc219026bad6b9d975eee913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e528e27c8631c5072bb4a8be260a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f6dff6d5b615cd8412ac6ed103cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b319916d87b73bc5be16001dc5fd51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0342e500530e569a2b355079fbc60e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42612644819cb39f0d577fe38a78a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba905d81f7aad340f1eea4d1e6f624115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd3db0d66edbdff973e71f95cdf27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840778387ffd4175c17fa8c11f4a9158117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47539e3d962cc23d215751d0f7f1885118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5fa64c8e7ba9fa7c912679ba511e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac890a04069c0c380f90d0c58b9a9b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446fe33d8c5403cdb3c2c73ad255b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9137ae67d0ef5f8814f2e6b607930122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b907a651bb98765a437716d579e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9bedad00f6631483d2e5feb4d1ed3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c511610b59bf935bc16ad5ce9a54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016e6d1db2c963ea01deed2deb9443126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791fa86db8501f5f4619a89845a6e63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d360e02f89f53608d8b52c9ca0a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4cae65647e8fdf8dd8ac5faab9431129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa8c9a8b74569e4addcc884e3e21c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc04773271736ebf5cafc03400063d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a267dfa36afd4aabf6a816eefa7166e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b78c5146ce52f323bd64fab46d686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdff0185cc4195f0d74bad1b5b968a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391abe33cd9cebb0aaabe81dec3c504135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb10433b63ce8f3efeb9eea4967921c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc9366926e5164b67e8d316342262f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4b27da2f080e593903257f0e4fb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6f42276a8bb37b651c1606aff451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a224edd4f59aea400382aee62363140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7096598a55021958dfc89c59c7ca2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fb6e0910b48f189d3544319804290142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6345a6ed1c8e5d9cd25f909c0c2f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1546702c8770fde9d9ace5977aa0ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a91d4a4f7389259d0854721097b6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60ba70578dd7f66a846eae0564915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a883dd00fef48edc0372a60a259b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ab02ae6b50557624bf375b71e700148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a490fbd4cc532a5f74711efebdb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede062199c517514d9f742c7366651c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615760c727343fb1009e2f052559f86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c77df9b47ac2f93895fd48dff496152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d6001be24ad1417748cc16b168b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927cfa47a6fd41684faf640df275bfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945fdf908b240f4ba02ad4ef05a7fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853333d46c684fca3d2f74a3c03f64f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb95b658a3e6733bc95bdbbfa85ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149bc4857c611b03de219b12dabda4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c28b9df4d7d030c49ac430274aa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe88ee0647a73fb7929d5fc401bbca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489db0dc1f73b22890f34555b45fbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f287d0be047f6d6c6b0253158dd3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017d689c1351e907535e70cb3b7d3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca68b7e42ff83f08f6627da963fd6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5130d4c4faf8cd2b49a6804bcd366165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83f8993fc910ef28cf0511a8bc5a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d69e9feda4614aa5e6bf672b47ed9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadbb18c5888a3817ca38a6817aa367168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ca483244cf87354bee2da58dc20c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184bf7941de2804060f682642e987ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618600a18eb2d56684da5f3a67b17355171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1401d0478d15e5d189414ee596bf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a8e0beb0cbb0ca9da444f72929361173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369670fe8809d9f8811ef08d0fdc296f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>