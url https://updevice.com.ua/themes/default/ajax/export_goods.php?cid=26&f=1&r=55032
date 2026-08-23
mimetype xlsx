--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587659be5ff280ca9a5ea46e860228431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024520dbe6a4c50e48745805b42bd8332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1870c81f14abdcd74d0feccf4a4b803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c884ebe9b340b62fc4d94ac0b1a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c5fc255bbef5d5fca876f433c0e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9662fdf11c6c5f9f94d16e71bf0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813618334503677b5b9e57147138a10b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3890a8dd9c1b5481d0cadbdaaa8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3517d5baa348734f2eb9693bbbd25d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0359deb380db661312952382eeab110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bc67a8e07bf98785890f67e8f3e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44381caf3e39aa60dcbf4c0be22bc8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ad61ce2d2dcef7b288191b7dc50d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e61de5e13662f7d13ed118ce42b9ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a3c235d93f668bad19b1be51176515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca5a51cdc4a7accb83c8723e379d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010502900d1b1fb52881de61e9cca9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080c95cca573c4a07383103ab200a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dac369378585369c989f4375110da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9d4d1b3dc113698252d8f7e8bd21420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410489dd2a735cd16502761d16c056be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f89c596443fbab43d0966df813447d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca59c630ec4c0695e3c90b061abeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393737b5c7eee9c55e24e700d23f27c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec593c521ffabbfef016ff5a11a1c0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be6fafdf2fbc7873b46d36622acda026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0193fd927ae3376cb7014e0d75eab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace616660c7a29ba43052eb9b74456d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd924e4fe0f34caee0e487fb0e344e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187577b3858c5b74fdaf5e2c3009a2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a9bab58232b9b70eabf7bafc41ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b1f6ee8f5b55c34587d6abe809aa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc424a2407740ce2df7dbf2e4080b6a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf4b152d0525ec19eb26381e37e3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4235202b03d469f506a70807ead3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735dfd0cbc1f3e6b2cad9ece118849536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b0d6d20e57ea56bb31bdc184087937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b06ed19736564e383103621e198e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30ebbe7d7ce57179cbf0b55a44321f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b04ce5d2a522e55542b2be4e9a007b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c3d36b9a54e6e5d146e0d837eecdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a809b939c2835ee7e5615d9b47d113a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431d905c8ef83ee21897b841bc1a7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7b3a558d169d6c866156d989693144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b614a26c01fa20224f2c43d2e98f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a9d67e87f757d41d674275a67f35446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8f2854051ed91d6bf1b0cb144573747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4163dbfd963d9d9a4608b8f655ec2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e8fa6646f6cc716632cacf2f8cc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb01e717ca7a7926a1d263951fb48a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939706a3a9291b56edec0bb285ae7fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce659c4d2eb1e02f101feefc74da752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186678029a2813a33387891f071be6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50c9e4cd954bf489589113ccacbf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff884b8c14923981a03d5590a72d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086f27d62ef3b7c48480cd83dde47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccd7425c73c8d52c0d8591de93805d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37188b79c217ca638359a48f6c9ade58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93020caaa5225c38a2e665af29f0ac5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867f370295118ad436483accfb786260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d42f75aa4917a8df8f2d6830ce25461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95f042a9c2dc50900422aaaa8a0e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12b6809f11cd382ebbbe13169c29c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd174a7d29d508189b5b4c71ecd02c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdbbe6946670ddb29945f57ec2f8e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30404d9afff8b0bcbd6ad550cb1e74566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5276d157ab07dfa6c8687c6c0b0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef54749ef888d078b9034d6688fb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485560c097eba20bdb852e4838087c9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a456aa0a8d5f12fa3541ce4708f0a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9821493dd6969e2173099daa5d6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbddec3b6c879e9826185e28480d56272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb232bf518191c39feb550c44773d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271a1fcca931586ad9801a6126b07374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653f91c433ae9d38f3d28f7a2cdb9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e20997b17ff3b760efc9d1ef135f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b908915dfd9b12a22650ddb10e45bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af034199f8032d93f7c5ca3df27964d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b480c93c0c773da0217a749906cd3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406ac82a97723a363baa630bb08f0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af22da932618da9e2ae6326cadb6b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833581c1a976f5a575a76b308b106cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005457c36a7b3444659980a5e89e5b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d1d561c59f20a1bd833649c918b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e565646b0579bc56b3f59fb60fac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c928c08325585b3ced55dcd2f70186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b400eacfd830dd727389886ef9c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0308ca3d07efb2393ad635b79557788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8fbbd36459af16495179e759da5d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f9cfbe4b322767ac0027794967f0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b99a260a067a1890b044632425d3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec471122726640a8a391106f0226c6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b9e244fd770b4ae95d2901780eb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd5b437ee236278ad31012174ba1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56aebdacd2e919a08ac761ef833a7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a8cfdb480fb277dfffcdfbd9331b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17afa5dd982c2337aa78ca55e2531e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541d3ca79e24a5aa70bd7a91b47176298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b366cd52519add6a3e195b9231f4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db0febb9e48a18e3a98924acff582100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059c72e5e1f97628437a84208a6ba5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326704dd0c11b68ef07e88fa628c77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcfccf43b46df74e46dbe6380c3c52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9353bfa98e2d3d20b73e27ba7c4da1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba001b3dcac178a7055524d951b0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9313d93d1be7c347c51496213894802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ea73b7388addb1452619ad7c8f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c528ea3408056ea3da9ad6fe3ae6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79fbef27591d1a37d36b7b257b2c3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f312fcfaa9ef55f148e22c338b95c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c08f146d6e77d07b9434edb8fd29c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c19a1a57cb1a91671eeb532893a3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017cc7c76612244140dfaf827a397fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5925586723d7a3782318afb670fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d76f6e31854ab3cdafacd02e3f191115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf21406281351b251bc5deb1be0b46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cb1f896734c35dddb3666200940ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6e5acf5324d5b63427771ffc8ba8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e945ebc9636e708d45af13c9da34c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94cae56a8a8e14ebc7fd9af91ff0ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeda93c6f27cecf4d25ad7fcadd4db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81e41d18b547d028da6b8d96a8831122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe54abe289c1aa6e58a51424c18a0e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181a4eca6057b406f382f4aa4ffcfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825b04ec84863168771575f9e1d9970125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6f10c5d70dd756ba964afbadcd3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2512391fae16d2ecaf5ef274330969127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7df8985114bb1421d6f12ed59076f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3204758d34be9cc70f812ff681d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be2b5fdf5f5d033f4f028db98a3ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5b2a59a849c8f537d8d6384bdc7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50425b8642a3c157c9d3f68e71d27f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa6b3c5505d33daf85f48cc12e6a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d73b080390d54df1acb1b5886ac401134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c62b41f39dc3ca66e39a8627365f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9fa6406164d273022281060f14917136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cf5c0b3f60f04c16d30f2a5c2332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffa64cedccb43d42d0f22f14822422138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06317dcb163f4a2cb98771d8155ea7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1213e3cc62f316e98e4ca933fa69264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57719868510046851d2a3e2bb5f80b71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d47b8a031eb0b641e49c69500aae4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f14caab4ed6c92a92529ae56e48ef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928e08aedc9bb124c74720aef600e1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978a06e97f900935eefb4bb3acf3c70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed6f5bd925ad14cf745b2c1f29cd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e83862513e8f12fbdec1bbb6ad5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b70a7ef745c7362250da0d584460148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a73944494526ca35e538fe321e3cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c03003d30c41a2b507826ad80b90b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08333ad2079ad06535f157917ad4c536151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f719e1a144e443d32a54e90b29b22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34458fdd8c56e8d06e1864342540380153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0e95eb0f3af18be02c0f4ae4a4ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825494da532bedb415d2d34269e300d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724f2e5333ba30183aa83902014e1ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed51821ab98cbbc8ad3ca89f03c834f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9020f6361aeec2223e49732f22e39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e712091a365f1dcaf3ede5de921adc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cbd76491717cca2f13ee88cc5914a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e859274859c2da988b63a762a37e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3df22fa652515e33c6570491a23df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904e13349054d961020cbe1608c01b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbce93b6b14fc48f1ca8433d8fe11c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588a7c47e3990b4532f9bca41de84c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a9ab93805c30773535adfa646110166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056428205526daf3fa5b3fd19bfd6eea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da57b33d8e29e44d17e406032eae2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e504410d809b2b11dc2b215276d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f809f34dad0888ff45029bf19d242d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c1d64da431f801b372537df0a3a47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18644cf69f207dbd74d6630d527f80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e570a2e4b206e9fe0d60cd14f3181ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065997f6ea4e6d2e344198e80bbd85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56454418cd2d3b976048b7435392d0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02563f01cf4d266a32dd33aa642e8efc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede1a6f610788294e2039762f92493177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c44ba10112e65af24a2540d945742178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5998a44c038d851dd9e1ffd0c85807179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4211b455a1e1fe60067867ae53c91f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f107f12883595f73bb893463c74f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3b5bdacac4a24fb94f11fdae0a247182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eaabec3d71996ae5d77d5a79c9ae51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff108b677343fe9f607aa8449de555e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b0f96ab44ae9eeb32f2aa5a0cff213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154319a78d4e8f122de86f4962c5c694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466c3b9445819636d7a1486ebe43d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1dc0dd12b1a69982a32cd1a03c1d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30054b5b03eb69499fed51d0f688f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a5964260ec297a9a13944bfd550568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2788637ace0bd24af550c522a04550b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da58b83cc472839dc8496b62128ffda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca2b552c5660474e544f56a91c4e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78778d66b261e39735ee5bc05c234d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff334d491e91bc29dc31d950f5731de813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ab5fc588359c4e004e62345f2da014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7460108dc7cb521ff88ff048b7dc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ff97c662145d4d610da7c52d21c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183f5afbd53445d1432e5e89810fb2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461512c53c2938f98371989e384e357d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e772199605c99a5fb437102d6600fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f51472241eabb69bf769e19bed07c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617b58696a41e4ed3b9312691f28ab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e7db94df2c09df4c30b3ad59305d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d3edf1f84b3fc198c22c608827bc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed11dba738381dbd81eefeb6936be124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5350f827f31a110daec482dd6557d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696da23b7d79d941d1113140cd2cfa9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d277c988026e6e5ecc6dd78f1fd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784479274bb2fa2d863ae5f9e21c2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab7ef4192a9b3b6b3dce1dec03c1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b6de6ad5af281d3ca605bc7cf7c4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407cc9af3d6e23fd0e1e3975ff677331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e356f733b12b2c823fe4d69cb269532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686c8efbc337808b906d8b54c549d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de65ff4947b9ddd53af0a2a49de6ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705b060bcf9657a98417f4d42d888a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a95f4c2658f0b8ab3315380b8f92b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4aefd5fdb735ba358c398b23262d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671107a275e5e97011ddb1d1659e42038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b478c27b5fd45480e296f0b9a769839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cdb0fc642af53de561280b78ad06340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8dc2f2a10c16ec9d61ecce901cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23fe4e5b5d6fc724f01f0080f66fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbb70c72464cb2713aa29e67fb786f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224489610c88dd70040461cba72f520544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542825bb45dd93eeffacf116b644309a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967990e52510658cbb6b56391f6c7cf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f193d67d15daced81842957703b37147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614727f53ddc1932bda7453d412d832d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5861a46f6fec237f196cf65f9671d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ea49dae367aec3c253b30a173c7fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477005de1f54635a9103c29c51e5ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65bdc5c4052656cba2dc058533a6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde641a6302664b853c99ac1d797e75553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69111b98db0c8658215824f30ae073c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486acb583f2084bae8a33d710d5865255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3fc56efd5f1656f86872334d1a05556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004ab577d62bb88ae0cdae99a0c9e4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf32bb8137f49a59a581da49ba7b0a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b894d00224faab2e586e57e1eef64959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3d465d35131fcecf5a3d5245ab2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b3508a04522911f63ae1e90a162f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743ea946e83dcc95dff4e23c442deb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c707f0a392c6a950824f64bd36b7f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a18aa8854ed639ac8ffa886a2d6bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42cdc7e04e7139ff7a4d1c525eeab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9532128e9b26ba0a23a603b843066466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153518f9659d423038fa4a6ab7fa79b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fd34a3e4274cc9553780b96bd32b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de637e8b919028dee355eccd206f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54028e1e848a33d15b173a41ba5c518170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061226378d880289ca2a5b41d26b1b4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6bcf90ca5e706c565c42319e24a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918a66be0f1f7461c4f275f0c4492ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe49647e3ff3a04d64f2013b1edc1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762acd9ff615761af04906eebc04e9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27389e080120343a5e974a8aed80776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c2e0c867cfcac7803cb0328859d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f4ee6f8a1cde58cf08f2ca86aa4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac57e59ac48b8b6a65694f142ca32079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f975173b0f118c93e46e326d25a95780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea28aec3b3823b5e1c0d0c301bb4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2041e21b14621b71b7a26d09b0a4e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb711bfd6564f1a7238bdccfa5964d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f0354421eda6b6eb9b066ae8b406084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d78d78bd5b47bdb21ec3cda64fad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3c7e929b5af05854d222a5a9257a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a280807c26a7d0874c5caf1a342f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9dd42aedad98485d373217cf910d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee0b2b20251913d2f71c4fb01ed0bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa837dcbbc7ca73a3b1ee97c1a27f10a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae2848d1fa383287be18eb86c919a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ff512d9538f2c97c9871f44e942792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30ddc3470c85ea142912d4335818793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7aba11598fc8fe56ae989f0b187b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836150332892f103e1fafddff04d53cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464f16be2b695d69268af7534c49fa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb144b403da88da9082078cfabeaa1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23443ad8877f49995861a0b1a7e96c3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385903b36f874953d553aa66258f7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce67158f7372c836b21f5fc4a4d944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef50304f5b6bee23e2523f822ff699101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c053f15a1e826ccf2f31365d98d78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08492453894cbb9433c92ef439877bad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40205607ce3e91f07f538abaccf0a2d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25212594aa1b104cbc4b9b597252e7de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3e94ff81c1a629cb828f29a461c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eecc6c2ff6c8eb62476d947593c218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e6127dc4c4bc6c415d667a00b23c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd350b9eb1c126ee07d75b8be40f149c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc2a53ed645fd5ba94eb10279889de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168c511f360d37cf1040815f9d1964111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325b3b6ce52d6be67600583b945240d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389d2d98bf0962475dca6866ab633e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b4ae20aecde19ce4ff21b85a70c38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947b5b04bb3810f1f38eecc5d3b2f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7b9d83db502c82963d6e74499191116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008b9ed52b2698c70b933f5b33b006e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324a21ba4e4977554122f791b4f41c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2280de8ebc785d14288a65c2423c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e1d9ae122e780b0b0f8007293e66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d20b22cdc089df9eb6713ad7c7ddf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c3375f02a5c6d77ec8913d041f821122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffcb0472fec44db06b45f21e5b199123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2522c3ecd0a31b0fb2456b3ac054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec15afba5a47a37aca3cdf5999561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8def1f140ee4044a0d8704d0dfeb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0fc00541fd494482209120023d4b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3c3847872eb6b49bc7bf2bc87266128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94d32a27e7009754ce4964fa5dbca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62670e609ccde213b6eee631ec58957a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79f25199d425ec97fb369322b91430131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8820f74a19300669e18de6c40b833a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a5bafb9ff05a1d9bb5f1f7e6fc74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbaa6ce131e17d37d1febe5bbc6e63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618f01f4c3d39cf0108c320338949b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ee635b3cf742bcd8ddafcb0bc514136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297495f39519bc3bd649e0021eeff8c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b5da5cf226dc1bcc853c8ddf231b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa983a7a2db41ac8da9b6c695434d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0ee0de73dd3d5fa6c962f1425722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e19e58b489107977e13e8102dcac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c20534f19fe3571cf8c070755a87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b438054f762c62ca9a6f2926fa6d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e4a4a07c075ace42c2d202a7521b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b0e0bc1dbc068420ef4a7e11ffff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d310ca887ffb4338b8d7fc2bc4fe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a64a6fbae9702fd7d45912fb0454147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc6125da8cf0c0f7d4c4f019a9b72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b325cf89dda2891f54389fac8d985e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c79c7f5cf873fa477973cd9177389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613412a2e77f64c76590586055e420e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e483aebfd6345c2ff177582c5e541b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093beffb82febc0e2472ef6256ae19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142cd0925f086d6c6805e491f4a7ee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74693f99466bd9e65bb241fe7e9ab8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0324a0757252eef959c6bb36dfa94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a41c19e10bd0bc714537dcb3ee6b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ff2ab941ee6102b0eb9c7b06d9a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a83cc447a4020de805dcf3ae93dccd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ff7aa51fc703cdbcb5067935ac9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d17f3ee960bdd90c48ab49646884f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426f5c387c092b8311e2052d9c92f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f316471ed580590274c23b1302d4719163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589dbdb5859e552dfe14ebe58620814164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25727c20abe5ae48594acd0e51afe7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb43f80efa2e186f5fe4727184b919166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258e1e5ab96a67ef8115412c92f187167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933093e54583f7cdc4011c719819f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199055bda1c0cc6f50a32f0ce4f4d94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9848fee4caca65a5cc43987233fc17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b82518f6533745d1b74e9e763f95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7308ad78f74348575ee9e01ff4365172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f53dc11615b2036dd0e03becd390a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba1f7e48192ac2531a740af532aab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1189dd4b00e6e9fc40fe68df41cc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119d5e930fadfe4db67e1ea6b8540c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac39514c7d9281b03f970de31b857c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070127c73f4f86de6c9c5580797df2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce252d2954fa0e785e06039ad7a3ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e009ffad0fe4c94e53f3e187c9189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf26c78b3608371226fa3a78407c99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cb96868580c3849b36a57a5e77fd7182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>