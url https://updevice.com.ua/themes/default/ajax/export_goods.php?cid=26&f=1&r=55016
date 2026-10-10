--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fbf694665a9289361a6a159f69a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822a435d536630fe9b7ae30a430fd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce000ded811807f87d2453d987e16ff73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f0efdc4bd462fcce859834bdf2d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4e50454c82ddee3d6b55acd4c0f3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048abea06401ae5183aa12af1ca88126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8533f0330b8c88f126daa86cc3e972c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f555793f29a3caa0db2a29d0c5afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c708927cfad7428c505f3e3b3cc5c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cdc636e70a0c7cc0d1196c3951af910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d116fd2048c7ff69c0210561233fe9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960606ee8aace6a40b62a2445a9a2b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dc2a11ae0a1034dde24cfa7bfd4bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bea6f7f186aec80eb64e7fa5a35d1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36611a6c0c9ae1d796c6a4b3e7921515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28835da9168c1bbbda529aff713695c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d1eb9753a8f4687822701eaee68b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabfd2569c94720f74c1f5d1071dc2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94835441ecd5f04788706e561799f0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0f9cf9d0f5a9ca7eaf924486f2f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc30a9d8f62af5a1e58f8b802ee56221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d7d6cc6b4b3b7737888ca6dce84a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf3e8cd25ee96fa930e75f35a2c0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b46d14fcb42b144c280d79c9bf82a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa158535878aac36f867c228c0c7cce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139633a3cef2355d91d6bf155f0bfad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb6e2ad8d7ba81ebe223160379f8c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984074930bc3bc58e5292eb495740e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44fa0a0a1327943190693d2b31dbd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010601b9c8b52e840a888b870a92c3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e136756cc63c46e26622fafb5790131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dda15545d88769b4bf2e862af2f3a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f479814677b9ecdbfc3cec23e114c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e972672c6914db0ecd42ecd61765ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8305b5f3a0924cc5dd54ed3b74a410d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d3b43af0cf84e0e7ad3e284f134236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a83722624944735cf9e029b09004337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aa5146f8394f1b899feb178e514cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf7b877d6d45088d0984e9587407e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d90da69af00d2851b34faa84ca30440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926d3c7141c23749269aa9e449c30a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb80aa8a6c1bb2467112bc4d6ac2af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2bae5115502c595b40dd6cc0846543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe23c0dc27e7b5daa68b3ca1d685644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72bea33b444dfe971b94de89ad8b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7c10a104af62ac40283f179dda2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ccfcc7aefbc35f9eb7cba4d5d69f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17465db5c58d866101751b07644f55df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f59045a139efdd6fc007c3ce6c0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e7a25a2b7d508ee2742d5c9ad938550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab0aaaa963e7311a5239a008d95be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d86aa88ac41e28b6a6b316c8447252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771471c94b30c2141401658a80e2d3ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef511c7fbff7e5e2f97fba10c56b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697fe2563df927f8858a9bdaeec5fad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479293502a409768e687bd9c8b12a5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751beab5513bb9b2309f610d9844d24357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ef81c36fdef9ce0705823b1ed66658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2834c46bb7efaadc7676aae47448459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6a8feff93a2f99c20dcd8faf2dcbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325b3b23715e121f9729532e57305f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c106864403c23c51dab94105d857c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a0c1eb6d27ff0ab412cfe6a2c3e4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1446f10479896b0dcc75071eb4cdc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa7ddf9acc1b20ab92aef6158e916465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ea1f07dde5a65e5a404c9641027266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ef42b2ffdc119e2174edacac1510d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1645447b7312e4684b5d57390ce7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a205f5d9ebc35252f6c3e69379faf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac96fc3e87f32e9c914af4ed5474e4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f9c9c5c087a750ae43c151a84b3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cec1627f3fe040a7d5d3f6b191c3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320bfd116c9a3be455ef6b67cdb898d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9f7bc734bc15c086d49bfe03eb8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790e9b5ebc4477f16d62f78a4fef2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6a5ce0c30aedf3e645f7346d97d1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e342362fcd72e7209ebfa8e8e51e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc346337f28b55ce311bfcd4cf75c55078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4aa34a151c923d26b64215e8cc7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee316f35be6afeda14453615f6de74e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11712af499971da3211a5cc08d05aad581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a113dd69e25f9216efa7892b2737082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40864c1c35dfe714f86d0a0f65484d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f29a61dd9ec3db03545cc6d72d0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8382bf3543a58580b9b815a9324e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84fc39681bbe9688889299194c32c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79180e69067d58432fa929118485b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982325cfafeeab31b01e85b5068bbeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770787781e7295fb5f6607805a28f3d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca16c00d25a2067d72a7e961281d2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec514445873b27fe4461e00be60094a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d448a5426ff432bf1afc777425a6fe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82e439557b15aec8669a6a121e68993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819a524aaf9d0d9ae2e35e6afca35194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c714233f58ee97e222862f4f75bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c2db873557f3d462480991fea191196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7fc141f02fe99b9e9f48211b1f7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364d5d04cea00894195fb1166c555e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3456f284705b1c40b9edc4746d76d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a77d25b52a99d73cd671c1e707841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf8a91c46d5ab9123d36ffdb257b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78605cc56552cd66594876f5d2beedee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64c9bcca6f01ddefbff65c30a3c3fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b10063f9ce835d3955f12f506dc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c131a9e6a91c9f46e25ef34bd72c71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee538f614e41de4b3d998f105310b8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585750292be004fb8d385a2bb8e8750a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57164af648460fc24dd436319521c059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c46e5eb9b00903bf4dcb7cbe96c7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2698991e503e52900a637b7ad0ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d4e54f5661c98f1dc9fc17dd3078111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b1361533c6d1369089f91a8895748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcba656b0446b415bfb21589921214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc67430d7eceddde17625beb02c0ad2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def56d50d0affc3de60b4fc67b0ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd565487afac20c0095b4aa65a6f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516773483d74b037a139a7338d0c74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465272fc46499cbfaa24cd6c5d98b4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d855dd99440a1d5dcbfb7ac42e0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb83f761689f454f7c6c76e67ae31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c5de7000eb7c2796f83e3f92d153f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac44cacf933fce2c5e9291c87a06a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00181e41bbb34b29b97bddd6ec09e336123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024454d6e1838e6687968984a305155c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c385a88f10082e614fd17e1623cbd4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d6e2768d5298848102d4ea2e35cb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a54e30adff6c4436c56aa51118657127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a3c2e3004a523ed5657a88eeee594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9730cf46d663f62628d2efef310172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658abe161cf216c2342555a1a7165b25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc6ee9a0ece58fe0b9f3a4fd6b9ac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7569a581cd82df0a792742662d40e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826648dcf1cae2b8813b5b6c35a83c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69068fe01500df4e356617fa786b266e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0548aa40ea5fee67832f347e2794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c4a967e53b73a16b31b5b26d4081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a82474d0fdae2ac59f2f2589496d54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24608d896f8e1d8940c10b00779deda6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78551929ec2e3f23043392888ea9dee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886dfc4e16ba3781c82259417a87efe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f371f6611d2cfca1c5f45709ef44d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341462b0acfde565273e633bec20fe2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd42dd0c0b76d12c3c6a14b249b8fa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ca1d9a696981311315ca8bcbbf75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70803bda9bd2a131494e1f4768f8fa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202440a58622ffcc5ce15f5573e9d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab349d39dbd03fb7dd202fde8ebd3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969c9ac8bf4aa23982c7ea8d2f6daf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96132f3f0be327dba7d5fae9e5d821149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9ce85f537dd96f42986ed6ba0b0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef59fcbfef83c31860f69c839245b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe40ec8599fb5cb9190db2cf857e5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c3afaba6a5f8b395ae6983eaeb5bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3540ef2d27aadbc6e18da4321fa568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51497e6948656f82f247256243098d4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c160a33e70995130d361366d631bbe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfbabf6068bc0584bc5a517df2bd36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f5c13684d02d3393a5dbc6f07b16a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa57de58e5032b2572623c2239f775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31637f83ac66dcc24f3f1058b4e1ee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd26bac88f61aba84280b24179f3a3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187f01121bd35ad244f0980ba1f680162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f462c9b0a15d0a04e391fd423cd32c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c21016342acef775d6c7713b3fc40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c51f4796dc0e74744a8a5626dfe7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20985326134d98e55e87cf0edda4b0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b354133fc665c9ea3dbc4e99a7bcfed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42c7b2a65cb4588620138b0ae6a6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4add1be63c2802ff8b7c1eb968bac30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54384256c20f69bb4ef1fa718d0478a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ec4bdcf0c2e1b64c4447f0419aeff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73aa565d075c7dcf520ef094e5409172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3750028b0a7126d0da1782e7a2d28cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4e1ae7d08c9b3425a69816db86b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079429fa123749e8706f3d72ff4347a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f79af4e3278ecd4e33cf0c6c695a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76183b258fb4fe9ade9843399e27d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144a8c47ebb1847a9ae2cd43b2a754178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454357ac37be0fd1f106530b3cb4448b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae07fd88ff5fd49b2b50aff79cb8e8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c01f743950f3fb2e017962e2131461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d176e197695c774ec16f7f96fb8f962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf0226e4016958f8cea945e38ca243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02eece0173db8363c6045a15ab961b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159aa3fa1bbd71a9a55cccecd504e455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16001713d0ca5619d212d1863b3a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc1ec18ac46bef9244a6f05aa164907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a572ac0a2561ceb63b7363b8afe598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0125df4538c52759b292e0667cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5e15ebe9d74b96c360555a24fe0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091eb87364f957adb76d53cb100043211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff292f61d190f2a264327505245092b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30e1ac5f8bd8edbd654518191c9df313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a85a364d456a75562e38f46e65e96d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62ea556d7e227f19fe94b6fdd5e61c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ac2f4709a5f9fe01150c1172aa5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243664d7024123ab7f543a67ab29ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1be7c49e34e4eb100c2d06feff2a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437ca5d2313eb476c5a5d016c653be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d0279fb089e3dac33f8335648433c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3428bf4bf4c760fba01f4344fba2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9c3bfaa1ac12402bdfda7969c6b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38604dedf5204060c1666073624d7c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfad52ca3370cc1b01a191989644fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf39d2b45d14ba95e19a642f37c4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d266f4e27be0243fd683f0641ff57426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719785698597e0104cfecffc136e587727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cec3939a40a5904d0a465903c835a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3299d82c5e9d02957326f8100a02e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098faae25543385d03095f541c668a3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2cbc1c3a341c8c401062753ff41d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06153b3940aa57fd037001dbf9a73632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056c85be036d09f3490da34e58e5ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a742261adf517340aad547711acc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d468a29ae9af03300f5b3e73023e09d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998912d49e819622547aec770eba5f2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bb5de5d0bd044d206090564d604fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8761cef3d3ab6616cfd61898b4ba138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64446685865bc65347934369deb752539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e513a7a0c08ee5ad3195e828d9f4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9d8a659f4b194490c24c00ae7ce541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c72a15ecbe9372c58bbb42b0783b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80461d177aecea846b7767c37efce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2cc5fc32a16cafecc20f45178a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c405ce901a9ed604f61b9dd88802dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ade73b5c24f330f3fad865f01e9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24158b34046d590e392db59cdca1f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33880bf4cda558ee7e2a448d56adaca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd13005cbe61ad39fca56f19447ed0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06551f1d95fb9544e8cc6cf4259fe87850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ef31d56e76f6eb349e7c0c2a798d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4413b9e63e1b3578a650337b04b1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8cd611f3f3eb382a2f5b959d19a1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac235b147077750a2046988190f82cae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151b5fb131770743e6ddaa2e2e1b76e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd62942c689a0c1e72e52f9c39cf3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d066c4c097d70e5342e79a215df0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736528f0d1519db983671c9c8c0518558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6353cbaa39c0c27f8add5efa8f7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c2ee9229b0f50c66fbcb212d126d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d2cb0e6a9b407fb5dab1aa69971561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3a0724af3d64cd7cdde410dc23d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee7777bb6b2614277e9719a739fa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f1c8e4f8f8982b27b3225ad6ad0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e99682c4aa59f0440648c9856283d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431afc4a5f48bb64635e453bfbbcf4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a59047385c6a3a3593157031ff7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78716287d62176fa1c36daff9d93e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c61fb164ae6351f327ea05576c7c3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db0db7886facca42993729c86f09a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e66e75667e026df9fbec01fc9e30471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e35d073dd8a372a269ed8288f61572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14234d7cfa3ea35161e68ec16c0e77e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38277da99a3db4ceb1b04e6a43d78474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5221784db123dcc72c4403975ad2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec43eb62cb6e7f92e7125edf6d7d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8e8a6379dc8680f65681d303d02577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75da3869df9d2b2905a557163a05778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea295564332022a232da85e72eb1b56779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc69443a2dc655557cb95778444b4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30204fce1a70908ae60d28192d1c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a485408b36c4c2edb879585df1b8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491f6d9715aa1b71af53fe6c1bb18c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173f8970bf0b0673c990f06bbff8a8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba623520a4e5a9bf8d97d2a0edc2f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae217b1e7ad4e6e5ca296fbe550a2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc25f0ebcf941ca5acf9f44b920a0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf55b694abdb10d018d831a1fe56288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd498d23461da253b7142ce2bbd843789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae86319645d591acd1fc3341a34dcab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad29b499f9188993787051004dab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88517acdf024af0344c743582d0e73892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377015f371270ff7e7a3d7857376e9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f4a0f56136cc4f8286517542764d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e328c690727f76f04e15be830be66f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831f84857bb176dd82e08e9d7745a9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b99e80579c1e8ba9143b48f98403097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f33e09ca1000e7adff0133685d30c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ad7ad2ce3b476ef9fb29a99bb68099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e28ba663b5040b74d64410dc9ce2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a147b7521e3ec7f6b86ab204d3491101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cfdb0fea235de92e2f0e046f39805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf80f61aafdaf139c3910941fed11c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a3392030edfe5f5148638ec73cba5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2c4b6fcbf23d6b82992f08fd1794b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142b62179b243ce4b2bb85c0789e3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d170a1e576377fbe19cafdbfffaf19b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af06b862ea83f186b646f42fb854f18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bc627c6fc0e68ea583ae82e0aabe0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e22385dfa89d81ae9f4c312a2f7a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949b3ac50149a0e253dcd3cdfe6c17f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba91c90ac33baf9078263391ebe82e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff747d5af5fa411c04e4485e492b6912113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a84b8a2c380d481f78428ca844de6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cf15b2cc88cba17cddbba907a6b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc671c6ad6546616820c63c696b73b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97fc94e480e6641be54d47b5ed138a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c69669db4dcf0e21ebfdaa793c727118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03ec2e162f24da10b3b092dd86bce7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a635b99ce56ef5ff05351cead18253f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929144a20ff91a9461d77364448ccd81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a6156f993227511dc7da53863213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4ac281ec9c05e7d80c84e249e1d48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83245673a16e90980a5bdaf69ea10921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1aaabcb12f81172bdb58f61e245f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879434d17d693252142625056a4bd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1912ef6852df76a28192c86c8fb7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a87cc70d7469df09ad9e14f3fbecd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fac8fb5d9d7192487bdc565414869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8b7e39fd0606c69aed0a6074b7511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81cbb3436c4cfcc46218565e4a60d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eac5aac3a8bfed6df9884b0173b46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d09db144e350e8b71ce91079ecaab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d769b82a047492fe5a0665852439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8784094e97ab0e84beef77b5f08ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0e7a9e2ea28133fed110c94b1981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fae6053ec3df5b7fb76b31089499137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1e674062df980968d298aa157c46d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e16ac58f5db5e97f3a8436178125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a62c06dce7f99287374212c7b9a807140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5aa08501883ddaa2f0ddae62e80eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db302069e4feb0e026836374be6725d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a937252f7a7edc0e987dbac37cf022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab103b8211c8905c0db798016b4b2b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06445dfa71e5218fcde17f69ed34ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a9057dab9085adbc2cd9a4d3ad7c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c732fb0de461e4ddb553eb84ffbd51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a1cb5e55309a7e1b3d9630004d5a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017205ab644be5daa536dd4c0c74b5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791190fb5f8798f3386e6f984ed3f05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb490a6b5886df9012960897348c1c96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed438380f7683a56a26840b58bc829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ca38cb79c98797537f49641e45b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b63f5bf748a8ab0fc4169f29508444154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f9ff3199d62f12a8dfe0464ba09a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d707c4d72778ef615798eb2cf4e56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff2d6b139815190c035b7e89933af1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304cee7074eb26a88208431a55fda85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf82e320f3f74932f5acab74f3b524159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081332161c1149ef6fde473d61a0461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e149ecf5767c109cecb8012dde1115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea64b38ca230c4125ac6951186932162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d5e97af0897d5c3b7eb89c8b7c99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d101797984162fa93ac16b28338ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5500fa2b163b4509079470a517f3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c0f84515c605ca1459722bf0a2744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c64b3fae3c1a96646849e7b72387f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4396fcbde189d9462cc69ebb5f5a39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2d39785c6dccbbe621402efd9993169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6363a02a516ca3b8be9e14427c8357170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a28f7feb2ca905f2c9e125d29d19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcf5847c00146ea8063f5843b35d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568ec7d2ea3e2b19582831a8c6da8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60259a20b066ab37c10c07c5f1de32174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>