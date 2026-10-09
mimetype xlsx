--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817ad60a47e37ccca1637551570c361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92540d35e0bee4d55d4473eb3dff58872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18283cf0f821871f040cffa1778074f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9dd46b1a38eb8211303523a5769894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1adbbeb31c2ae5a1415c90ae0d931d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e6df64c11dbe0fb7580a70a700c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3404a6878dc0a06f1cce59c4808b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa38193db268e43e8bb434651fcf9de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7abd3d82f503f7b1798447dd9493db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab6787c68f2ace94a3a5b52145c1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bc97aa2b3538dfb1307c04e90ecec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034539e87fd91b29850d710abd55b23912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48983c3250e458b6bb75fa04a17fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13faa0b09c4659fce95bb8915e2ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97a5d4279584c9ac5f8f4afe1a060a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628865390a6040324b33fbf4884d75e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb0dd08bf6d35faf8a22fe5b7fddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a51feb08dbea12da93b08448b174d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281523b6df475bbd09f1099a92eb7b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebedce89afcbf1552aec57352d6dd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec9e3f29cbfe3c440bbeaa68d681c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70548fd5b8bcefd21f792fe94fa98a6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b0c3f938b8f3a5c9c53a9c74e1a1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4513330185f76bf42deafbcc93a1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee14f7ffcada73bd9948867aed794725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64448f52d5288bc7f244d99a8a1c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f36d45da46e28a73c2adc36726d0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2e7feea884c381d7194a0cee0aa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e669dcde7cc638f868e30978a46455929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21626cd6262bf4cda5d506b7b195e65a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc4c19ca480e575afe3d9d303f99a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8480a20be25d1936ae21a8e380a02a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c6bdbb1164f1c91ebfecb38036f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46a1410bc9d0669be878f00cc833634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109444c485fc560a7083f0c02d5ec335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b31a2fcdbd9713eb267e327e2844d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926479241f4f3439a00ae8bd8436f6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b80353ff415700b1ce890b4945177d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5d438bb2d7328a26bee37ddc82cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15dec90f1b30e509a9d5f810c49bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97754cfea125c7b6fdc5cba2d206ed8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921842dfd6cc614e4c777567e1f1dd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3ee191ffd55e1a5dfd281989b35e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c4d341626a55830c2c48ab10878e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b177b06f6472be7278b3a93a02fff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd5f23ffffafd0eb6915e4a5c9ced46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92132eee0de65691b91fde4554ba8dea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3277d5b9ecfd04d3d1e1a40dac654c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a73d2ea11c8efd201c638e3637ea7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c5c5e2c1e6b3ce2b78c80ebe54d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae95026af74ef5e0f56d1165bcfffa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786789d6911a39c8f8b00da6f3da811a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c29869b789c9898eddefebe25578753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b85208694e6ed2dd338ae0e609e08b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358a4b8d88d34580e56e942c1a305e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420602c479c9eb34dbdfc7b283577fac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bae761128a9041db8f10946e145b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83374c6988fde4316c0f58c424ad058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a383392b967605b1e0988b3a4e1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45ae4a0f8d06d5be2d477583a1302a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b7ad4b1b0379b5bc1fde866c788c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63841c603e428262c3521713b948dd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f2beb61a2a3f6aa8a440862a830c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ab0088d7e21871842f291022221c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14bdf2735097da2683b9a853412b0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404aee1833388b66f3009df8b7768366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4a5fc112f105a33644a85f0602ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d19afdcba64f2ba6c96114bc1a74b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca4e72bd2b5fdfcdbd6b65280f3e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3162c7b5ee9c5a026e5a2a7af442b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639bd66db80000e1f37b1d7daefa8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc10dfa8ca960281e818cd8254fda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107749b93fe4e863e8b6b8c1ca83d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e28f432ce9c98800c37401b713b2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42225d44698e4b40cbade258180021975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bd2e51af6b38fa4caecfa9ffb9d9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b0db31ee86651c779836cdcb01fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf21d9e152f30167a2f0a5c418b6f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957703f5b7ce617976d1cb6b155bccdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4431d40da23e3125ab1097d8da9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992248e5f27546f80715851b974b8cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1bc537facf8e7aa9691c10b7f29bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58cef164ba9adc1a1667c0d3f5d0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064c62dff9446582e8d31615f2195184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924aa6cc764de1e7c85fda4068dd9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b3537e7dcbb3942045596ef20db9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277115150c5f203dc678d1df8f166c9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb48769b930715626bc5d68b0244cac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aef712d919c1a2f4366dfee85084e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674a8fd70c2cc129298bf2d79d093890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145593650395a57f7ba51cdc4a5dd2df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688df5d71115989e0a6235fca3bcfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb35c011321c0e93457c155b3aed493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd035dca3dd7fed7eb5d7be5ead67994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84d9b0505231cd6648761385a2a1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db986ae6aab2c631fd1672ae95f256996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637365055df98c00fc546abfc701f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128b97c9303fd17503d233a4dfe9de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ca35cb0662140e1ed59f1e4d0a1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f394cabbba5ddec4df7bbff18a436100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0df659d9463adac899ad14a087279101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd67e155f8de02c1a143b65fba58d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725e221b5895d1e853ce886701a2af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0ac76031611b0529e08be010811b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cea6d2e9e794a352bf504fea0e3dd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956395e95aa69fe18d507a5bb368bd06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb9fc3608d64b542fad696502c6b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d10690d17f0daa7a86ef4b87c3426f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c86f43b9e685accbef46310a9c95d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e7c846db08e16f6fa7f39b9d856ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4684f26ce394000ccfd3be852f82cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1cdf95174ed9e0346cfa354a8f271112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90349f1e54568a79c4f4b1434578749113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7756b59d88972d48c9b645d48998f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5ba64293f3dfa6d227e1e9458597115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bcb1d74f3c0bdcf07f29cd56cebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c66f88c1119aca1f8c13eaca693af0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312b56c24fccea8a6769ec3fac4e009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7fa523050e260bc307c83ca21d8ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7998770ee9a6d57e134b5eb126fb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b16918c7a310c76e69c7d5bff2e734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b836983c685a0e1380e3d3d19449e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950a7b9adfe36cc59567cd52476e03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abffb78f9cf400070a982a40986c46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dc1609b0aa1d863d8cadb2bb9a712125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bfe10187f86cac6b204e7ff59f194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc10242eed5e9d82f058b24aff874127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893134b74e2ce2b72924a8837654df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa91f7b598d701926ef3d699ca1563129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847025a9799dd2cc5832eee6130d108130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef79df5bd5eac0c0775f639f5b849d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90a18a7d74800dc84c526f9c0342c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1dbb944fcfe313ba342adda754b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac9dfce85d5c3f4e165a23c10c1cf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45793239f57b514959ce6df72b74820e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d183cc9545dabcad303246ed6ebae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905ef781d8b113f19b216300913bbe9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d39e0e616d3a55955fa4d9ee6f23c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59219278f65d3934dc7f710594d8aed9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5c3bf1cc87fcf64ccb6eaae6e8ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2401da1fa0d0f6522e78b1d10ae1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c95259b1ab04ff1474d62846e982f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840ac6a8b166117db1908c6f8b94efd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94048fe067ba06c77f66a68dd9942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbdcfdf3ef202e7900e7a8df968c81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a9002b4af17ad619b500667b802a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16629e16d71caff4c7f79152ff4d39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c073ed5191aeddc200d959488c6a71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a22cfa1efd3f230311046d0bdbf5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16580c51d711ec47dbd3873dc7366ae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a1a96cd687302bd2a99b0a37ae062151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e019942207f6d50af8a19b6b8cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8487acfe6bfaa2446483b3fefcf44ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc378ca9240c3b3df8ff7d09632c31c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47105c33bdccfafcdc2213388b507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9aef7ecc1def5fcd72bb5eed62403156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d81141f225f7961c2fb7be59d7dac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ddf13a5bdd9d13f1d02d1a4c9bdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d3a0a7b627fa0268ccdc75bf0037d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140a51f4aa849148148ba698822c29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf421b2c8ebe71f79e67eaab3acdcaa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b43bf1a9fbd0ac933f9b9d1e5ee363162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cae4fc4724841a84bbdf20118a6a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eccd6a7ab9372b6e56fd318971d9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374dcdbdba127f98efdbc427ad9a0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec18a6c32d29873a2054706977d4dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004bf4078a5295e8d6f230071ee2ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3eaa004aed4c62da0b4889e122015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437f84ebf20f45e6ed479a532fdf0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db48c2901c4bbba6efa3e8dcab4e6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465546c983d03ddd8cb939a6bd851949171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099180232d4a86d670f1856fdc72cf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf307959ef1ab3406c907ce84dd66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4642fe262c6b34ac291c08fd2020174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3fe94441e06cb2c41f34ce982bdd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27429cdf2cad87a8826a483e474e2759176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f944f1ea4e25d31ee0b38271142b3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b541271b26f8ea2d12703e6eaf6749178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2386dc28933840920dad9e2e31c186f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbc358e68810294ffae9f26f5d1118180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59b261eea9980d8b41c77210b85ca61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270be141e008499e49d53ae8301276e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ecfc8715dd4b4e0efd544c88d64563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee005b4d8beaf701413c5c897bc404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc6fd74d77600aa2df75eb851d89b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a1a4ef706674009caf6d2124b3a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9292bcde3dd878ec955fa4e98a273037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a0993e36524f23bf71a5469c6033e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339f87f1bdefca775890c6cb10cb76b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150bb602049dc3161e0d9194f17e05910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6a1914b02c018c1fdebf27377de7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e3d99d553ef2ed17072536fd7793212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163104704f906c74a5589caf7ece4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847851c9f92041e12c049eff3eb0a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfe39e7bf633bd7886c93ce295bb4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a827dc7475de0cf656662264a79bfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f2a3cf68926c7c93bac89906ad6fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f22ea5bf99eb02243f576bf8a569c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd38b4a2c3de3118411548e1f5b53c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699560ccded1fdef4aff33d1062283e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59f90907d35ce0f774dc3698bdcb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97d8f819d34d2410194b24283ca8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba002a199f696a31a6dfb86f694a3da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756853dbb1b9ea73aba788bc6be9d5d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339aa31801af9edca354a941e5a45f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa65da0977395d15976bd4506aed226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f11c3fa4850cf698e93488d104f3ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d13882e850b5d13849d66a9fc75528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3facc97873f557ffb7210cfc1c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf99915eb6afaad3b14e613b60c184430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b068d65445c5fc514f67bce4e29c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd48d0a2439b02559462186bdd1b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af44779ab5c9636e6f1a37b71c1641233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963570c37146bbf44fde98e7f13a49134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc016e9eba8ceb8615d502207ae13e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab250bcf4da1ed2c067408ba619ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5e0ab3ce209b93a979f804008c8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc27606cf39fddb27b1ce5967488a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb5e2ae9b12ef74c0938f24a893b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8160eaa311b6dcca43aa6400a1b91240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c86798448ed674bdede3c56d46bc5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c435797d6ae2a365f59fd19376ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db040f7f5e6173b0cad7678e8d46943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3f8d980ad1200de010febbc900dae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a813af29c75c02761eff2c2f995c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68e4f9176dffee6a56bfa3c10edf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c72fe6e4d843422c075e859f38a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6ed3c57570bbb84231c924c7a232648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a07f92baa3e6c2ae6ce28afc07b1ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495a4aafbbfa3e33f22d218bda0d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a2e3002858811e4e5c798449028351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b783498c516d9bc9e7c093edfec4a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7743e10945c55450850b107f44ff0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15ddee8e8d51352df0eede047874554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339d533582aa03aac7de4c7aca9c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd929e4fee64b51a9924988cfc022a8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8223ad1ea43f4a7782c4fdcb54c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52872f3f1ec9f7c266dda898a2f93ef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a33b20a52e9e985badc8f9c00bbbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc928e5d946a7f344c7b55f2a50a1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24ab5663ebb2798a4a34946d5402d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8614168b3895fd91f1c4df26a152562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8b1c2f91ee92a0cfa631214c34cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e271a6a5723ccb7b39791c470c6d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585e60af59852b0991790ef77d361e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f81143b81a1a634ef18fe66a1e2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ef99e3b65cf4b3c29332855520c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad9b5d8bd749a42352202d39fb74ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a1593570559ed0b57e53d0b038b2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6b836980f21f9af38e929fecffd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ef65d0b85c8055caad437491afc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877632264a235209fe0b2bcc167b633872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130fa352fe4d02d7be7c0d989226d7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4577ca73636539c6c0c928aad795a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e84eca8e59f11d060a5cff42178a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cbea9a0703170478cfb0f714346b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4beea5f3dd40b01468407f051b7e6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dcd6e4058631aaa9c559fac9b9bff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845bac0f28183d8f3acf7713940521d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045004ee0761609b64c184b951f78d5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea6a7e8a341b9181d313144e8ab0ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4949f19f2854c30c3cffd8e37937ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f0acf51757105250daf5546760f7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d46fb11c544dbb3d3fe0653b1d426184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04fa7336df91c25539fbb7d69f9b2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1e17ea712da75fe793177a3d9eb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758e407c6b553a61a1758c5e73d08787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce894e1959cd46586ec2c26dc1454f6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136471a49509d2c0f184ad7d1eb70b7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447c8719534d7b556e178bf97697e2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75253c18dd286a36b17878c87787e3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4445abef3d0edb25f6930202801c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a59ee58f19f647af4b6731097db4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afdddae23514adf1f1f815b1ca250394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf09bfcb916c3fab928856d25354795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a416579ce78356e701a6b9e397eda096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0421689b7b3c854e3780df69e83fe997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323492b1fa753ac52e2a8d6d5fdfdb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6cc8b1acbfbe02367c15d907f8ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe3d58c8f8dc61b49ceff37a129596100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2e0b9e08716e458fa75eef1861e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a4f6171e11cd7eef3da8bdbdc3cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438099e3a5d591c62a255973cbed0aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6d76a590fa46b40d785960114120104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe623dd42632f2c36a629f1ad12a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd69431192220b2b48fab97ac1a8441106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8e445e2f78e6e7f9e4475b906c6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bc963695250e162e4a4bdfa2cc7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec8314bc3562481c0da9761319f63d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31afa8c1f195debc11a8299b6f86e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7ce97cd439b875d88edac453d755111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e5462c4ad6c00ef8da4b78f1c3b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d655f2c699ff5a059d3b5b189c8938113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ed8790ed02a4dfdb0bbfdf539745114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec4f47f98c0bbe103d3f0c184429f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4532b2beb555c1215c9747f627ea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30eae697f91a4f92344987d7805c17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e539a78e8798b391904db689592d223118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87de60600690b7038cd2a177d9ad83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda52f70b3ae2966c52f456585d722d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a10a2cca7f82a5f38b0ffbe5e7428121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187f0c157a1ea5ace5cfe28cec08ef1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8cbb91d34fbd0adad20927b7f628e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b3958b37dd1397d8c3060bbe52dd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5100a08061259784832b2b12bcacd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067885ef4081d19524eadf3bfa058be7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae1c254d29349ca6dc5c04f692e78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723f1d2f299fe87bafebfc6ce698a9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92ff31f35465bd5cebe3f3b3fd1486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334ade8546743ec82ca3329469adf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0a97f03f4420e8eb3bb38d6668e17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7ac20a2be28f31551e8ed87bb428132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c367eb3c0dda251704ee9395e9f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe168bb75ab7cf979885945da5282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97ce90e9fc35efb69538fa191a883135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8bc21b2cae22f590b7132ff89436136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396bfeda1a4f9719c2535ce34599a42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8244de2a20391bd69952a0ba35e0e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a6ca773e813542038e9196ce5a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec3d17dc55ef025cc3ae51d9480bad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b8e4c0bda53f797d58ee336822ba7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d0a9f912f60b7b26b33a55f939ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a6283da8ab0719decb1135c32f251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12fb92579d9b2c6581d3ea0cf8b7df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb963c30f7e1eba08639e80ceba2bc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec90846e159bcea78521bcbcecb25e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f118792bdb91bcc12217318bc52138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998673b3689bee925f5f4b1800db83e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd1eda1f3b66774d79a98eeee01bcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43eaa0dc495d7716b6694332887e73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f37475921843734b492a70fcb68ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d86c5583f8573cecc13e37cbd62d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c432f7c2e1d60c8a21ec504bfd70b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10e09f5ae12f98b02695a140f21366154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b08a348e748941c33f9bac793868a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79c78bc18093a1422a4a6871edb06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb445c72b0ce89efaf8e3a11ed890a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf9673189406953595c56e87cfa931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d908c6a056c3888722e39ac23505a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4faaf9b6829fee0e6818d9b5bb2b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9ebb98f33dadc969fe7444f13719161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383baa00c3467301539f33693450ec1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407ef6297d630306ca619b64b68334163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca971d8e66e917d1f62c5006b2b216164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0aeb2a0253c639030006fc3640a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cd3c39786d99f72e3a1256a0f815f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5145300cbae7e42c0da809ec96d14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33a8ca1b0b828da336ff06bc506ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326a53ef954fc026fc65ab3d03388eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67c7e7c2fff577344b4153eb141c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1eb1fd80524cbe7b44e7c7c0ef9a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1e0ad7de20b70a72f641fcd39386172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0be524b0c3b149e03ee60c49d2c3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567900e6bc4b6caf031f9e26affdc897174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>