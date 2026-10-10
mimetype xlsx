--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c7f7f466e581096184b9ca525abd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09029ab35f69fc90ee4d21979f6e3cf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e90bfb02a8353bba8e94a8d528a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430fd0243f14a0d08f19190436264034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1e04e12b87dc984a94e5ee5803985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77d74b095e1b7c5ac637827ebc9a926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62d1099a32ce3a08a752f38a1ba367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295c44c099d603f9ec984109f5234a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7be2047974b4602eccceee8b654759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069ff9ac2e0adb3265c927d215e17d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e71d8005c368f751940684cc216411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e5be3f243a4aa62bb59a6191ddd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b5c748c712cf891c444f4913b07c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494a395c4fbc11f13288be0e3130ae814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863b2805b3a059ec1a0fcd1764151c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4e20f0e2bd0042ba72eb674071e9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3568c2d57c35fa7caecfc8cd4d2b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34b38edb3af2aeb5bffe0a64f4f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520ee3e50a2a8c6fdf7162d9efa719219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320cea7868a18075a3fe03b9eb0cb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d900506d4d30ce8b7fe7cc638ed7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816849e36a23d75b98f4164a4cd1fb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a46ef6e0695a787e19d5728c805d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9139b814a7590cedcf5e8ec6e8a2a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894e674f19e10b14d7d16899e442ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c6296e784a9b65f2e281744c57f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a277a52bcda7f298e9dfac295581527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb5ea1e98359b5a3bb7d3745bd920828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea181ef52b65d144240b17e411412929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1ad2b6c47975502960c58604514730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf89ddaeca9c3b4909a745e973fb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab3f08bb98db17ffb4e3b68010ad8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9b51ca71cb1a0515632bec45c31133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec060660932d93c8be16ac7fec0c0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd014d4973084ad6cbd61a914f6c83435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd70c8a4debcd729a43ed4285d2742f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5590a66d5fc8d858793d3bda963f96237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf679a7f4af625e27572ab872abbb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0c7435387e5aa12009096472aac0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7696e639e6887388f4662aff18dcdc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e27627b2c8a4dbd739a0f62e03f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea5299bc99ff07693feca408e453d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4e2c80c9afe1e1f9cef532c03d3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df76a0a2fc8c87d07c1a23a48a98f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f717d9f3867f6d5068c3002ab55a2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36897867503c5d434efc97153a82a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a2e5fb6d49f1eb61b2f10357ebee847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83326c370ca03f0441a29c41a9a22548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf84e2cdaba3baf32db40a94767a1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978c9cede263878fd03736d7359384750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb0815867500abcdfce54d67ba7dd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667da1852fa36042af95555b1b196d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c63fd8539e78d504b2ef3c7b340853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3331267bd12acb4f96a742f13b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e736667ade9639934ffe0558a9f9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de3f9924d7919d608f301d13f35c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a8ef51f7065bb6a1d467d9b42627857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ff0d9c4b436a7723fd0f967409d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086a6ee6ea0bb2a0a9488febd6b71059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1451795792f5c26bc885bfe73f5e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4ac95a699bc1333e524fc84a536e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7175d6e1e3b3414a43032aa415f35c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde45d5537bff942b5b28f047b096963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1e4095f2dc91db7717c6caf474f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb63a732c06eb7c0441286f06596365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f2b5fd276d001066a52f9710921566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75230fab387712eb1bea4b86a73684167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337f4d2df8d577d8aebc36b7fcac4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60748528000d66e3e77bf1e51787c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ed5cfb94d827afb1b42a23e714ad670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574435be763b9bb7a37c5c39fdaa205571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de007ff2bc698ef631c1e3ac95bd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42794bcac0c30b0ee25d90ddb82379f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a57a994774bec8eede1d4a5cd43974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c84370714c7fe2a4985e3a881f6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7f1dfb3b367186b94f0c779bff1cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117776820727a963da31d3c5eb0073d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c4a268163b5838f34b07946880d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abad71af28a9b6d2b88714211b86a2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a3413aa319c078e3350c673d2cde080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb23f490f11c6c90e86f13721013bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f0e758d26e2756e49252c639e8b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094e167a149ea32035081a79776a49183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57716c79cdd43f8fccc5330d1ad31f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b163dcaa031d1c491accc30b7ff585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823322ce49fc9fad7f6feda6a294c43b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8191b7eed70cbf00829b963b2fa2ac587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5498595622d26e5a2f9b8ca6ac2cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f5a073809d07686e4b4d013a0b8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f2dc8a4310ef74460d1cea387daa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90dbd3ab5983e936e699906cc7af9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44836c7ad4b74c15aaec9330f0a4eb9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e56f3a6d420593b7c1207f56e817fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995f79aa0bb05e51df8032167a8a4b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59a6406fc69f2fa87547f0fe1aa11795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e28a33e39e62cb56a6fd3a792343796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55a79eeb401f2ef032e79f1e941fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b2647ac75d77fa1b1490f56cf3e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0e6dcd53d9549dd9dc559ff5abc0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499b298b8b4d23e9632fe725165a235100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802cffd61cc7cced6192bee0eabd24c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e01187f50fc1e29a7994fade54263102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9ae246e681f9c2361a819cd07201103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e23ed64951de30967b72f74ef126c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5be6f255d0e033f157420f9128c620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426f46b5c8f75edffa7375ac729458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b12ac1bddb1d836a4c21194573555107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e82f43b4f52b544aa5029257d463108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1779d6d4f03f7ea94763e3d6fe3d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50596e80eb14cbdda3c76b43f862ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e11aba3595da486394721d495bcb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d836fcec6a7d4cc1b3e999bb6f7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd456e0f3305e936c2129d6ab35f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8f7000361f88715621f2d72e7bff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542ff4cfd3268138ff6abb2df649374115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84475426ba79515b7f0c4a43fdec58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163a69297584f8692ab762c64477ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483d6b85033f6d6eb8b519259d971a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b2158f0e300aff2b84f387fff5d50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6e341f7aaa3fbd563bcd616627e37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f75afcd7c1d97775701c0c2c1e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8ce5f75dc91c9a5010b39f91ef60d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2950e6466f65516a2bfb06d2338cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be346231b9b742c78c7b141081322dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91066541d4f10870eb6a711afe3ebe0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bd4d32416aecff61074e1a66918d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9b17a6e285403b4e3d7a6509434c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41290b5d4df31832f4f89adf77ea7e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83057d8f6f0477ed0a55745c0b656279129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afdd0b62c932234f4187679a20305e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca3e6eed60556c5e31d233e3193bdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a123603845f922b246be72f80ec366132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875cc73feb1d39348d67c0f17f13c13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea501a896d1050e313368efc2c8fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9f6a5f509ebdef326c1746d35cac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623abb2d933aff74ff450439f04726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93df2b0fca796dcee43242196b3ad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2149854d3a8e6d6baf6805f843ae378138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde58f9062c29a58b813347e5a1ab2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18fcb5fc9b2cf7296fc601f5ac3847140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d00aa53759893ecd6ccc07e514b2e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8fb96e232ff885dfb322b7559188142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53906cda9be97cd4520e52246f916143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da2771349ce17bfef23c58ebd3a99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add52b674a763174bbc5589577e1391145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33e492a6ffdacf59013d1d4195a1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b27b1489b98d4f241782e4fa1d503147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7ddc07d421deb17751c817a703bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78fc8015f178e23d73075d96f423c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0908686a0a175566bf73dee653755150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0df16371af3e3b77ebde463788795151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17e95ab1f2057c6cfa98ec736660ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ce78ba7979d3a67ccb8c96f6aeb00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443cdae70669f6da45305ca8fa9c223154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a8e7bff64c4f30c529cbb966697c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade99547f22e5a920c03ef77bbc37ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6e1388c7a27e6ca4d0e2fa5d134e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2e4263c6e0d520b19f5db47761e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f3649594173612529d1ea7fd9ecf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f481c91b18704c9f391fa6de412dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563fb31a2a68e0b3eac2da1426ece31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6189328b5085c5af05814507b4c133162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b32b61528492adbd6c31daad61c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abbd40a8a733f7d53025ad528b4691164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb85e492d645b9e9e80be57779eabb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251db21789e4321d2f5b7bfd9ff203d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220459636a574f87120b618058058f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd3a0e01c401c6a7243600b6c5476168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a43c1c9b6537364a82c135a5df09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2dd2cfd799b4edc18b44fb9fa3d17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631b8c527819b9dd28e819c7a65fdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c73ba2ed32bbfaccabae653d863f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533566f435ea5c2ad1df7d3405f30c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6357e2503494db7718cbc771949e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7832e46e15352d4b04d1dde8756dc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7c2139a817d4b929ea9b59052b59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe18d5258b0c5bd0021335e0c72491a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b5a4a68725ba53e96316bab3c0fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cf1f6d47f6c0871957264aea26d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaccd2b8d58297b0d72704e71656881180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964fcf4f0ebd63043eb2bf9d23c191181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219449ab07ab08b1db7e01bcd1feca12182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d08d376b906bae2db45d7ce3cadd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516dc823c8317eec5af66e545b881b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db59803db18430c4493abf89b2020d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e66684a62f4b84a901bf90c1d138c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea90b93a851fc455110e885ce2e215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957941ae4536a3fa87aef59062a0366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99ec66a824565c44ce3c0506465b9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b7c5fa12b4f83c5b09fb97933d518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aa8d4ac7111216c2aada88bd08fdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a8fa2722118ec9077635794912f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b3d1bda7feacbe396420c40c440111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eddfc838819ae4c1d00b450759ca6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bfa4c8a38fe084f7c9042717f4de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc92dae780caf41ab085f3686f26414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188ada967552c91b34f06ded37828c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232abd694e65f419ee8f62e0dd46cc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa2482e21ec5e21cc11c5bfe50aa7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f0da47a513a57c542bec8ad53bb2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d48a2693e3bdb1d47529e4d09d0bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ab48ea395204e74b40c26e2e0b5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2301a7341603b182cfb9dfa7285860221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345845bf5e44d7eb57085fbc433b342f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b013da2dfab405ddc7fa10e7872b9d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28fcb3fe77c0f01b9b7381eca95f0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789e2fa83643524a436354e94d506f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138b903b6912fc4ab6196d7d5c402b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1738f55c0263697f20b272308884827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8215cdf101aa3612ea392cad5fdb2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790f72cc00dd96213d224d0ac365d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788faaaf167aea2688187cfd1c7ee05e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bf5a8fcdb3d82d3c007b20edfc0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa5f6ddb3c3b5ef2e0b929d6cdc8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbef1905d46086de26d01f985f97bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2806003c3119b0276109a8d2101434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c9537e92bdfd0d717352a8d791a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2415c23784b1b5cbc7d7f705064236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006886be35b142da98f41b1c40f74e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4d04e2d2bbaa5ace82b36dded76a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85f58794f8f42bd8a06fb62208e06839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af1f3d3a9491790c7caa54b92c1eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bcef9b20522efe8069c49d568970341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922092900724ece670acb0577fa3dd9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc66a6e4670d304c3a971c9ec84d02a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc2df35456900ca44ee1f952afd87844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23fd3902dc1f1d981285a797bbd3d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933ec7cdc91370faf10e5a4040c92546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0602a32091a56735ac05b627b028647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce411ceb329018cb71467cd5e6f9bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e708ddba67e6adb278af85f9740ad3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a941c0a18ba3e87c6399f93357195250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c4ff83ea3b706f5c8566c652f61fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f983e80ae8c2385b8833878adfbff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215268789e67610aab0f667fa15f36753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0abb4b139603fdb6af3afde7930c1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6f200e05ef4295a68213aaaba9a4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559295eb35c960db02296f255e7ae56d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffffda983f9b2f4c75e104cb039f0fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bc064f3438aceb21971eaa96ced8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7335391b3c55868e764dc7e0e1eb4ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1599a799aa8beb5855680f0c7220d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3197867d0b89acbffc0cc1b8c43d7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d985fd1d59965d16f17a459d3d3fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d71eb5b4d058ef350c344d8383f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ca1a18ea2f4d93a402912d5c028f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d66e6b9013d60966e91129e012ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f4c96e763ce247a267488f6159fb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b438155e3db417566db38dce050567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1549cb8bcbfb47e6129902ff3afb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1a93178cf926652c203d93a03621369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be85fe6711935e2243700006cb96e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6e0e39c5bd518a775b97d0f4f52671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae4f31021509ce46c7b334859190e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b359d56a4a95808864c0ef4218f8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24913577aa812c2936722a93b401303774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74303f55c08ffadbcb8114d78ed90275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed66865d5ee5ac11196745aac1261476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75072c25f027e337c31f9c90e2cb8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202465d50be98d1ef260ec9b7b6892f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6211bc2f76974a54f4613c2514b5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f2389ae6d1c61136bc83e9f08f3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee83d91ce2487fbe8c8770898cea04981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2d40d007de6a3b792a5b28d056cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cefef2ea1b82b55d18dc694d555cd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32426e67e91d74d9e339ff74ea747384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d855acf3e9ad9a578c15e95876ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d63194a1382f7b9db6c2bfe2089b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea46dfcbc5de68403c3530c807bd0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ae9a02d618adf9bb81aec3a59115e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca30eb4c997f06a360f7a25fd4e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd838a08af4183cbe35ba09012b96f1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef82d7408616c120d172e6a2a9f76891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a5169a54f26510a3c258d5b0aa4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602af0a53bd17f492a71dfbbceb143193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71066bc093dba89aa5c2ae1d1124f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088045119c82fd542c60b3e5ffdd27695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc635d521ff99dbcdeabdbd2fd124296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac30d4b7d67b2d0c9f16353419dc8a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814657bd7d8ad211ad0162f699cce0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7731822ff38778d508502db9503cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc750662ba7150b150110e4af969358100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce0b60dd920bd58d9bdbcbfe8a8a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b88ec97b8ae6784092bca11baa62a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28ce0d65ac08d7bcaf6b05bc66897103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfa4d582f708e7534636c73179e1c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90032ef4f34e77ff1b4ed8a0d30b38b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0745680b4f7aa347f976b3088225ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fcf249c04b83172eb3053773f5966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c28ef404f07024a85836bc6bc2e04e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275978f4c6f5dbcfcd15a91765eeb6ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210dd7334ceb34c876c4bebbb5d64d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84395b5cf9a3c5ccc191c42452a5cae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ddd4d1c272a75ee31257fdd5a1b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c231791ce9bfb5cb60ca5f968888f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385cd2ee8f6143cb1a98cf49d44d028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8a34fd1a231af07ecf655ebfbdf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fc705ea12f131b933e0ed70f8acb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6771c485e629ee2837799959ba0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b02ddd669cbeac6e43525feecd2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8ec8f7ca469b1bc4dac0a4e43366119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e734f67b5685af735e7a48d3f6b277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c093ddb301061fe9dd442ce40cd30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c6f23ad60cf2b007f7f3c67111ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979d017efe91c2860ebeeda205f2ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a241121c42077ddf2f1994f7c4e290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403d33fba7b957b289bf390cc38f61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8205abdeee8f4f9dc582cdf0f395df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620683fbfe06d23b86e0303cfbf330e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b56e29a016f1203e5721f36f72f7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc8cd00e6211ac3f39879c08c2e66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71b1cfe94c6bfa10dc298163b3eb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34068c72bcb49860462554b2a4b42e2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bddc72dd1d64c68b1d7aca80c4c54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d6672c655e60dcdea8a096f959b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84933892e6328202779605e524cb338134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90bf7fda8ac11c1b59a4ed58004fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116e9f4d871faccd71b94d26da2e9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba6fa1397a31c12333aaaf6dac773137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587978f0b60fb4b2a5c49151ed80231b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033e8f0293156add9df4fba76df81d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89148af44543a9e84c3982371508425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26fb5e21ca05c4fdc3675e916503e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea3d2fd990e62dade6bc00da31f9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467186e977b167ada47cccd34ae993f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8738951f2da1eea02600a811e970144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c966bc4cb47397dc449196b0a93dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3fefb42b091e52c3490477340d37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27dd9b84084cffbb48ef34b2db4c86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcface42c4a01077824298851e283a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12653eb9b3744d9fa0f72dbc8de559d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9823ec67d9bd676d821983a34fa290150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b14bad99e5f57eae0107a1093041e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008c6a565a7939f791cdc61296e721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0673a558c65340b575eb44bf658ae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791627fbbc9c75d8de418c3d53f6326e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723f0993376b9a2dce83cd5289021a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492161752c1eed96b32afdf7f7c189b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb04f0b1c5d49c2ec1310540d0afc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd55764d5a0ff34a71232623473ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d444f391dd563d9c402609bc0b0488d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d5432307af09d765f1739631f2c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e3d9fdf90e097f9b0b718536b4a5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338590467b1622a4eeb72d1c0bdbee56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40a4c0ed9c17c6c83b3e919b77087163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaecdbd7b29efa46f09830f69716cd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb890f9604d80e2ba82228b29c059d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4dc562793d8637b1e0ed8bee3708e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339fd01e01587b5409b847d791c972167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279c1e2a5bc7a492f14fdf59c2db85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82fed3fa6b8e51454ea131778eb375169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4c55282bf85e92d5d32f4957d18d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0629f6d43ca958e9f293895f0dff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1cf709d71417e1e59c22f5c1bfd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4948f9d283d0514f192a20a6d34e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ff58214e83c5526d0f978e54a6d3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>