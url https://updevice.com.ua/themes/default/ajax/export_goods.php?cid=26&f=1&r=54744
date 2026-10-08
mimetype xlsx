--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd0b64efe844f5357866080c1ce0b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c280c7677d225b7a71fc2d37c4b6be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d5897231777290f715c05181f6203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e20ffb9bb7f64c2f6232bcc6b9d5684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f22bced362263866b259b3131d955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e661b7d17af1186960769418bc0236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b1a5abc0ffcdf2ad4c8a28a3d8f387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24454af213c926a8b945795f5075bcfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d91d4025a0cf5d1e44fbd1bce33849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4819c06539e2c747a50692761726a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bb0b1bd26040b741187503a95416011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6476957c460206ae73844f564262af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0dc85877a276334a2a36ddf84540c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adff04fdf5980ee03117b2b43cc0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea041e19202ba80ff23d0913e7d301715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081a74bddd5215b6c28d76122b759b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd94b7d2fd5bf3dea788b37bcf24c4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef27c4c16e14747aa142ba4b1fb4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da747bdb1e108cbc4bf81ea1d442a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af931a08940e9e3bfc11289056c06e3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd622a3ddd3937bb3413ed62417f38221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632138fea3738dc6b010961a985fb9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b44c9c9c80f0982472b73b54abb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964ee3de3d8c23c18128682f48619a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052182768f74e22e893a4cdce075d5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62391e1ce0bd87e5cecbf33dd3b8bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c649336310c3b68e967f17e7384db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55cd0becf043b7e8b09088b55507b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbde0277582708125018e5a9b5dca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5337f72f302d43397d3cc281f881530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450da331241eb106689fc0605b33839b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99627d778475c034b4b6fb614742f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a54f564bd6144a13b37afb345812533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b85a92733103cbe7112dec061fe4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611cdcbd168cd8a7baff8727bbd83835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff72a7573d9602fed3b1e751226dff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7df09093dc26cd43e5a53bc6c72fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f11744666a8fd43f14195bc269892a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9da7d6b2dd1858d1a1d56706322f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304b445e3f35ff9ad03bbfc9c953c9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8627cc3ea3b5bb9c983db769647d5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17668207d1966c80ee03dc8d3d5d7c1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd64a16adb6acbeeee68e9da5f540543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9bc8344f76976bdd5811a5bd069cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9cc6aa668a6aadd6aad85481c5d0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dbb8185b93025390b74515a2b947946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31ef22d9de976040a590b74619c2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b758ac4fb8b8794b343a87c77b36a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a7e5eb8aced97cc124f52602887849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f96968cca151bfd380b5536fb7b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceae627f0a3a08872dd3da7e532a3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d824c0463aa30ecd248fe8b803df9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc8d3f4b7673d5c30e441831fb5e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df3643aa21a0605b08f73aa32d37854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f63c9439be24acf546daab6ee60255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d61c00ef5bc024d4af190aeb5a5d2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee8a8f8f89bf4eb16b8eb290a9db057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ad331b11d32e3560772b19a9c05fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db8826b5348eececf030cda5a9af759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66fa2eff07995beb845b55438ea9f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba735e93ac66df642418361a093df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e6911f6181d3f174d1647243fc91a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9de04e48be503237064603149186f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ebed74f52a37262b23c8dc924daa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d30c1d8412fcee43e7aa12d36c84065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce10c5195152c0949f5d2c32dc06b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c733973d1d2e01c91529f6525b7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886f90ab9cb1da76ca99d8f3bc201968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9265dfcf1cd7b476c4defbe4a0aee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9df3cec691294aa551218e8cd6f1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039b8d2207d3c09480220c89e08ec271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6d984296e921cc46c9f16852dc27272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee93328cf2b43f513998efc294fc37c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e062599845c869d40af691ae8c0128574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08678e7fa8740d14ca06d901075a682d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bcf1b8c0065f21031c1d0b5cd8e1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4619ead60da523600daf2ada4ea8e5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abd547ad3ae8b862563f7c5d1ccf7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0924d3bfc0c471d9e8cb6696f83a2c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61deae9bd7aa5fbf464ba3e36d292980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d25a68c7ca60edac6f0f78acc9ad481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae7121d1bfaf87e9568b3735013d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54fe13ecab76fdddec7bb2e77cdca283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b5661a21ca44d6aa6947276094da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22fbc2fc21bced857e5d7344b421585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c31c1cdab91d96674d5d552a09951c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce173b6157d901843dcb17f8cacdf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7b3174e8a75b50d4bd5022a3cf2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a6b5be13484a2a883dd15476741989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812d3d2152501f52a9cb7895a31652290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d049cf28bb19459ee1dcdf9caa2b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c332800dbf65b69fe7736b2bb93392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989cdfda447e8909edc0a52c69687dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac97f2b000dea46b63afd2a35a1a56594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0be35d9a965912e9fe85b70bc9184395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395830e58cb5eea35e911dfef25ff6c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757284ff4033e8349932dd8cec2c888697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4251fe93bf13833aae843690262af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a876f1e072f9d8d08d6b4778e37c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e679050dd5f1f07f588f069dce3abc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e6558d168caeb0aea888e63eee7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4985e5ba7e1e368faaed4780c598102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaae29ddcf91aa7b955f9013027b2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8ad14d073dc732237cd5520e8b9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b0bb4d8a7308f59165a767fe2cb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbba5e57264b22fbc23eafbf78c24fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9e81e75ef39e9125eaf37c28a9025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a681886a6cf9299ef8c63a9d567605108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09505096c84d1e129c54f37987577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9fd57f29ee53d57462b57cf0775d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e3848755b62660ac4f88abc21f539111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc139d5f2bf67ab9236ebeb55f03f807112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559132a57a847468ca5519d0c727d631113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8b1cceb3530e1de962af29c6fe75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe935579229f1518b6e3342f44ab1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5be991383bee6096e57b232246655116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee65c3d23b6a501ac59ca752371a2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad38f038e1658c01cacd0cacc65ad3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12abf97d29eec37694988e5dd90b92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d66b26d2aaaef3c3cb6a62eec002f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde897a2ea5a1358d97e3218ece9afa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e48f8cc7acd9ee21f23e36990d54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd55fe4c00c85d15af26611832fa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7828fd207539da615d373a40a343bc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99d3e7bbdca9d34ba5b47dcce93a62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18d5c68ee27a74b07a8af29c6e2579126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228847ad0f7f4ef2550339782b1cf544127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5249f80ec8f78683caef571374fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e5155d857769dd6392a2b3c165757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebadab23e6d9fd5e4f0359c16f8daa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992ea86bd416db7dfd07735de94e41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69846a59667820a413787052ad5a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487475677f47548146b64407927b065133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e30eb8be961b9f040dc48cbc06561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689f98bb76dab02b16871845e76b50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93796bfc2f2d532a41b254b8ae8ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0cfce91c9f343cbee01ef6297916137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6ffc2e681d0e43f6c46be0c5063d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae0c0300e6b92143b3d5c75451f4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdad5b4275417a6bb4e8e7506f957c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47bb42d3fe3c735106265a181dcd6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9b8c17ded36bc3ffbdb5ed3187b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c0323f3a3809ce5d45a26d28acc76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c4d49a96a8bd60e8aa47b9935526144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032651683b4e2e2262c8d210b699e0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aed3a5687a50cea7b1dfb3195ef1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c240fc095ae06c5e2d58d8a01d22c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686be30b45f32aefeec0c3f870c454148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f49f510ff6afd4803fe6bc84dd10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf13d0304eb65b6f07abc47cd7306150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999dbaf77ac77d935de413efc08a270151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191c0153f7046046f95fbb844600ba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ca162fde38bce5d65466d91f774a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba4de0b87a5d128631067b0069f65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25817f678c4bcacec29960f8be1130b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716bd3515c2f8176a7900212aed1ec9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8457ab4a2746b3bb995c07617f6e5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ffab4f64235eabc871b54df33a5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51271b1b4fd8f569aa604b1276f848159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6835bc4d57a99010f31e2d5eb04984160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b38569f7af1721abfe0e5d10b9e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2ad0a3f05004cfd63259835250b91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de621ea0bd4a26a87c6f54ac8aabd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef872105d445a7441d53eefca5a8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f586ee389e2882647161bedcbb869165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8ff567de8cc9357144e4ed90b7149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4a4b9c9bb26c24bdc7d6740ed9db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f732a22914cbcc9fe9f338f9cb44bb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4ede2c619f3f5f3d266c3545e80b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf384f55cacbd4466796a06ed137a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc44df61aa8ca12f07a41aea125071c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff26886ad3706994983bb221834d48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c72c327bda88b0ce156721dce05e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f73a1a68f6d7aab32831327850f09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714dfa573353c728f371ca9a8f4200f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8789e16ab72075b33beac6862f1274176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f188fe0d11742d16e094e84b808586177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a9f4fd1b743c67a9aa5c7df03d92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865aed8cd0edd9aaf36ee154dcbf31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf101b858f8ee91c682e2f42f085bcca180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f713e44da302b6ac980ae6a4f0831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349bf40e13f61be05dbc17b7228b0472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17cf80a6bad2420cb884096411492e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c98eb883b211c0ba307426c9915374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244553bcd5175e373de48cf968000e5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20567082177f180e339896c95d4d6fac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4b18b7c4b854b3ad0744dff7f7457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e5866fb5fc11cd6ccfa29592a551c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de5612c6be29873e0d36de605df349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052c64f93e9ab0a10041a1203a4ecea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285cf3fca49b0348eba1d508b48cb6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06443343e706f5a0e58361d7003630fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698635e3eee98de3f985fe26924c0b8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25b3a137ebf788f889bb2dcb4746a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acdbfb55504ebf20468a074d16d44a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b55ba080046d8ce76433193503669e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26669b9a53e47b0d3461269554867f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0b2a3eb52d4b08fc5d752f15df7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502805bd32593e8ca261e2cd8194a5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958bb375cb986b238474fa8ac0a7b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4156bd79f7129fc1e4f9ecfa9cf07a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32022d34e0998465c9b1ffba713dd8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb7e0d54bc4d320e9532d8da3c9bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086080ed299c9aa83898cb18a8d7f7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1aef71df81208d638a75eee73109225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b3bfbfe6ec1bc8541477ee352d7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b716fa42a34ae659c9c703edcbc65d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5c5dcaa1b68c1949252b261cee4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1e9cf379531ebeef49aca81d5027c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e384817f0952963814d7b89b907e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b73e0d23082f8fb1e5b4b1631ffd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897271cabe79c15e63a37b3d2e6482dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb3c558e7db55e6d931d99b0a648733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922acc11feb9a9ec6f350a848d113ee534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6171d5e02959b51cc8b3635db34de035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a34d4a0bcac9a76cdbd6f1e58b2f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2bed7dca07e9fa60e1cf61205297d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb29bbc52dcd182c641ec81ead198c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3543a53eff0aa5a59cdb538f4856039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b6b16c97596f45cf3570f0ff51af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13132f0911a1bbc1dbdb1d6b4485968a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef960dc24fb3e97501527fff617d7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef4a39348de6b822faf524509ce8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8146e3624fe449171e935619d82523e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded062b8c8d52436dc1ef699da6b18545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badf510ab27a85883cbc499f998371846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df30949f4d967dab35b7f2a896b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab969ae1df64ab5d911d1c155e6042448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ad97cdf228504ad28e69f465f58549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004467ab35971edac27848a6b5df103150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f3317abdae0aaa6b34598d825f9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f1c62017897b4afe94c42e3251eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b311467531684322b07d21f428dd1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2751215f67e4961b4eacb56a609f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a80e2c0b4575cdad9c8af066652b1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d179f0b2514b97ffcc9c69daf0f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a01fc4226b7c8324d8a481cb93c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d394a7075a4a6aa31f857f747f479b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b684f3ff7bc9d513003cacbc5dd7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e89ee9088b14f4bf2bbbb0eb7a0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c481298dff3a4feb6a7529411d27261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf0d7593360666b2d25603bcc39e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ade5684b5cc6543946710960d02163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2a4f3f0ffb3f1ada7f6ea5c2e1f4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e79628a7a900e832c4ce8b63e36ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f99c414b2b0c6d07349e9bb45f2f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e36f57a17c55ceb24c06b1b1c809067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ad79f9a564e2d66702d73728e877568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe8de91e649404773713723032261b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b81e1bee746a97f4331d4f0e316cc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d36f32a5edc273caf2ad6bf6dcb7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695f521c669e448be39a6cd9a2357972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996330c82c1fed5c691c086d01712af073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44e496a203aff8e75f9d6f1984791b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c20e1538fe173ae8dc1a3fcee631075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6906f005189bc399779f537820558776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578230368194ef3d277c15b61daaba0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de15317d1c7744e6ccf07f665d14f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79288fdbec48fd4bd7ace12c0a77a4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8660c4fbdaf1343ef55bfc99f69c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a569233bef11db6f989151aec9f7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975b520c68c328477e34beebd8024382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5cc0660ad582e9bf2a28fbc65bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ef868b8848cae02cd66974e9f88e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78adc9482ff109f918c2ff21cf4a7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8888b906db9cc0c8671a5b9d8311d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4fe2f8d2377ac60a4bad65d6b433a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1548591a8f50a8ac0b0804c0b109f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c31f54cd230e7f7cb611a12270f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2e85abd939e2495805e527b6333f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f36c00c0b183fb1e306beffbfbed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11ce8a61b434e8c0cdfab9e8b766e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a6eb621dfebaa2a2cc3451d6d7a2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d7bab705b0eb2b254a0c206454ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294636042fd9f40a526a49ab85c51b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e717afd4d92dfa16e09d0d8cc89296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1cdb59c3adbddf2a1f71ef2b2755097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb648a050ff8d653c83fc17e21dcc51d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1228355118acdc6190177f03d25eb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880a832efff618384137331750e9f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f541e772c3814c17eee5ef4e90ba96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8235299fa84e412084e09ca62197102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bfe3cad04e403b4c39e7b5998a08f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec7f047a1a8944434ea29cb5ab20da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d21380f6b75caf4bd8fdcee5f78a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a942f9114e0fb11627619dfdc792104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c114b41cdd758805edc98caa1137b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767632d194a0867365664ccb8d79a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1369dbc1eb97d9b6fe59f07f4c3c546109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cf20209351d933f92bf5caedbac6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a68b499be63846a2aa39a06020a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b70f918760f42f2a9845a766fb02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb446ad8ffefb3571ffc61c7f59e3c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad63b568f8eeebabc0009868f8e907114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b81c0d3ab4bcf72848fcc9b414990115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f2ad512e140b6a4761b70d1ed97e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195932491d0ff7c81477e6807a819f61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800b0e85750fe3f179f5978defa061b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4eb3963a9f7f8147ba6496e96be0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b57fd07a84b634c6c9a825c4602d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d943ca7e79a9c1728bda09a33f897121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502dc6932f0f201d0dfb5f53ac6576e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b07adbb29f15cce8d633c9259cde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3979d3c30950d8c26ba0f3c9f5be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534a6c356a462e9be2c4c8ff3914b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c2eef2ad71fa424be18855f6bc7c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9426241061d1f559f5c3a50af8956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e088882678980236109207e2e4e59a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27e01daa467e7a81518aefaedcede129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace9bff1bcf381a7fc35e3533485c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f9c5931d2539fe19d842f194a437131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56184ff32c3445989c03a39a8cee78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece54db589877a5fe5373da6160d5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737718eed2adeb7a726a3c15ac504b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a6abf88421d6ca3409f737289933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3cb5c284a1b213c0748b2b55f7b7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c42140e8a378bf505b7849fe4324137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a38ba5e6a9342d056d716bc135978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c90362bb16d784c7ecabdafe1592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9bea7cb2a079b1591ad64c8b52937140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaedc1ccddc1a79a50b24173401a3f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9480761a6a2bd6b8c23e6ff404ab7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2204d738b00dcf8222bccd2cc21fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed20389ad03d062edb6202b7897784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612b1e1ffeb0d60464dc6af916bad9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81df81156e35cb7daefd7ad9de338146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69220e7096d935e3b5a6c83f1051b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c17343217add11733fc8efd35430148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffddc9549827a019beede0a511d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7e9f19f5957fb871238ff9ebc23a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc398aaf9755ae740c7e568840ad8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2941c177a2fe06773cdb01d0a7b8262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e8903e6739920a8a280d73739dc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc474f5ebcf6025909f4b7f75d0208154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c884822f05d8ee5c6859f1e5e60e512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830045841303eaf71da67040ddc08d18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223cfd5593a6ce7e52549f91328e29d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b281416158bb9d6559d292aa58617158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee83fb63fe034024a0813c768ec23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc8d968a61490dbb7250fcd8469aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95c9932fee03a8730b645942357a33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976cc69a8392e4de1d7382563dbf21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931b2b7774892d506b1adb50f0e400163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d19723567c6e4ea8e010cbb7606b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a034d12fe7b0bb9d7fbb18aefbedea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccfac87e2ae68bc4fc80710ce7a137166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fae5f259d19dab89c8525366acd08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6959d1062bd0b56497d6b88c90433168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1458e8f0e6b13817118ec8d98de52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f57d167d9842190f87f38f02a921a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf10a4946d0aa8c8e025134cf1f34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e572a6550e3cebc2e2a59b486751172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c4086b7ff90328044ef0f03dbe21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051ce24ffa8ba3f87ffe5fe0a5e41e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>