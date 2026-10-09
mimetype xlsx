--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd9ed4c83c15cf35a6e369c1ff3451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202202bf0b030bbed64fc2a6a38de92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a259a6782377e52697eb37c7ddc2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b8380804e4794af1bd9d53d932864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e55a60bff4853500755d23de51dc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abc76d051e12469593fde09363e6906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda9c2183468e10b2b95082baa844af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f15ce6be18252d1d67598b8fbae9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989da19ea596a39dec883c522955da759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252138d26616691bee169a1a7179835410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4a40e01761baaa75d6a9660adec0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e114464b8aacfd81a0f9e35bb5fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7162690834ad7b62865af7c8bcff0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa09ac1a4f0c143fcb2b1e6b5ce2e6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c6f8d9f70492c430353f4abfa03015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028dfa2d55219c5a5b8bda47a609b8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef950b0a7f6e5436e5c6efc8c4bc4e7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad38acdfdccef2c65ff793f4ac2f6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70db242528b9dd304663c2960b107f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037470945b7b98617913c48cac40d55420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa54b295f9ea8c9b7d21ce425eb6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f3a42e810fdac7cd2380e13052a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a791484c3bfa53bc7398d13ff8d57223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e759246a85ca781f4f526d84eb7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7deb22ef3e0b8a8d793532a9dfd2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1764259f4cc8ca52465fb54c8e7e05126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc4c5878517b8887129cef18bf33cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bcfd2a8f739104a305b56386ac9fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41709b9e9ca3c35757c7cde8b1a9cf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c106a17545cca5f7097dc13235603930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c833dc5bd9241ea9eaaaec8f105c5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e97fa07cdd62b6dadb699d089aeab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb010b25fb76ba95f1e4aad88a52ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706529c5303dbe23f3705d76282f0b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ad2d527d9af36296381e838fae28b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea37912bdd0224794b63b5789e15a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9abdc69b784e18770bdc661afc7ead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da94af35088011ce117015f09ee7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a063b99cefc968647b03a362a6cb45839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e616d255fc43f8a01d4371ec598e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f28fab98e38e1d01864f2c2089bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870699fa90e139f244b6eeeb73156342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf860a9966115d07e6c71e8e9bcc9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c2977fa0657c654672b75517b11944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692499abef76372d85183921ddd647a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce97c3ee922de4d9e353fe33a6dba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45355f3b0fc37cc28d872b190ef17d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b2f2d48db6e59ec6d67a5e605e77948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838aa031bafa3069a2a6a19fba466b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f245ff5a7f0557cc2ccb2c2ce79050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57b2bbd9f70aecb701a24e2f1a8e8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24c6cb048d767691289bce52b9dd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a944a3c30660e792714c8a837a6c26153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637033fcb6a4c72a0a01edbab67e65954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66eb9e8e9722ba91e9494a58cbd3a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026a81384beb568d6c47d567352038656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb439261bc77fbadad04077e4756757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683db3f1716a1f49a6446a73f349d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111ba03fe9e4bf68fad099b9da499d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ff85c75e98abccc3b719a707451d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481201530fa05e5152cc23179951ece461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee463b75f28072221bd4822569fea6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9178b098ee8ef0d1f251a0742802f4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f710ba9b8b944f51e0c5c6a35bbdc1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eccbfe1447eeab9889f17810ad7cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa985c712f9204d74db0c43c1ad3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c91f16c1bb72e1098522cb2e64cb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978c902045a87674571986b1a8cabe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e36ea8eedfe856d17672b98f223a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95316188765b83172b56abd25e279270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e125b63167a44f06434c78081ee571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21acbe56a6cf2d9c324c3e916a1066972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d5e30c8159aa815331e751cad7e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7975005ce80408c9b93cff266bbb3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8516d245b8834e079e88ce95b4ce5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2a3ea76231074e4c328b2409f72476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87106d06dfc1d3591ace9e2f72e396777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e670e24caf256a7b5f072602a865f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf36c3716508ef2bb6a4eb010827d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb68410d989bba1a92d9f1cb34d9ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358950fc4753b1716926a777b5e5cd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6a54d254358047a825d5312103a9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b15bffa6f1293c2f2768aab87a69483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d41b1a218157418019f0309edf1e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edaac13abc3cddd6decfa6955dfeba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677df8c754374f6610fd719227e05186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c247f8a65f055908d491c2ac942ca087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf7edca90b8cb1aae18935665bc6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de93d6283fd4058137b9bb174afa4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e49b24a6b5e4cc1820c8e74e6510a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbced64b80c9db2a0007600819a8dae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467d876664621e8b521a83f1ac501b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f265c30a452b02ed4e845b148bce4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655826f9d4fd8349699801256bd0f16e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897a21d12bbdc5bc752ec33457c5bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ae1576ff880149d50bfe6b789903d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033137aeb12f0edb2c6f9c38594970c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac3970dc1a61d21b61de641a56b8c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508384704d8939d387a6d77dfc7d5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e4622bbd3074d21f9aa5bfd9fbf8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb43b7971d11eb3a41ffefca8af4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd49f4cbf65ed9f754e6044d23dd24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5122620ed93256667250be2d64ea4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2f3db0798a50fe16e0899b1582dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be2f20ea91e9c613665597e437f34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784306caf2da90fa22ec9a97aea8489106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce794eeccfcad06b25a434c7e76518d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14944441799720581f1f1f55723b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3efecdf81843318d4620a30e5f87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf4d95a3dcbdfff1a37cadf595a50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab990a4435bee11b9a5cdd9bee0a90ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463d0a16e7d05792ada301cf23185ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f6f5470dd3467bc5adfabc5397c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77436e62fb045ac4de071e916a2043114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eeddad82fee9d3b6b847b224a6925115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696fb0cd9dc9e6df7d48385610efa44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c687c403eab3ed30042d71a44c89d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22861c9a32f89941a620c608eb934118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3092c2e4ed7f4811cab288ccc335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b032e4a4d6d919a27cfa13df6df337120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c559cbb6e12c4da064048dea59f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213186e5855077e71b9a0c3011aaf9ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e476fcb0e95148d95a495c8d049bd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa9977397a003aca3208b2d8841d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d0d6c9fde3a3ca6da2df26e1ef5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8038684aafa6f281643695e708843b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50dbb7b97023ea188bda147b2c2d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f756ef6c378c46c6b5fc03df70b91d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfe352db0abc32bbcd3e4b384a13f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a0bef7bafeb1543a9c53cc816589f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc40bb4253471de558dcc31bfef12b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6b5647c1550ae6f95c68781c87f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025241616fb5e8e98b5e951e0893b7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0b6e2f49ec54d9e6527aea2839f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e63614862c699604e3205e85154ef1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9097cbff146fa98b9fe415417204136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72481d31987778293d94e2101f608bd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b53824281334bebcfcc8942b47b7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737832976e4f3abf8c0008492cdea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0e8d7d8c62ada1fef3671af9ed16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4252b9ec2cdd025b38321e945bb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d9e9e19e0380746364c3a56b133dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625efa36a654b303ae009af3c39f82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9ded287b673ca02d9c7b6ac9653e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb764b0af4cf3b77bb7b113feff20c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeabe1b2ac19e559a89a6fe9135741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b128570978ba6472030841a51048e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398583d6573e85aeee628134920260b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db39a0c2a0abd7a6dbea0015b816199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028293ce7903db6fbabb55482cf9d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a83acc004b4e5ea38a650e8664a5d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506232bfc6131bce0c0253f9f93c720e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a27bd8c18b452187a54ae85eb259f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce238ffe8f5a51c5fda35536f1f9afb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b767af4047806b2aad8a21e51232e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeef4a0c38aecc972bd0d699f118f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080cc9f7d0d1d0968d994eee28eb421157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d097d5b28e7d2f610b3380b22427158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7eb946cbc848117a8bca3d2853c96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fcbfbb7cf562c0ff98825b388c6f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22d3704a033ad71517ae5146dfcc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899500cce690cce0421e071e2e1a1a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba1695dfc595656568065d646827b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655becd3eab7109897fdd926bb2404e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca7e4052c731f9c6b27a07f4c4c87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddf660db1bad4eaac2833f22fb3490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47ae555aa06d2a826933777eedfc7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49c5363215b009198ed63d1564457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161bf18cea2db39d58cecf03bedeee3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809dc4276d12b51e0c0bb60a10744e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147813adec177a2bbae79564d2eb84f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0e0d8f8808e751c280c8d7c5f76a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c98731ed915de023516adaf8bd628173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29020bd9f0c75eb8f079c16bcd69e455174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd041a97dee9fac04a99b65b06d7ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85bee16ceb7f5078189bd24d67c4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79ccf88845fbf677253d26d5b83278177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804b675713024c00de03ccbf3695afd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a4cdf0e60e0b660b2de4d2eb6236179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dadbb88cf7e7aa3fe1867a93c5b0c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b005bdb98f679f7e27aa9a4d2a8ae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adaf063b0499124c2d56566f00637f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3badf0e1ded343fdcb1a0d08308b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d52067f14768ed3f7a162079c33174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937d42acc15d47f5e3645138de3aff75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6b3bc1129a956066bf21d27c4f716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf2fa840f0718336c430cc3cfc2107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6819cfdb000169959f8ab097fa6588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8acd3ea70e5d2461da2c4f3681d4629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961c1b6ef0511776f9530eb662125310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f22354995f4bbe38f8f4d0f7af6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93bfe3220199d92f7b21bf8c225f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb4d1a26999182d75757e4292441d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709e8ac5be0d99e27c60bcff2ebfbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461e83ea4c97d3e61800d26f7fd5be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790ee047acb23ea9f0171dddbededa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09494d8b1d920e1351e48ee3324969c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433628e097c12f4b2e32e7cbe27257d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69b8408d3d1a576bc92015de316ac819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29404279964a5ac483307518f4d22e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cde3a96f592b40381ec9c0636247c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9926afc155ca72459d51a4e42d20522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7580edcc70deb766c778ee90ddab24223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7acc2fcc33f5b810ed715639dd0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e51868d7a1408b9bfa4ef9dec0b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c25045d9c708037a9ffb81635c8f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0f95a9cacf75a52bbe02bd943edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b5dd00ae6d06bd0badeba795f071728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500a1f04948c145a5946b55eea684dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26b0e0e1c0bdcde14f0a7d958b24f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2713560687fc4e1ecf2ef3d95b9f4b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555544b1393588090a79c0e77a4491a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3182dd72068fbb72d43ab25bcf419a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce578dab6d6766466c411fce4038934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5b9cd620bffbd4ca4fc6ca283503035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43a2c11bdee7ff673ca1a05df8b3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b4c3c9b6facc76f9baf542869a3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0f7c8384bf35d699b12763d8669438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e80f31d9ee407503e49c2a9ab71c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cfaa4f935376cd95f17352251f2e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0303e55cb6036f10e83622d9803f8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0f47094b5284ea6fef8f02f6739542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2b77b87cff667e7c3040ac9a72aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934340ae331e5dccf63d2963a52effb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec5b590d0c96c729d611e1f228563245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb18ecc92bc1f59738de2ebe98e96746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe534a7a1b99b35e7307e9aa99c330df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6e28219b6bdb7f5d7242c838700848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70325b25a248e28fbaf1e1576630a35d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a9611f1da428bb60b90d566da5bc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111252e97815b4b0ef46efa05f413151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f884a830d5be6eb681a6c980d5d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf05433ab337d99edaa78f1f0f6cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b1e780578d2303cd36b9c23bb02054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c3789fa82e5d010efff6820e2b29055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96c33358b0b2c222aed130929484856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0b8e80e8c97e9c803fb0305f162b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a21fa6ab144402a20c7ce8917c1f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8cb46eb5d6ed628cd09d37becc4d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf8e37261224556d1f3a573e92778b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685254e5fd152d9db72c215396380ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e77df5975d6546807e9594be0667262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0f0ff4b28127dd46b61b5f7e353663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf05186c4a0abc525c0763ffef31064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d55f5470558562b4eea65904eeaff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfa637ed18c2a42301026148a7e54866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6be63d5f7fa498e3dab57d6f257e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c112d66686429bb5121e0f3276560868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a74e82cac3e8eb2ff85161cd4e97869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b04dd716ab0183537db9e92e469d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff80a38d85387ea3494ec63b81f3f1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2765f7179d5af3b190627969f67b1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e545e822da51204f821431dffdf689273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550e84765426d461fa506cb02bc0ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024977fe345e2e48d73f1229e18a3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d5b9a9cd3d0b471dbcca4301029d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee947276b738d075326bbcc8250a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0dbe0e49e485f27413a83cb531e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3888c5aca358a2d03bcf3ec66c6743e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c5ea69df50e65b72a18866b6c44f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf10787d832935bfc5b8600310ebb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331a6865531c861eb7b9d6370af1a5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bec14af7989edca7729010d8fc51d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376145c06fe719f3d80c8de36e7a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788a735c933be4c15a8e529647fdcce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95425acf0fb6f443a7d388d534385fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb80d43673d37fc6d02edebcbf6cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ae25840561123215e8c01728fe5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd84f95b22a61a37d30a3a6b95f6ac489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecea13352ec7b5780391cb3892dba7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a459570c18e10345285cf919983b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c1895de677cac58241d3a7ffc2ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183315cfc7939fc35d1918339ca6ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f307f011cc9ec3ab9dcdb0d80f71d0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83537029daf093e0bcec4b6c5cdbe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b15538a005db794fa2f8e859247a9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333795840b5cf434f605e3677e594a6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627aa78e1460924272d9b138c8c75198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667dab39d0eb3bf3f4a2c5f34a2017099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c8f75e28df8ef4edff948ac9088df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a76b83dd25a8b8b4ea6b48fd44dd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa75863fc70c9adce74a4f6b693604102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25245c5c188f191fe0f3ec89412a130103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049ca20e47f7daa177a99c523a3f4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc8e40edd8a471130a0b8bfb629e13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f36110fdfe07e2f57871ee133124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6fc78499178abdb8df5e9a0355b98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ea380ac0745608a4fec62dd3fdcb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05795dcd64d24614c7459f45ed9d00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaab0a1882fac667e8a3a89c470475110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc239940216c0b7095d066d366ef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850cc24e23e235c3e0e9471759a2426112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d17bad76c29027e5fc2a515894377f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb0804427242e514d9c3edd62efa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184125900648e94ed8d200d90a117f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b914f8eb11133ff591ef91cb8e08691116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc614053146779b16c14670debebaf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1abea25e6152e70c387278e3cb8437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1cb6130a63d5fc494def24aab437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a68a378d73560c031ee08911df05f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4edecfa2548927b9d8a455af8ee6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f78ae3f8e048628329878088f0b9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4f50a830ca6bb6e9b6e4652de321e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f673fc56f9e9a09bacf9005e89dd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cd5b4c562e25273192da2bffce39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dbecc140f0df9ab5c5edeb67a9cf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180d485189325d2ed2101c0f54922a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda567225b283e51dc8ef24d20258f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafcce46dfc73f94a6db67beeb006e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f1aed3170be473a9f42b643ce2b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1875cf58ed279fe4b25a5cfd98a94f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb9711b4b5c0f65ad070f355c18ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d55afab239937fe5ec3658799f79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d0272e0aad706fed4399af6c8ac9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebdb83e8318c269647db445c6c8d2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf17f65b68b161b8c2a9fbc10a11629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be498315baf47c0bc5a08680a28b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b401d42398000a6320411c4248fd39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56eb81f4187f36a6cc613914f254e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e50e46bb485d737ef34afd640dea45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b28b32c286e2eb1d8dc68e02f479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce896c71387d190b35fd6e456fc88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59155995e66d5de89fadf6c052e0b168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff082715372d927a8d229416f3c4e3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520ce461cfd6c7959bb41e7a83aa492145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84571a78eea6123e8d9ad099909ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886abface7601d815cc01eedcf0d57c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f331db24ddb9be1dff2bccb35ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db716190dabb8d3e43ee3ef65c29b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c996c834feb288fdaca24679aad10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0f36122a4c71fe12cc5df8486ff9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa7a9ba35adb61bd04dd11f2349f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1e539a0acdb0ed2716d0f315920d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab865b6076957c484a9b991c9ed87660154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de23429ced34174ed84372dbde6e3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e821ff10ee8fc1e91b270add7fe9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed83a238fd4bc80bef9ac866607dd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4cc0f86779cebba07ddccb3743587158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddddec8e45f6dcd1a8c0ec57589980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525328a7cd40d6387f767376989d8ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaed34fb3cc3fa48ebbe3c49100f1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f955442b54f2b7ae04e9213621120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3bb1a7fd89a1e6640726b4d4470b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a6be9274a0639a4d3f25cb8989cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ffb630e6d682d8065a0a8e5364dd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd87234c6cba8814f709770f37039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242734f721e07612d73fea3f7d9dac9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dafba4a9778f2060b842cd41759954168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb846ada9761faeeeefa5bbe42b7fea5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc3f0d59d08ccf7c5a083d6d61cdd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a42c8bb8fd4d48754e1287501e867171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ccdd07e79c988c4258df91628ba8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fa157ae6cdd87d526fd99a20ac6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f7aa7e145fe9e6aca3e508ee5039c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>