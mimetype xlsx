--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -793,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19208a8aa20cc487050d72d5b1a6931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949f9837e3b5f7f060566cef3679b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e2cd16b87c433d2fb791df6969b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174009642211c3135940d1904745d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47ba170bfea895d24d3cc919da13e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354493707c85ea43c14750138f7731fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462f9faf1dffad6b4e701b46181a8fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26053e72ca4e829877d7f926352dec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3116fd4e484057e863ad2ed01435e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739f842886678cf5aab3b6a6be743a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9dafaef08c5341150413edfc708e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016a29db52f39db3dc69ca32619ac3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d90de25702c86464aec116543aa9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0177c8650e4e79a61a4509527bbd3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50d9ce62fdba244125bc45ca9150ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d1ab0a609a3ad1e0c329774fbdae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6edaa9a9e67ba781981e0f5c277417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e40fd6e94a9f7fc25a151d298f8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909721a462dc167822f5aca30c49eaa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cafba350a0784082dd69a94e6610c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba666c0a713736e04d6139f8690bf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe05ae2286f36201fb2d6e228957b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9ddccd20a5af8415387218b7758a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9e23af5ae39dcb193101dfaaa92f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b69348a88a2c9feef49874b071e5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bccf9411760d66a01c5607068cab126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e449f30c95da78f3f05a96debc8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb017f0ad9a10c3c28e6d3429f4d1bdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259b1e167094fce186d1d7bb5a72ba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816fbcc6ad676b4b01442860be495f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403d689253e157c8d0733811760c3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dce8e8bc5495234d67fe84b658f2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d49116ef9f50201c0471fd83b4fe8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f46b322aaa2d22c0974540dda443b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a16b072d22f508f9f5960c7e0071c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7728692883ad56ae383d4d0cee6ebd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058624b19d21a817423d0998ca452c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2220682cb6a28ea44d449384538c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820644c069f29ec78b509faa6b3bc4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b9a85e07fccf7bac4cdedf1bc466240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28accaf9cbe33cad55802459ad3c0a9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054389c1727999203977d07ac9fcff542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d875c57df218932748f865abfc966e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903953cb2aa3ecb1ae7cc1b16a087fbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e7b22c54ca32d3f404822c92d0d0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67d52ebe5e26b2545f15bffd7e7e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234854097140c8361bf1fda2f6b4b5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23331e73d76972a8e887c7364cd87fb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf417529302de359ef25c8bc6ef687449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372bbef9ef264123c4f67155198a2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd35b1a887aa4b756ba098319f1f5de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba76f8aac50dbed82c62b5b69d63c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d6bcdb2eaeb72f51fff01bafca9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fda4d101d0b8ba90f12a48c4f99b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c077c87a7d56f774c3744c66d11b52055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d70c04f5d3f3ca3d4bd189098b4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855e5bfe265cb7a9150ed7d20a47cf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd863596de861ff83ac2b8bbb9a05058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d9055e00dfb0c509d4572e0f9e02959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d5b9f8eda85fe0f5ca620e81d34a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a549f4ce47c0776e16fb9111e0da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a749d774270a664110886db163eae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28191f346268981a062d7b32bce5eb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bbae23179775b3cd4a6364090c93364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a7025045b89d4ac2a9ea09883107365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b5491ad86097b4c11052939bd048266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8856ac2343cb27ab54b3b636e7be79167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd2beb149bbc00c69de9304b01ff0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72c53ddf9e7761e59b101a95036cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a7b89bf3c1e2d2f2680a38cfe03f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6539c4e3f11c3ee262c7a84b516a0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73aa54082629bfbf2429a146e7ba5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa63320b3012fffd99d9a75274934b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5319de78fa7240f81bc5026cdb748174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bda403e12f34aa7edfc5d8993ca8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a0c6e9a7eb2108b6429ddff04b0cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c610ce904f2449905a24b00790168f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9d50709c37b17b9cd98f256bcda478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa06eb2c5de99a6866888d9b0ecb4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914624fa27ec42cd54938eb3667b52780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342874e75fd62659694ebde4cd396c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fdff7d0cee5e274fafb24d25f565182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc42eb1138eb534fa40c483a7095f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee4c6e15a53fb8e316485a9dc8224084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d971bef9382e86f83bee3694ada985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10643ad7faa03bc546663916ade0c08d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482678c166720e737f3008cf76c98a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b2d88d888dbce580a0856f69f5da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b7b73479a3b03543b279cda55e7fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38d22f85766bcf30bf08303cc619190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811fec2616fe0794feac756db10407f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d8a3e040f7366d87ebafaaceada592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1a588a5a3bef67ebca62d42ae411693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee6839bb6afb5f22d58db2f99154494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a0811e946e4fd0e588fe4ab90cb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768190eae478aab4dcb7730c57e114fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008269d535f0cf8bc2c7e8d92aaa112497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81af35a117120871f1836eb0c90ef898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4c3066a8f8371ad1b572388c8be199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527121a5351579159188c3f1ae3c6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa14aeb7751708578a80ae027b17ae3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e641b9b6552a63100e2c2237fe365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376861665e96e97b27b836c83a40dac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b3e923b7d12f34b8b98b3aac44aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9bdf05baa77986c773a4ea41918ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673159e91bf7e94d392467e2d334a59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f4c6d0870f0ac9dac73729573776107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06cf2190ac2896bbb7f94fba4a939a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db9dded367db9dbc7c7398f314076109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c1fbc82cbb4a76b1b47a33450870110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e3f1ea60d86dbed7af13d8793829111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa36cfc4301f0d6e7df2b066af8d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef5286125347db0d9435e46ff7b82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062543532d42fbc14852c75c444feb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1404824dba628275ca5e3bf7b323c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac374463f25aa71540019fb2de70921116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646603c92fb86a2c5e06fe08eabac8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68413169065adcee22ef304b6edd2d39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a85b80a95bcca4ce44f20e6d68a83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e3188f7f9e9d2bd71ef38df08b75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880d04effaa6668e858b3f9998fc66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e6b28af845b63d04ec34e4faa1b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b7660e9b354ff7129aa35a4497433123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c98513ad37a0dfd4624fcb94e64a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0327a65457c5a4ff634b71d4b28d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397543fc828616ea99eff00c099b8bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac15d563da3124bdf5c75870843cd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765ee5a384d639a4a37e613c3ce0099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7cfdbdd2641ea4a374cddc48d9186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18568f97545f5c246e99e06011e1a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82edd6320cee16a213172bf8b2f0358131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e254f3a77d801441f466edf298327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd1d441440a897f995beaae3d3c4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d36baf64e1be22ca93aeab62fd6de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b9c80927c4dc601baaf9f128722f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c55fb966efc3075a98059d454cad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157599a9c389b63ad069218629e1fa9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c19ecc452da930569dbb6cada5ca89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d61b955122df133469ddcd89e14d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd5079739af7b3c0a41a11f5a789c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce94517ef02b40cd5d689707d6a07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec2f4e231fde1a4fc89159a3ce28c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7c08d87031af24a22277abdf5d058143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420720011e3e5ab2d9e62047fb6c9da8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bf2bfa39d78859dc6295ced27e26b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600c568ac1efd2b1480a62813aa2f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414237e232fdaffaf2d4a8c2b8595e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65fde6a63ea32532ed50dee146648148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920780c1bc7c11fe703f7e1331b79543149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283c5ebd8e902c0bdd3ef7dd0a5d2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63aab76ea3058335d3d42a87b4597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230992215387550300be1f98235a9a80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a26cf3cb01d2838d59d9ed3bec50c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9fdb4dea206176b360555b5219f46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d748cdc1d7e8aedfb2180111fa0582155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567c51850d1b7b269b46a7bfcc65190156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613adcca3286367ceae824bda36910157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034cfad30b744c518bfd650cae3161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd6cb846b49ba960ec54bd8eaf46a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661773a7db385a09381cd67bbf8899d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2e3c5b89b5a7167b77d5c229a418161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e612909d0f879a2dc803d17700cd19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99875f8030cba3efd8570530dcff1214163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3628cf95b3d213736058f6fd24cce8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100bad204efd9c1be0f65173177aa02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e95fb55f1b441bff20cad7354a2868166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b9c21b25dabbb185310186d298e6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6a0645f37fee4c66dbceb2c1acfce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60001fe1ee25447e59ccd9b3dc80b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9ba02caaee14620714e1e4dc79c2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca58a4631429cae2af24332ff559d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d4033235b9d55caad0c8e71e7eb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bd4c0c8874de4e98eee154255e789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e36c82c7f3f2eae6070b017ca15576174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437daa5c56dca7cc88e26daa63c451e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4736438288f68c9faa344b2dfada12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe3ac0c7b55782392b1e4259c0fff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142a2be8deed8fb8c7281bf111f3fc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869789f5ce76d2c6e7faf4b6f912f4d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d8e68db17ae2ce182c5477e070f8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a20cbdfeae39b396564be26653937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cebe2d4e12a4b50d270e233d4a51e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd218094e1c9acd64bc678efee928b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658f3adca2ae44328eaf051219f3d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751c2d48e3b9ced69784c0eb866a2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a54faf913b16d621b10a1e926e90c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fb335cd40d71a4afe8638a33d59a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b0a69be58935f4da63d78ba6ce1d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839239f84a3142d2bc1cc052d010efa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8a807b261853896146c0a022e91616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32905e3df294ee0b7f2433f4d2fd0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf729f8684a086a2645d8b5e630a2c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296933ca7472b464c53c73b720357b5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b0ad09926cc313dc15adb898dc6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef3783580a1f44d26466100d44ea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747557894c9860d2becec278ebd915ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4580fe831ae1dbac097822bbfc8d4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666d0722a08bbd6114d22ec8c02692024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b2bae3c2f1a38766854cc8fca74e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcda0c00e9455a6a2bd272dcc8f16826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1699d21650936c12c6099859d55e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6271e920fbf302e820843a6f4fc8e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e9d754507de5e1b0c9bf4a33b35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c865fa1359e7bb17afa1979fcb14ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bc036994ddf0a188eb20a7347f83b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb771b952c109ae9f01d84cf5a62332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05124cb5d936d26de01b8546362b40333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b64e8a072e9e6da97a25f0db602c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952490ee836c207ee3e17ca37d38c5ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928a9bafd9a9059ece6a975016a41236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa57155ce7ea13531c9a3f0cc966e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df034ff5f62d704d20f492d7ec43f33538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd5e262d4372783a9661964de1e6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bab66eddfd14bba38162be584949e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d735822d5b0743beae0f7e99437741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7740380d410a85c5d3007ea8a041ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c5379f90f5201572ab2772e795af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51c1f256214b16c728ceb8080e6b5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56146b124a53bbec90d32eed19f1aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577385c2a8771eb6548475a1f79fd4f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb81ae0257ed156e73207c273f1c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7888f12f67748f42afe20b935f01148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76ada20979ffdac93e836f416242d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d8b3443367fa1e6441e006fb125c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c607a0ffcb799e43558653ea6fdab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69fbabef1e224eea5a6bbcddbe5c4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb2336d49535a0e62fd4da2edf6cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2fd719310b01537c52fd549e749d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72a72611656d363e46175cd25d7e2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93527be0fad095ff1f1a147713d0ed6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c37d77783559d6499c41f4fba58957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138d057b5df5e15ac123e20727a29e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d789053963aa03dca21e2088e1e5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5e8896be255e547d2ca83cc3e1e2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1ee7e8d59beb29803a2d3c32db9fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f4a2f2833c5cb80c7eed1f0cb362d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a921ae6eab390582d445a909cc55a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74eb2927c48a52794834319a998fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833e5bbbeda1654351a68a8c445cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a996533f300d9326f3d2ff45fa5efc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230432e94ca19a0e8acc8495b6895e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fea87637ea03a3616322aa516a6b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555da78f2eeeca37ed513c575644de5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de345391d0d2d224c483efb8c875f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba910cc4a7f0811617342124a6d3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a9c2560fb3f75691586ab96563f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2caa7fd3387b3301c63ad5d68c9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565acf27e9ee213b9d65d3fe60731da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b56c32ac49501b30be0ead5b6109075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200944a8fcc3bed2a4796ced8e2c90a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29657f911d234705c37734edf288b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15396b687b9f0efc12edeb6cdd40bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4decfab05bad77705049d645c38db179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397d06d7111311e4758717cf54a06580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e2f19e6f3ec908fa625f5bc2142f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde165f0a686155c31d0bfc0219cba482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91beab58d5b4fc7bdc6a7591ea92a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022872210564f88c1a7ba2c71d3398b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c562a1fe784b933047519845f501b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689b3458ca296ec674ed70510af62a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ad67f46ebd1e54275e3c545648ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28438beb5f7161538102346c77b06588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e16e1bd19b53056f9748bd0b486a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9940e56b48b3b1ca16bb7f11aa00590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c905af4680c0236544d02eb374c4a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311480fca8b9cfab8a7b607fcc4a289b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551fe62b3c6fcca7f1fe123a89c4ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2142f880af91de7ffc312a5bb8739d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb2f5cdfe1f8fdeb107008bb49468595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2feff4a6d8036201a855a9569af496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942e824b41880f20856d9a57e12b0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de356eeb381d38fd08bb4fe5b6635f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04774b65d3131aa66d1e99a81d21d23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b235ba354c618d3dcf704eb9d05fa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca6c57556fad30a0e372ce3e9a754101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751229b9e6d5facf38480929ca0cf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e42bdeb3d4980748ab66d1472c77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21663246d13ad316dbf6793c1033bad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ad59180137e85c9992592611c1a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e75b15686802351768af1eb756db5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc996cf24d1f6957c16e17513dd3f24c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7cc662a19fe53d43f301e4f360e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55552a801d859406dcd1aafb3fcd7fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf898efd0b05fd36bf063dfcd2bd61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5d2ee69d6cb710f4df29e8714cb63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38bf220d161a714e40a1708e514913112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc345974c145496970d0311a0f7d2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3865643360351b14106b62600324c55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304aec0e261d0703a222f28ba41e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62122a4191e2def169f833cf9a958029116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f5f65679b6731353775f59f5ca8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1b18c7a8f540cc6b2aab9a4ed726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a3658c9725686d076124d9a84ffdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd05b6cc213cacf8699848af241187120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c94fc1fc83c23e32a0aad8c53be43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a55b551fce0ca0ac16a33a7068fcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03173b3fc28ca1312144d5da1b983bac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987036914c572679f982800ac784ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf6b776efd0401390b55a63c6c334125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13710154644a0abae435297bdee3f375126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eddcb1b0f74bc6dceb357e4a24b4a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710381f03322d1f7582c5eda14df7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b7033b19a0091e8387d01fd8d4e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1382453054045f57e81e5975e20bb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939738336edf9f8277067dfdd034454b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25879fd57ee24224a7a248b6126474d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f08d5b1d3c5336c9954fa996fda5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaf0f23f2b5bfa41a77c215d4a3dd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6fa7e685a9a5b64091d8b6efac54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1e003a242ce13eac3c73e779b63b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507860d2f27440e398fe892d419629aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a545e025054d3886c87a56689d08054138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14f0e1ced2ae93a57b912cec4b61f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ecebce8469cec73d14fb895f4b8ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688888ea4161a118a8f8471dc6571340141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd4e0bfed49e526314044da7fd7bd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6feff73a8333e0939c6408bac88457143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b31246a04c67949e0f9d9c221e3d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119674bfeec69da832a6a9cfa928e3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621363c4d3c94176be944529ab23af3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a77f28fb39f97bd3704aa9d40a910b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb2138c13ac0487b95a14eb80990c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1471d200a0744e2911c81533ad83b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1dd81d3700f751e2769c364d4d2d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92162c66592e0d96ef074503ccc874f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb0031542ee6203ac7c20756ada15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8842e477a8274d3e5d5f2cdd6abacc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c702c34708d81682bfbf46a76d666d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be9afa8a71fb4eb0f691a783bb92a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab321266b19404bdfbbcacfc62ec71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c6a1d50fe5871e275a35af8b01cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32586ad36668bcec0e456daac57963158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506202d6b1e0e6a510e2af04cf8dd70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45926edaa329284db97942ab2c01a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd9d0e58fd471da84d7ea9dc1952f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c14eadb8aaa701f4ac809e2c58a04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7943b6cc3a4f9fdfb1121d8d47c47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24149a2d272e4de3613622ecb06000164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8608833191237ad44c958947cebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb6093a0994df3237cedbf7fad892166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85f117d1aa04ce7bb0fb1e1d6e087167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b4b203722af200987051089ec9dd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bae4dbeb1c1fdffa5de1ab268f2af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7865b5eebf44c0c48006fc5999951c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925563cee679e1ae1371f82d0387179171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa150284c114700ef6d0d11fb5498c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d6f9be1dfa1d3b16c9d12ee335e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b6f2d32739b8d9f5c923b061842b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>