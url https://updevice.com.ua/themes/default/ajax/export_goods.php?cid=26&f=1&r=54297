--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de1c38ba2ff2ac19b66fed5151d321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1a8b585c4164c3938a146267a109a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110bdd4cf2dac6b4ca9934563cc6daf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c78a017f88095bfbd17783e15e506f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d06548199243d8646cb95b577a1f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc026272723fb5e8452331073e673b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1ef42c0762980ba690dcff7d869e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5df5f68e7466f2c57b19e5c9e0c68b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5645fca62e5a5c20ad88723920739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ba5b85a4edcf9dbd69a263bf0c6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35374d263a507e97297d8eae6ab792c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2dd17ef204e4fa3704d98bfdf939612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee000d3f172e2331302bf16824909113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977e12b7ce45f9ae6275b56437c4db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453e6bfae002e1dd77538c4c7c387c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907814065f12dcbfc27a7e09dcd02116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28426cd71f2f8817884ecdd8497a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135a2c907ea4015c4bae5533eaf68ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce2760cdbb82c2d2ed754c9a5c1f2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fbf83c88f5d76ca858347378b609420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286586d506acb5da620face42b3272fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ae79bf6e48728f9321e8ffc718c9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a23191cbde94ec1c1b8d82d80bf3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af2276eac8ec357f2561f861a6fca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5cfc4647afa6ad47a15e7169cec325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf25e20d089ee71572eadd3205f43126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b7067ecc65ad01554df6f0ad3274527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba665a989de7047d9fe1151e053e939528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2750e86177f4e99684b66c5c3bba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e1349c9a36a7bf019ee364f091b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b23f087d6fff68e73864d07679abf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a292a529b3930a30f8b32428d97fba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114601e34aee9d83a0d81e92e1e531a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27173d8a2cba8c2e03d8324873202da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670bf0d4343d375bdef0fdb08bd6d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae00e01f306e5dc81201ae2f01e7de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4228d30511fd8c55c03254bd1556e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf333deac4d48a5c3b8a23d60654738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a701017a9a149625f42de3088140339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269048fdabdd83e67781982f42e75be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b806804343558f2536644178296a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4875b3fe16e3f4cc9082e5cf534d4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc43c6afc466b8e8b54c237bc0f61843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889ded09eddddd274f90b69ff6318344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e981622ac78264b4d29150b7c7cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd479288f88665028b65e113f40759446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa39b09462681c01b718fa35078ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb41650fe99b1b1984e7e560a242448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899bcf079c252369155aee1361b04b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d365702b979f3a6f9599966e0d4bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e9273bbe2aef72e8c343ca122afa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444980ff4aca926fb0256ec39acabf4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900745020195f3086456dbbfd695511e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01804bfdf024033fdc59b83e35121ad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236598b0a26be8495338fb2d9bb4e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a2a58040e0e507ac1b0cddf40f79356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c4ef131216624a8fa174cab1e1a9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18116734bc4736f35b8ff0b92ece00f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f7f553c0f89e8adfeb5c663a953859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d501ca4f625ee72e97924ffb88a0f9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc229f7bf0666614f39c041e01308761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404af373dc70e232f370722581f9fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c74215dfc7ddecf0c7b00b6155cfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b8f1eca56b45449d67b297a420a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d557d586ee35ae68642ce9b4a33f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fac52c009856cfe915adb3656c30b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cf6d0436e23d1676327727b310b2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7180a9b9438d2634164f1cfeee3c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aad2f90bf7b3407c5b2f2be27f66669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a677adf90031a6b833aa98b22640c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeca7bb6c3760a33f4cf8f1132b9e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec071d6dd7e5f32d9fa5fe75ffcd5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10085d91a8d357dae3844ef7870fc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad52266f5fc4fd6530c98a91f2263e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f729747903dcd20c1aaefabb19aaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd7fbbd0b7ef823bba0a44f69f33576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b105b7a307e157a71622ab2e57042d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4a57122e2d28aa7bd8ce19eed6d0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db694c278f9e603a1f9d296faefcdfb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0885c3fda614c1fb7fe61fd985e9d7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c15c72f031cebc877f4a6e767bac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d812fb5a6bfae5212a697603198b1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eed036369b4ea14acec7651bc376383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d444317a6afedf016932655562bdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d59d5b8927c4083e72441814604b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f47c6fa93df4ff07cb0b62b33bbe3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df6df97968b8099ed31f5b687088e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9561cb670498e7d3990a3d8c5679c8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657eb16bcebe5b90d44ccf70466e43e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e429dc2a993f2748c0169677befb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaeb0e005239bc65554f7db6b590e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f8e8dd919912fd587b757682ec1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4bb0ec181f490438a7f4ae8f1a56693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2dad002ed22fc23c62c07ad9097a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fcd4058266da7e561672657ef17c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd3662fa9fa71f573e0c60f548ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d198d868e5a63a2fed7cac89606397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824d829c9b80584ef92d457b3221b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097944623ba8a68308d1f6d5119ecdc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8729e853eb3d0f87da6b4d6196cae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ead8d06addabb716bb26735b13da6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000fc95c530a92ccffa28e056bf5f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13d540c9e1ba8cc89111327a013aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae2f2b2269c1b315ce69677c1773e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cfd50e52b80d3ac85f5d8f4dcbab4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94111107f8440b2ba08e9b8212fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5bae9cbf8e7a89277c0af3af220a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95698995765c66910b9c92812b913b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60f2e9b81da0032f58f56cb682276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59f5938c60c623dc6e4b3c3146be5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82e74cf3903e87f3da6fb199df7b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d89de1b19b2f954ce78126660581c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba186f2675b3a665606fe8af87c4d62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd5a24b0106c3998afd075f96c54c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094817778c0dda1064f3dee3c06328c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe48ff96b338e66361d7996bb9fec45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68176610d12172ce3d1d0e4fe243fa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a84315d8c89820f36ac50d1774895118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f702fc63cf4c5eef0bcbb800bc4d35e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254645e09ce9e0a3a33c35ab0712c34b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe36e17ee377bd134f375dcbd73cb7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85954c83204294a4fdfcd22112169a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a1afa49c64a9d1bde3b3d09cfc73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b3a1266df96854401d48cbf62fdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10fcc26693ac3487ec629942fcc13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1133c2ebea96ff6c334d77549feb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fe2160b224acd9b1c0f41fe160ebf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71467001c25f22e505eafcd6c2a24a46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0745c9d71991fead02bfeba23ab3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f193589f43783eb3f90f75e520133ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d55764ada397882588ac535e67fdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b381b130448a7e7df5ad1acb8e20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c643683ce130fcc1b52f000d60e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72200c5dd2fdc84d9e2c6f1fa5a28a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cfdf8848ee0632aff83e7359bfe05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918af30b2c040a97d622ee4157584f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1b8e5d937c96c12b07dab48408c73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83781b7b70fdb3c82143b2339e1803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6725ed55a5d9c321c89c9eb4498ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079e410757552715a0785bcb3822adb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830ea29306ad2b9b64c22c66b9d22b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3733a5dbc3154306ff52d8d706c1709142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31506f11e3a90dd3782f7f38f4b26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02bce6095ac9c094e7e7fbbddea844144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11aa32bcc6296e902c86c593be8844145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea4e1a7a282442f36bc3341a73670146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe92caedbbc73037fc67304ff270314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b66abd7bc2f2b66589b973f69824e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24846b70eb86462fb8864a2209f657149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31dbcaf69003f107b0dbb4cb21edd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c6ca7184340f3294ac743dfca020151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd74f651df19297514d526a6eb7990152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58677fd707fadb68f348597ade55e87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed9bdba3cd0983a2587c1a4c2fa34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff41f08de318403d7f57ba135bb261155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df3148412a8c0a198da76da92fd625156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600797e6edb5d38264c5d6ff2020d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e9142dc4ace67cdf0e3deeb863129158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6f63f3a644dfd18e93ee5114a19aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f3fb9ceed7426173995598da4ceb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e02d130f04409c2273e9111a778d25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c962e5cf672f55ff201cc1c5fdbfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4b625c02e2056796c44b1ed048db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc17ac19711b3835ea364ad2ce9a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e74a2615468ef3e21570efe4ecdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3be3af494eb4b05bf13cd6d59c2c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7e09aedd2f1e1a59683227c50399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee872e140698aa47e654530749c60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79668d1be60f8723abbab6e39aad027169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617fee09f195bfe8231c799b8b0972a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437318c002eda98029dd2bab11e2145171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e05dd873f2eadfef20851c97cbf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb27243aa123108fbaf2e3b01a8ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6995d8569a188704f1da0e63c66e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e786b18d0ee58a0f73d24f7dc7e3b79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de1393f28cf6a9e545f4f6fb718da0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73336660e998a9cf3a66c200a5d806177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcdcf883f52574f5faac63c2a20c10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dfbe9b8959b1bb66f33e0c92cd28e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108c84968a409fb848babb27fe8db3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a170710d7ddba0bc1c2dc0ae718fe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772e764f58fb4deabe0127b2c91ddc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ec13bf82d2f8ccbc05ab18c50910b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b15e60c6d9371a807fbfb895dc844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f0879e89889c2d2e10081fc2821d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510925c00de7699b4597880074da616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd1a333a3b5632716c34f814f55297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b11423a51fb7e22d136c35fc67928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13352518920e508ebfde425a5070678f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd91b90b38890e8bf5ff56ded119710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57e76dbf3fb1846027e113e4552de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21e71c2766e95d0ac813a9ead7f7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35505ad907ad795841910c4bf879a11513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dba1f56edf6d2c19953784d4ce11a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f30a7edc716449f8bcdb72ecee882915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9507c09075ded6d391c62175e13d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce2d21e00814a51f19705b0d5ce6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361dfad094aceff12d9259163f4032518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584886da438cd0d8ade8400f790c6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0941e01dcfcfd40e2f1e6e1fd9a4ef420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca7806bae3ccc5d7e272e88bd9ac121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f23b8bb7bccea3b99e543a962bda122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530e27d10ba0b85566fb0b158c0ad723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024dcd3e81bba5831030457c8ef867524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c26bd804d4f36bc0ea4f387a40608625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4301dbc7d2f31dd05b59f3796b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc967571f1dafb91c5af9bc9264c08b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2af16773731f7403f33ded21d1f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106da559b60e827c55753b3a8699a3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a59149d35cb733adb71c1e180e2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa35cf97d223ea26ed99f38c23e1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03614065372eccdca9bee6db0c0939732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747efba8b98084eb08b284dfee69ef333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4b72b24f8d1fa952aaa562e4ab3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef87456f0535c17dc0c246f09462d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641d7675ccb7803ef651a7a963d78536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab82d8ef56003d805de8d48f60228037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08fde60a07c4844c76d199d9582b7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a3f30f5ad821ce5c1963cde6a59e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f90dbdbe3adc6b139d931bc229cba040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ce36d5bb99b030c4371baea2299841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea9039990c6962aeb3c5c6a0a0ae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa48d127b61131ebb88eeb2b71156043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8035750f66cf6ee680ffa9f92006b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092400e452fba7d070dcb03d59a6299245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155a170256ccde130e2a2e5279bdb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ffa31024322f36cd9584dca37c91f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ac6370786926af8d7168804faa0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45e6bafcaf490e8cbc4f433691ea149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89db54b47c124c721459f8c110151450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07042e289079a6efeb7a8de664f50f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1501764c3d2fb954c1e18bf494001e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9074e262f251c6c42fba983695f8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf15e1855e26ff84b23960ea25035654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a196c76c01b59f8f0cdf74368445f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd95be3f269030a644d7e71add567db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b1bd263d7b9586d0c53c96fb5442257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a1f8d7582d5507c09c16a70cce9ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a29813662ef92ab3209cb748df0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53431e9ab402d54d071eefd4268be27660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f657112f492b285f71b3bae47c8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add83475380cecba0bc2c602c157a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff054e421558bc09e2700bf10e9d656663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94a9ec459cfbd43aa169364c9e815b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24ac231fc03622244da0e3c607a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797927d01d5ba991947a2c7ec5c6020666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf496cf926a575846e930e9e50dd6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d020b1927f49729149547d45f8836ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8dbef41654d0322c323d245cc13db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a587fa6ae1d81d03e5d542d5d135f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36724fee427c6149a00d582859ccbcd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f3730b173adffd78d0b8e3663d4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2c90e5378f20359a794c0218de8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342848fe403cfb39b6ec50fc5dd6f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f93e8e5d9727aaceec42ef5e375875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aecb9ecbf2490371a790b539acfa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a43947aa1fc9812348aaf0c9a529477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e4834828db147c1566296244e86778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d5652abaf4a9c24cbe9cc82e802d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43c69d8dc3d77f30e52e0431345d4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b8f223c747234316305b6b5609df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de937edb55a38f5c4e295ca3317bcda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8fdfcd9210eeb93e13c595b95566f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6180409b535889af205e3857bf3373084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c99dfc4fb60e67f9ec7ee21b4e8c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df7b80f22ddfbbf3c214621b3ef95186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569cde919afd7c3cfd4bbb694dd808887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de86f52802c77b305f4aa7c7201a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba18f74ce6bb42348ee2d8805f42d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e04b1afff7f2b878f691487894eb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59c14d0e15b2130c6939dcfea7a2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc9d8db93f3f4f6161f7c0d063fca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7dad2ed9dce7c13a929257266979a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999adde7be1a32118f60a807bc9336694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a6b13f085bfdb14654d4df62647795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f390459d311fb0d56b7cba63f1af4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56d1ad7aee473de32179bdf1a956697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb93ba466f438f18de58941cf3fe5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492731027ad7b3fd7f7df32268d598af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975a514131ec6d164807fae42fc242d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba7c78a0a51ab66aab888296b29564101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4013c40a33e953c1097517b887ca3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a636576fc5beac43b4291cc1a7d618103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ffcdaef94fa4fb1873b343f7dfa60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25802348837226284daa03bd99a5d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61913601e4ac6c53558181f3bf89e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc956f6a96105aee7e71278e5d47607107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388f678bfdd3bfab8cca84d21a15c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2675a149e564d15cd5294be96a1eedc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e69b2b307d34d6aebda8f212108d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd083255efa3c5b13d66026fb1f6b48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7272294a483dd3dd8bc09130fa77b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bda80a23f5086427ab58776cdcb39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737862352672b7c02283712f1f41de2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a712a75774893961deb43f6a11c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d932b16adbba082a101710b6c5dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5003d1921658e8028a2c90f4d360db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e413c5fb39a37baf3161592bc928118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a698d71f226674a9f63b0b235b28a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057070304ea2718f4fd7cd904f8f64b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c55ba03b219a292b836a9e3d3a64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad485446c4f35e719a8760e8fa783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf22dc13b653c70ab2da85fb1747e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce625e35bcf6fba14b2431220fc4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1860c84c1a61682c68a54e1339fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a79f1b978bde7c2088cb402fc874f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b37885ea1e2a8683a850a0c9cb99f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0faec8f73549b541ae5ba1c2fa536128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c9d302b2a4274a0f5e43904e3c654129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a557693d2e11d5ef4a13b3f6982b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449dbcf451865142b820476672a0308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418057ccafb62b87939a75f326456f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2df1cbd6f854c35db52b6576743a1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842b39aeb4ccd919373206d23dfe8fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc0411c718273e0bb4e51afdddea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dffd31a4005a09f5302006d23e282f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ab4b0e4a43526656890eb1fc4cfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f96a29d0ce25d14628c851fbb06a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f95be7958d167ae25849edf3255b8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084720b86e64b5b46f706ffb7feb6e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f7b68231f0641f03d6062483e41f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27494ddaf31334be4a4774dbd25d61f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5975f5747395036e409db716c11c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004149d6c971b1089277a962ee7c9694144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563f8e1139efa6b271c2d5a7388d7c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230072305dd160ecc4223f52ee7d5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467b17128094e2b9a6c8c88e0bb68f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2625856725bba2bcc1b9b38fc3abb0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482bdc2de69264df39434b45adcdf8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce536bdeac6b6baefc4c65f154ae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d283fb73e8f66589c3d43a25d663203151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81374689518b41d353c15db046238d07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80648acd9a6cd24209775278044384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c676b11fefc9a243cf7796ce92916154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba7e49fdfce8c9613e8e53d3e5370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea32b901e85c11d1d15c057b6a1ccf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0fc69e65d29659c3285ead2f956a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b3515c03b4db879f86fc1132b6830158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d4c3555558fd4b66923e910b1e538159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e93c33d25562f60bb6b86c973eec1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb9c7cb391cd3de613af452348170b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219b61dfe271ccf7a505bbf0082ec65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25d30bbb5657aa8bfe6b6f29166da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd3ea338d65c8506cae362d0869a81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860874665a9dcaf3f50d7303b99edf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001c70b13a464fe6c892a3894a9878166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72941b92a05a55894ce74d1b5049f21f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bdf72fd67b16d1e34271d14ca4c75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ebed282f8d53ece1a1e05b02e2cf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e896adf03c681617ec4e3fa33d6ab0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333562d043dad78d2a04326df37ecd4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af4e33b5600236b8ee80f6e3500ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273907074bf19c9707ee9ce0fb4bb01a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ccd3bc714fe9b89dbb157b1479c50174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>