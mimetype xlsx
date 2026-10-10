--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d7030d0d8431bac44b080b06e0c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfabfcb1a15214f9b5de8d9a4083602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ae4cb16e7de7d2fc0abcdcaab7923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8a9a5ef91cfbad47234ba2aa2a8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54205572d3ac8870b372b15e961537b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472b80f58d0e712ea0c4352468e4656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790baf95d4cdd7becda40f2838224a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2281b4512189b6fa87ead1d23e5fa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a2b39c6f1d8417281aa9ac6e31229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49db28b270e4190627b206a35366d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371b38829d67b0f23dcc349226f9cf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468551c577eb02ba536a7724c6463e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb63aa913debceea263134e0a3e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eb365e4302ae0e34655affd0b21fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dc93ff89c47be0888539c3f50032e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a8543ee75c850c17545ee65aa3b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefa000b12baf2bdef73ade741dcf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e85ee02ef772ee60197c50b582ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfde375139df01f1d8c1f90705ac4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd9f2a63e53462e3ec3ef071b2e9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc99b70fc3402eb7e0ebd44faa0c69621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0412e24f899b4c84a3d0374a31ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0449da8c45e1bcf45871fb03ba07023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6fd3c37121ec2f435a9da07fa2fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f27a4442ecafa9f91992222e23c0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea2acdaac53f07f3b3355506f5a6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da79178d0987d376584f0fe2d706d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b85cd2dff1ee0b25c22f1f8f0efbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f942bfb91444d1a913b4f2720a781029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72c5d094131c98282bdd3d6cc7923a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fbc995aa255c9f3e4b262ab178c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a872605e2fc6cee61e41c4abd7a7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b720a6ea0e2737fb5625f5fb0439533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf633ae260f7a4a5fd27d996c44abf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82d6fbefc78e99eeab087997b4e65b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a2ed195039de94d9d6da9e6a97e7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36fefbc7deed45bfb0063676651d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1156340143ec4ca298399b4602e0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6715ae3c7f576eaa7c165ebc15c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936fc9c7bad2c04aa7794422b02bb4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccb3874c8944f2dc55fc2635e489fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567766143d2d5bf9e97c706ceb222f4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276326e3b14713c971e15ae4457f79c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f87989c382f809e4b7bdd0f05a41b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1994b663badd92d848c3c2702fab7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7953a94cb1302c44bac9d58eafe2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519008421941ef33b91de88295fe4b9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad198a5cb0a587073d84fcd464a4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de00c0b3df27c54ca667fc6b31c38449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd049398cb556fff427114256864a5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5772c7965f3f9f11684aa1710568251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05ef3e8f49cd6a2f8476081d75300f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1dfbb3f3da3815ae24e184eb5f94753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924cb1e58e0ae109fa92358ce2ab9bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb20cd0757dcf3b8b9d5cf7408ec8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3141c13141ca7899933feed383fdc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abdecc7e71dcd062f75d442ed1789b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82660451e5a8e203a5ca00b9d711e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eec9c098955d8355877a8d4c57dad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1a6ce5686bb710df26044b0ea07b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe092ebfc0da8e2548fe082aee62da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0d8665919c9c6d767193219a958462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8bd6deafdec60db362238ded8cc8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fef9fa441741933202a3d5cc56d69964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d41f6d52f0223cfff2b50724374d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b7b35855ecd9c76260ce38722a54a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017803b556d83044ad3b96fe198698067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51abf5ed8156b69ca61eb627a0404ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2dbeee3c5d107a2457ccad48fdae369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73ee16ef2a6ed1dd8efe8462cdf0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d7c6bafa11dec8fe2468de93ca5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517acaf40d557317aec274f4a7c7876872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81112f439ebd0dc7aaa03c1e86ee3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd76b0d05299f7ee79b8d8e0da10874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca018d16bdb0f663be18639f3668bc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67645896964c18b87eed7482369d47476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025830adcdac4d16d45aae662921891177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266afd6f73df86acb2164ebf53dab478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc636082edaa36da5722c43621253a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda037ea01cd89c26e4dd86608ed7de980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924253dd359f44fc33ee103f73cea1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f570f24f6d109877b3143df32bb70182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ec3ab12d049e5ac9bdef7e4316fb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f5273caf368ba7dbf2605936fb48c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae771d812c0ef86d351e75612f44e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1c62574e198b6ad7d91bde68d2b4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16115fd065fc9074d99ea23fe87e26487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803cb049b9b39d839b2e8642f11cab588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4ed03917219efcedd656872b8684389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aef9bf1f2ccb451f2afb17a967e8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240787b174cc7ceec4ec51ccba2cda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20684c5bdd1b5f130a7d26802d49b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702be5a5901a60c4091716db53fb77993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb118fbc8ddfa9684513a6989081ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f25175f6650f711dedbf031cb36795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e79c728e07f2dae98c8776828a237296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772900d1f99f990076f7e0041d76f5f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb4e9eeb7908579ff72d53f02e40598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235d2ba95ff3cd3e70ae43bcff24b8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39ca5ec7b5db2c87891794e2e0c969100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe924c5447fee4e72c110c837c6f745101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6de2e45e87e68b63eaf1981ce9af0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d2bf4a9ffab2d826cf1ac39f06aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c22c08c11c1354de436667cfb15be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503b2896db699257c661d46f8fd530105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd195fee72057357d987f3427ca155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030096375e92bc61e74d65c50b1f0a3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8adb5d5f8518aff40b307d5c20288108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590d61fa4a9daa20604b6cc613d9727109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a347dde14d49de19728515ffeb31f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593cbd28f585ba6caea8200ad563abe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8068b291af2cb4747edb8c5a0e11ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33116f52cdd7a3c872378e599fd56f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389723e8a50d1aa8d71bfc7af352fd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9b621f5ad99da615438ffe3e93d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff316604d795189193cf00dd2487c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d0bb5aafaf9b4f6f75684fd1dd23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee764cb1d4a3533e26fc3dd0bc2161b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd068cddf08fe17fafb653fd5684e1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d4a26328ae7074b8e53ae290a885120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9516927682ac20517a6bd164f46cbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039abc6859f8fb1cbbf553e418d87c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef7183c3d57c97d1b335c62661470123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911edd16736571f3cd53ebc2cb81888124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920febfb8f581789b97bc4ee939d9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d965ff2421be87cab30efe8c0090d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772785a9d3cdebf43d41694b93140237127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3632857f89c55aa4d80c7a498a85b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e7703a9df512341cedd679144724d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06cfe2a0c95a6769915e4b64d852e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77846c45cf4ff4ff921e0cf48a1f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a201a5624fd981a456bb6c5eb062132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc99fa00ab02593f00d92e48acc834133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf43f9e294a59dec775be02a2c1bc71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def92d210f79f5b5cd5d76d521ca5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e1d01078a769e7c7a0ab6fbceab3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b4dae60b4bfac94577bd72130af8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4287a77a5465a72533cccfcabb8667138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff5f925e176c0554eb6bd76a97bc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d402ef339945f48ecbc36ea8ce81f61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95494b326d8fa7d441d43660b3ff2e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb63542c928a0db9ac783256d6e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b8fa306e410a2e4d4205693b15629143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2015255f56372e851908030162be4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851124e8220347f34011edf641a4497e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e09576b0df99d63dfc3b3e9f8275146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e462d542b4cd42a2e8eaab3c8055147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc014f0deb8882ffbd306113766b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c440a9281b16c5cde248877704da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b470ef8d19641b7879ca7b905706e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef1d3c3afb9d3d8530e3f1874b779151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cca0e05282bc9059a6de0fab7686a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e79231c31affc30757ee9b843cfd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a891a60396cb22bcaa2859d2bfed06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd72c2fcc4dadc95a2329935e8588155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c74924c9cca4f874f6e63a90578d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fae96ef35f7f3dda77f9c71ce5840157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d24e2975225288daafb1e9f3a251c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f0e96799b01ad17d6e55f0a39369d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d0f0b12b9984624004615b38cf81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c61c1cfaa1908bd74b091a7467bee3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55353357b2903940de830d7f20931cdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330c3bba75b3f29e20a05e4b50cbfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d38a9544b8987ac1aac76f421e65d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca636bb3572feefcd625bfbc053d53e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaddf0438e05aa67bed0660e37953c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebd32855d5d582f5503851a40e9473167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516803d0266483fe81c9d3588b0c8dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020a77f9529f135bfe668ae59560fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c73b28153025321d828a65dad95e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9eb66968c6f86fc5d5d903d4e6f6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4caca9f4bb488296b8962f7227a6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c846fb2d99f16e3517435a6c1063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17d8763078f18280493f337fc7eaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632806b8f6c5d32a9ea0e11f828cc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35210f954b262e2cc5e9ed2086f0863f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723109d785bd440e58589ca3699882a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a95028c50a6a1c491ebcdfc34ca6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460dec724c5fc2406cd43e556668b96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd309a2d47bd442226998e7a01cbce180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3afca7f21084d34ec6e38195cd6481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02fc581b6b25b902ccf40e9bde33212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f56a5d3584cb9fb42b548f5e66bb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318538ff796b905b84c581cb328c8fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4997749d8a373ba24316ed08dfb5de35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa1e3b4862bffbb246b5d6601afff56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa6e4990aaf1d3acb68129c38f74f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9389370551327708dd58bbf874504a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b2668059d8984006f2a26b8e5d0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d29a423a94f51454fd99641f61ddaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ddf787a8c9dd25a82e2b650fdc2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f8bd85635d24b0de41c96605a576c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190fc11c7ee06d93afbef4784e039af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d938fc9583ce1c4545ddaaa592d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8ed98e62ed50cb8dfd61db3f30cfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf585a10ae130162a2af84af7069616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e495212daa7019fce416bc952016e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20f427a848dcdd1d2a4995680bd08518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf90462145a5d879b2646e5a7e70e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b4e7ed189e9c2cce8f1a1683246120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b5866328ce0e6b09301fa58f5dc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ab2181910cd0a3861c5bb4b7658c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0994aebe4c6c2458c3486266bb255323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d40209210b1262bfc9905026d018a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7236dfbe551ef7b051f03acda976525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd53b8f2f7c279323a9a224984e6a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae0010ad1a91340d9801498e4b550627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229b5666ba836a571fb24b2a7983b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1963104fdf03ef1169b5800902353829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c9403aba84cb67d03e54e3d0840f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65922399db0e94c8ddfec966a920ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b97824ca14d9d204190d8873953ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482848300bbf35fb1f368d0ed98e2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dfc09d6f6e302437d86e18e3c73bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed1541efbdae5eb5cd9bf4f1e00ebd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80213622b19872ea17ed907dfa0a5eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4e1159919a759c84c27a2b4ed6cd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e2a3806631563858a569d1ab89d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6edd327a8646406542efa8c6511cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcbf21dca32b3a385d320b39c8b02140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929abef23d1f61d1ea1e268b8a240abf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cfef7b6e0828bd6a28edd1c0a63f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a1ae6b35aa5624a2bfabfd1c4327543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d6b8cca444ea0e99c959e497f7e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136253fc6d1199cb3b68be45f3b45fcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c26f9e52d4cb847ed2a97ad12f3be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531f3ca779fe86bd12ac3e474b1e4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d73185ec7236a712fefd11529a74d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752c9f30054726cd6fa3fdb64419cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93be1660fac4fb579ecc69b911332550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea516ec95c50fd23f2672194a5e70451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837496624c0e7109a1e15b8379702dc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226001c70aec365d3fa359168fe70d6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2addc275eb79012bdc16270e763391554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af089c441433bf52ce5f0e8bbf219c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44818d0e2679a7b6d9624fc0e1777a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de21d95d6c47c8197bf1be06a221d7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcd5189f47d3ddaa753bf33ee8eeca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2249b174912a38ecc714864dfd9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c276f386664800132fa8618d9a4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e2915d077fa16f6fddda1ec5980161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78467a58fab55ac35148c00d63875862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558a6129295431728e0689afa5d0b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868fee89c10b5881288dcb7c4563cb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360da84ba1b3a7fa2e33af811bda6c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41193717b79c84795bef84d97403b8b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458e0e81fe636b44c05d6baa2dd90167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7292d570ad0e90b62245bb4aa85668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe9ffded34f9ca61dc118468afab169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aff83e0789c7c7c43c25d094348b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744102adb4c1fb6c52de79835da81d3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05320152ca2a447a321fa63c916d28fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3751abb51c45ec901c93b071576125873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba04e0d82624e61a87867a0a3106eab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c58c4cd46fa8f743a681b1e895dc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9041fb1690184b0c437d9641f82bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd1cfd8eb8e7eb7ce4cdb23bb719077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2185a4dd66d01bbc9e646a03706394078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde67f1d673a2a0f446b939b1f158279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3a2a76fa4b13e9a4b2aa1569a19480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f27d03f19948a67be240a1811fbcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343036af575ff72fed05be379f5b6ac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db7923d21c6ab91685b865321e5ace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e60b9915177ca2565e63fd5662bc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2cc71b1924962400b3f431ff362bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c98a9f8579f7d3b6d8321dea89a9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d13fb714dd41e5d6b85b756ce1583787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b15259d20956e5b11b31bd210d7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1223347b2bb7446a8e56dd0293ed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af3b7429e6d690b2dd4f2af09578890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f4e82ecc1bf9d7bad7668bf8e56ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485e4916a6c7f3a2677979bc1d0956392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc39716825d2eed2f8ef7b080c79c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9ce2e7293e978899b22ce5cac956a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346788e53c6290c457d6a659c46cb12b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39180df51c33ec461ec39a722a3f2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8982d19532a8d4c53001d71299e5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5330517dcad69c3095792c170b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f084e55d542408545a240d6fb85a7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931a0b78ecff3e0a334aaa6af6130f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da37f886d438b6f684efdb0edee479b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11da8b485e17396245355d809208e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29593a0f803a5bed547e40d654d9bce8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2878b6737e022bd80e3396d04a898d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337056f72d97a494df060cf02577052c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0096dc1df22c8476810a99872c0636106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b0668ca2077ebb6a5ff3559c6550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a76c8bff94f2580ba0489c6b75d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf853d7f962423d6bd38e4a570947e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34f787538fbf47a56ef1077a7bd7df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7dc6b4d73f5a2f9333cf7a9a6cb77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e4824fa34c6b307249bfdfaef51a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ca6f0379e5a58c72be71a4dc39113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e2c5e3d5a748c5d855906a7735865114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7fd8b66756fd3408e1e791fe955a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c8aa638f2bfae9451870dc5163f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cce2bdc6ed86d4b96ec84744495ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12541feb62aaf1c4c3520808b22f0d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85ed6b489f5fa18fecd8e59da41863119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a3d959cc5ed7a9b9ee8d3e120b53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe96e4dafb4551380f86e40c51193d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aab6391d54d71b4c2ddfdcfc02a3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad3e3691902b0d5d1032ea055d04bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f77dbd8b4c166cbecc7aa2bf3f069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc2391e1b71db3573cfb157c75a003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a365ca959ea731440199b97338ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddb98688c375901d7aa1b3e0d30d1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af1cc2bcc643ccb8636d69cfefe1ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96775ab3f65b6fec6f7e493823658028129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b186721a8618249d5ca4cc9d440c85b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5224fba204f980e280ddcfa0c309cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16d5cbf864bf4a28a399bd7775ec09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e37cda1d14670f4ae6d7bb8870dba5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c05f658c1264388bc545bd4421538134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a48a1e70fdea458bdd3e5f462c446135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee95e9833606c75c6bf169584e46e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d01e2394b0e885c8333698468a412137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560e37137dbce69ade405a42629472d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15dea5373131f28e0fd4ee463cc3ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe6517c5cda45ea74a1984b3ca130c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d42f06d2e719090946ec9a7a4fec8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f937494f55bf2122b8aba5e4731d62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622595cd627d9d4680cce37ad46fe5bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a6ba88dc33a31f85c9cbf4559d80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42bcad4fa37e3e298851d0dcc70ae9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef015b9db6ae287980fabe5d153a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274997050fc948cd1173a1d450cc7d1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19abfff21109ceb5cdd2549e0843a60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758882ea4d798330f683b5f29479308149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaaeded74d952ed3826d49cedaec24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f415bfb5c37a9c83d74378f9b27f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810385845854711c5f84aa8494dd65ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dee4f9eefcf63abbb9047a4c8550e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2c39ef92fb308f09cb04aad8342c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c619c641c492d0984ee04f0f5f85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c77a9adf206d32efb3f83c4bd3c108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f07ef928a309510dd6ad2bb1810f02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3eb6d9e26010011d5ea9a282614b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac56083ee38297d9f22cae8f424c33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da974d88a27fed9801a6236e97d04241160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f9946eaa566a4b6b7ab76dc6535f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1855272bf0c6a30cde7f70f24577162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ce65a048c6210b3a320607398c0ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1a24230fbbe5b55e34f34572856c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54f7ffca025881a85a52cd80b1b7a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cfbafdac906603f9520b6cd10274c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926aabd235292bbd6420b414ef94ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475dbb17ac80b85c206e549c9188008168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8c8d5ecb0c07887627c809935e2f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0b83d20b01f1ad5637ec7f4e13e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612eb479c2a38fe62d45c1dd831d488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68e62ff064b9cb2de8c0fc86c1ae5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00495b64df1508770cfa261d3cdb3417173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2dfa3e7720859b9f4c2c4b941456174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>