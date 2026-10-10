--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96d820061cd414bf3106bc942c15861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f558fbe3947eaaa0fdcde255bdb94702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724833147f5fdace534de1b97e15f443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe80726cf5e8b7348c42ec83ae5d0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a04f4905624844d11aeb3322d81cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223ba1152c8721330d3902bdf5b48e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83688201e075a301435751b953511a607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6a69c0809804fd01107f433865988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218826822a8b0f416f7d169de9a906ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047911bd21961461896cbbbc55757ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e5e643b4697f2119acaf2b6287db911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2ec7b4d970aade9b9b167c4342d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae18e26de0f1b6493b58b4f20c72013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df63a300af128b61364cedb962db40a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39510501b3b6c0c7b92e080b76f388b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a7d74e3cdd2447c888eee79a706716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e036ec6b77f710bca8adcc001b2dd7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5bec6992e974c3a3881f0df742c5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a409d4d200d610b91b396abc59c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb0643bdf0c05d828e0b0df596a0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d09f2475008b4cd3c736eca804e9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418b0d489eb16018d1cf2c1e940c0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9cb3c793f10635c8aa089ec56d7d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abcbba35613aa5eb7e7813b42f9d6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba679ed25f9e06f42bc60784c0581a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8076f7559b98b696e550f2f130ec2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d9009e84cadf9b067d6bac288cc6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88e6a4cdaa316992db105d982211b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4adc49cc4b993b83f40112f578ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221951042598016a7c4c0eab5bc5862e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904660b3badcaa4474139bf671926831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bddce02cda693be239324dcae278432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dc8bc2e629fe069f132cfc603158433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f25fb09f2e7d360c6771a3e8b745d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd0cbc407e81eff09fea90b6c413d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ed8f59623965ded9e6b744440c1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b254245519e4dd743caba7aad45937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626de94ca130c88fac3089764df3f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212e620bd159abf6453ae450735352539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f513350591bf3197a21b019d0df6e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3cb5cf7fa41f690db41e26acbac141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417964ed4a0f0d6b996df99825f75bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290e74b3e1142497ed22c28a5510bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41272a406bf438a038809bf146d9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb983c2ab0f437cc7d8bc2ee9827eef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed1ccedf1da684e6322b6335d744d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b074f5cb30d9c9689a70e72540af7ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1db374f071c96dae539124f50c12148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae90b5fbfd9aefd40bf0a375dfd1a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714200c87dc36d96a69bea4c10408c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fcb9bdcef4feb315160d84dc2ed8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f1893bb27b5ec0761ac1fdfb95a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ffae20a73a5dbc41d43602c7183f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe01a7c11d66bae6d9065a4ed0651154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ce41fd6662fa963a49dfa5acb0d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e688d7c5cdf0c2c6569c3f60a917156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0124aabfae5f86b16818a02e2e3ebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde70fe01ce7b49e71cdff25f032d9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca9ecc98abe19eebab95c019257d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771134c7afd5f1d57a3d1a26868f5e5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf7b5359a1e06351b457930aadb4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d171c3eeb98be13a3a1a50fbcfee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417959248460c2e7d58fb96ebea8f3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b7f0a6cf8b0272bb5ee7f053c3bfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b2a9c622e1360b48f929e45d2e69f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8e4d337053470f8e5d9f4d67dd97d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b8a1338f1ad2e8677fd5115fbdcae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29de46664e2d8866d85a5223e9726d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6698fa2affb36bb3b52bda5632753869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2ba63026762e147b2a5f82fb0c2c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7046e20da6b7326c81f4d7a864a4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ab4754f3734ac30f095e2ce7cfc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06b73e3b99176d7bf46a8d3e5557d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf02e86921f437e5abda06287e259374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e2c17096d9881db3ea562bd9362075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1264975568841e4f8e8ab3b11b426a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af874bc4e7a35b9a4802f8ed3d248f8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb90ccdb2de67851099fc69bf854a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002363232f21325c64084f8ba04bd3b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce773e65c99484c4b78f71d31574e69980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66d1dec2c50c100586e6e5b60e16981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6444b040eb509ec78cd4ccf010e45f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e5312294b529523f685c02d84825783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4851cf6db9199e0e64a4ff41822a5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c2c2dec898559a9974149e50aa3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04d9a446f72f5b16d53b76902bdcdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d457cf5ed7a893a4523bcaa378969887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac11f205fcebf1cf23101bc03addc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b00a5494d6e1a4496402c296026a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f791aee49dd327b3f80552b8207590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c43bd67ce77b400851cd5a4c92a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b14c18d4ab4b0f06f805f1ac358e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e806f4f871f0f24b2c92eb891c64b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d9c5f291e6eb5a203d5e598bed61594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b237e4ce18d60ce6965a5b0fa0569f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41618c5111349c23b9c9354c47b7f3a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2007bd170a5615079037368a83b4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea50b193237908fba13bc712c642198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19243b355013cc89eb481a9632671de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412906bbd284137d240436c2e2b5520100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f38fbfbbc4c69358cb944123ad4e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f046eb1b30cf030070c00d7a5b3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1457ce11de888d4f345d7cdb91cde2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5e452b9a7b6d414a4eacf0bb05c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b6579b8ab4a09d9cafcc0c5246ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe8735e4ea7e7a39710a8068b34e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8a55cf0548bf43af00878d8e6abb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41034ba097ea8604b708bd51450952f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e356032e93720f113a45205ab9f729c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a8172393c97f63898fdf878d649e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167be4bca85fb2c66209406c0a094b7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf02bbc82d043e186aa12f3d37d7e0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424ab01922c284205c10e13105e41b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fad20132674a4c9c8657590eaeab4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228decd7ebe2a03433d1c4dc69247680115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6815c8b7999d745cb73e8a42f7a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73161493c3c05a25f18f36b48aa55840117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596516f2bf2fcada3460d12b41dda8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea456e52dec3e44741df168f5f7c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a1bd89a20d7c78d1cb543f3d76b9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300d91d2a624709ef093b079187d7a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187cae6004baac00a614ff57b6e1c61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce480b8e13743dd1977ab3682446de46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322e3a9e16493b6968cd926c4035ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cb6a9b1967df3942fe5d495a50d04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8e4819b5dfde40d6364ae1f153855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cc4f5d11271ff2119417c7418e7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837408931faae53efc0dbbf40d74a3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2244ab36162fb68647c523359e33db3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba32b1ecefed805ab41cf5def4e92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3588c0e9ed39bb92be1b7d2d1afd86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f20fadf60ed6c21cc323f9c30121f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc94cb8dc76e76f058afe50690634d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c463ead8717ac847f597d4bca541e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daaecea4ef5f878c44c50e3d80c8e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a410c05e66ea044eaf4701e5f3325136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56cc7f73aa8a7390aea9e53ac7861a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783026db908996305cae7b5368937818138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f095c5545fb1328ef71723da2c5be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92704286b1e010147974f840555fdc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27201ea9dc7e2233dfb5e50c3eb3b74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fccdaa91d674a9913e24d001d126c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de9a53f7d26fdd301a2a11a830a200143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094fd84376f5d525d16bc4bee48317a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab019170ece6a6c4d96ccf77a5df611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cead14a534bbfafd5adb8e98add0532146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb142d6cc99c1cba2b4d9f2e49e6ec72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d24425009d43836b8fd59eb676eeae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccddf2b479e10e92c1483f88a0b8375149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd84ce4b757a5990bc4fdda1aa872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fb49c7b243ac57cd0b1465478708f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ef2d8cf94847735f8b98d4cef38c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fadba1e7fdfa0319408d4173c7c2d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e984f7e3bf80e184cb651ce97a4f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1af70c33f1258ebdcd0cb5d27fb99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc2b65ba5fddd00f61c63772fde40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719f283a3af9139596f7e5c2587072157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613fdeb95846a58557a042f62433d7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0022d06d35fefb295f45c4371d1b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbf7181ff16a59482a2324f2e0da1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b6e55c26f1e4aa7bfe82d6ef63d36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3d0d062cba86bfab36103cc13999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3983521a128cdd78f6d1db4f9cd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c42a3a96b12c1f5a334e2491215b78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f46dc28934bdaa47e1e4f1da25f6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744c1077988664c5ff02cea94f3bef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec270d5d2ce9f21a55d75286161bc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d061eef6b4c828a63af905c18f7615168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa61c0de8e00eaad2eaabeadeb4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f083b3960a344c6159a5368868ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7506b426c21598899f3e27d5d306e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c058653d9af6b935be42737144ee47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d1680df9257ca3b526d70383b0bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8460df11c8968a8909cc28316892ebc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbed7c306616dc0662593c5d591a6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da5f9436df272f306ab5f8b615a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bdd98967a578c036271c0d70325e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f962f06c0e587bfec774a8c729321178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c807c5a5017a3f2060624409566a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee10457898d541a80ba561b55fb313180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb02893c208ea806eb8f1b533e2ae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5d994d36e92bf4f149fc1f6463d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaa1d91428250bd2b5c5d4edff9c503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79b104d7ff3e1275fd116f5fc3d504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90122abacd3ccbb84d5678a0cb5c6655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae92255dfe69dfbfa5b0e622a79ccb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c0a95d4224b74a75b66ef098e74717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b759294fdba5fc85d66c01ea511b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a50a6279e5fd7054ec73d55370b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d154616f9ab68379a23bad529fe7ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77e98ca613281c10420365bf2139911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132fdad398f526a813e0018f733e0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a4b2f64bcae7cf3256525eeaeccd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729caec87156f9b761a13cd5d42c44d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc114077bd488f73c9af0f4a1dd15815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b76c8fdcf57d9e2b65d09ab81d6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14381526f261caaefcc833c9c8b02617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516b379f25ee84ccc7a5c5df6a41a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852921f4636137eb91684d85bbc79c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680e7dc7921f1f28603d8bfe5a75b7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4c8a9e8f3a924c6978a12ba2db7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6a61ce057994f4d19092f9db6ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870d95de518ad8b23a2f6c500f13c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea0078f2cd284c10772e0f156d31224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc13f6d001459a2be4b8d8108e9aba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce08360a24deeac1014eda900029e3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc99633603ccb4a4980c3aa050a4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e22dd23eeaed530763d0f4afb545928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea7b1b71799fc085a383025fe12b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c2b30d4035531c92a8cf9046313b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0b418e79eb364f7acc0936a5415431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c2c632a243d7f1e6e4404970a21c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499be263c4d18bd20c68492ac2ce91b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076f13a01769be21a038090d1ebed0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39966238c6d134047e63e606e5bd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038143dfb0c3d50a99a7528e8feb36b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f934c433b79aff1c180c646affc83be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586993f75993726e9708171ab29ccb3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817fbe6b99d8d544bc4f2fcb88c1f8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f80923113f027ec97a7e5ad5eaf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6465c0f100c9061e488f415f13d4d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ed551510afa1dc0457c2b22fe1c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832231c01640edadaddfd1280e6ff6b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5139426d0eddc09257bc5e17f5c8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c5019def64aa5ecbd0e9f44bbd0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e04fb34a0c93a38754ae2d8a4d1e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f1758c47e4a11e84abee4bf9932647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03dcf8ad336e952b6d67ee277bbb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a76092ed747d8628d4fb03dbd7c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d787c0de11a7006a27ba93a9e8830650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50b6fd6f5244f5fda3cbb447323fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25ecf3d073d04afcf822f04de227252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92101e4a22af7a3d8236ecfe81494153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46474221a03930497df3242e68d708e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b070dc3a396b56d97a22231189e98e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a6f617cf0257d42aff62f88355f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09270f1c2b7a7ddd4032ccd347231357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf995417f18145f27f262066ce32ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d558f06fd0222558834d14a47f65159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78e333718459ff5233c8e8c8536b1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748faba8d8dd25283954d8e2b914bf3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d173b8e10f90f49dc32a2718c595c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d7ca163369250be3ffa19d150aa8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab178c72f3b746b6b0771a568c446964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81629445d1fdcf957bbfe5baadc50f4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585377597685f48a36625cc5dad907cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76935b9abe3577398b41f65783cd8fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b008d426871e10b7043886d1ef4878068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2722f2038570eeeb38d31999d2f0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de22e42d27889ed833446db44266270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fbd190f1849aa685598c65356bc9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0502b322e33999a630ed6cfdd5ff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17411a7a363486c61d7c52c60eb3852d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6df30c18d356a77e5bd952f0128b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca62b2db97e21da66c4b3cfc9e162275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753560fce169121592d507a1f958b86d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb25993fde5a165d45d773a5dea1bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58826cd9ded072ce07860b249f67b39978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dd8a42f40a6a26377c743a257821879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce370a0d60d518a1a5dd5e664f713c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173d03459b70a3940677dc99c7eea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4242d773c1ad4c5c52e21f91398f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66984aeca92690866ad82b603d91cf5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e3ad2f458b9abd46fc91e58e8425a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93927675ccfc2bdb30eb35ce31a30d8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9872993457384fce27f8ae47f86f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046371cee9acc584934f4dd769500c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b231cb36341b575fc6c8901aedbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefdddceed0b222c00644ae5f31ea9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b152dd360183cb55c4e932dc4140f1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e42b785c623bdbd759350536e44c2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581000d84860944313258dc455a6050892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004114eecfe5aa6817888103b6a7df5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02505220a4e43465dca2e912c7702b4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97399c0f3693b222873d14a88cce495f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c209d53b9824b06739dc04c9aefc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39774168f6072fb10407e880dc7152f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a972e0db0e966705e6009960af5b6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0d813b0f49a7c95a7f0f16acef71c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4f3e731e45bc3361d4039d4cb2234100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d1dec8bd02c220f0238a8da1bf6f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860c27929798cf8c8c1a0b9501951a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b859bd4d36aa7b1cb56099e323e653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98073cbbf0938e82316973f450c654d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a673a29f1dea4566d7fda9ce45690b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55ee0a76fbfcad12cb238e59752d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968245557eb60af89ab9ad9c2fdc5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c6ff349b2590839b15a124813e6a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7770b63844c34358bdf0e4e8ccec900109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c760cb5a58a2c964bc857e81bb520b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527837663d5b7d72112307dc538ef1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23dc0529555028ac269df6ccc7e92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41622fbf679c0f65b3fd4cde2d5e5ad2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636805ef2e4ec2b2acbd68208a74cf10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b3bf11356bf26ffecfba136d318c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005aa4df596c60c3e5d49bd27e0b4fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4006eb818bb9655aa302331c248924117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db5b2c229a13b6791abec88e4896f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad93bc24e927e85123788a8624379119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8f0c1bbb960c4aeead609d532fdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dceae39eef5dc7e998972373e55e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468521f6c069cf83576b9babf7ee989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa648647e3aa09662a038f2fdf0c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5436106d661ee1dfb08318c915fae4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813af1a6bd8de1e88225707fac14e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b642d3f0ef1e0c48c4fc491f56056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666dd7f2f9be8a41303b94b366cb92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca4c25dd089cabbdcf19407184fb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c41e9281c30765c8066d438395142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d50abd8c3b6e86b9a2b4ebb89566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d921ecaa40442908321896051c9d5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d1db959b6e78a0ee2e5bb14fd299132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9e727ff9d2d614100958c473455d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d4f0f81877bada6963718333d907c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b8c3e19d98713e21032a0ebb18274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025b8003a7e6b6990eec3e34da5870136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d900ec66cfe1ad4c5b7c74bc980a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace105be3ecd26f1723beb3bb19fc08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4d19f27e2b77d2f0e20d88610a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551a7e74beee06080f3f56b0dcc453140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8d0e31e2197263380e603493d3ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863508bacbf99ffcdbce7e75ed66313d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372b2b5272c857d24b22a1bf6547c93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839081e52dc9fa24e499865dbfe1226144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e8d0da41136f0c3ca8f1940edd2e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b2973d6fa3a8eb78dea50485d3141146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d684fa581858a160629f0c0d2a84a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68d9a56393bdf8aa60711ceb807a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f37ebfced02532d720820e2b316ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95542b94f0d9f4ea6daf98067d78f0bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8331ef09b1c9bf2e08c3822a74a9ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a371f5590879217a1188c95ee603bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4741f119206dc5859009fb7b7386a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81eda697ab607570877a9ae8272a86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3c3c0884955032e1668234ee6ec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a1ff7b93e7aef1a455ef0df86e84e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b164b391a4b291c2f69aaf09856cb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958536f601a8a331cf4963a4c143b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809a4e1461fd1046204b2dc05b3ecd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e83b856902962fe34c7acfc3c88d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047320ac38e0819bb1a85d753745a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344a3e5f407ea52a2faa765938c364b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299dc1262bcb1c8c7cce37865dee16e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289fe4a7cb6dc9fc43dc7172897c9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a856209ecba6561c351270fe7a51a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43bd7717151eef1066f23af7412bca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a2d45cf8ec7b6b53fdcd549e29371167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf11ea2762eb6a45a92548ea5d414d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75358b93840f7bc6bb13179f89cce20d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1acc405e0fa213b360226b0159ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6eb402cffda6b2cc72846d9d5cb9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814bce1abef406445b672ce0eab86d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d82afcfe9ffb7326fff9bcb484c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb84e2b9888cb03441d3a4cd3718f6d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>