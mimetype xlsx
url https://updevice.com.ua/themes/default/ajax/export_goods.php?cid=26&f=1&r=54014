--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1edc1383b773539a998c17d735e8a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71662f82737f06476def89b9acf81d632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2b1005b8e47ddd8e2dcf006d0cde73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb9f7f80fc3c25472a80898fb619e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff25e47100584c1d1c8b826347c0a2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a703aaa0a9e04ca07a1be42a7bf0916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3cdb57ff64525e538600bc3376537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924913536a4c3972b83af9f2cdccb2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abb505e87d21d4dbd00431e09b1cc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e74bb6cead003d9d9cd258d66c4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dd8fe4b6f643a3fa5940fbf67754411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b427f5d40252135abdc67794e31c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63259d9199f0c0ee01fdeddd36b7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11776b518a69fc98d095cd0c28c2aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5bb2db80c829def77cffc1a0f039315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4bde1406b64fad01536abcc30d9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741a2beb95da5a20dc5615924fde4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228513d684ac5e85c60f81df04da6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76c4e1d4804d28e269f0c59d1f757419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f1698fbc1554d1f83ffc03902c6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3693b98dab308aac4a6f23a83038821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1ef56c80df03cfbed4e2b63699e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e47d575102455ee91c5d844a6751a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43904842315eb5cb8beae1a28598424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf090817ca553b8cf92767987bdfe525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b3b8f6c55ae00c0d0ac747ca3b74426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87100250dacdcac828f833ef80cdfe5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854affb36e3584187a213a06ae88e9cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d97b4fdd9e635aefe3dfbe1ab38a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec457ae03ec0a4ce8792a31574b7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365072992d29c2cc09473a083b252f8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711a5ff7c780d2d7506a529702d680032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe899c8285162e35e3cc16ad26e2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3d17c8691e666716a7fed7344be1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b84a67f8b58c5d865143bd317ad335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e282644361111b728adbb9cf8857c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3066dee70bbe791c3c287f7047462d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c55380a219dd424bc0a160f4273e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e2346709e0d955982fef8b6f6ad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb84c0b5a1af25899e70c16a60e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94842ec87e0644c55351ed0f35df041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68adf26aacdba395b12d5aceedc1f7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d8d80159ef62d8c73698230fd50bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada5fa8bcc0c246c8e37911b169f5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403bf8f6d7b4d667fe3a7c0caf2a5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e4e51614deded3419c2b84d0f3afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83972d34466dd2652c67bde01c756ce047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dbf617687d1aad15250e43590a16d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f12ed39797cdda189277d3822160149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46d4d7dffd0b715f82c9b5bdac7e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287265cbbc466b6e7cf8602225d0f8db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873fbcf54aa749522fccbd23c13acf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ed4cc80d7bf2314fb9e88cda66be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae744e3847dfd72adc926096956e48d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101b23d7da13a230e77af9c25ebe0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d5b5b6681ba1ac423fa0c7d0819e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2035969cd5fc091a2ab2d12e230d8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d91fdbfd54df23da93df57b9ef0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4dacabad10cf7455a183a727bf9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f94a653c1b09023770be97285638a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f57a4a185074dd973f9990bfa89261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a0e7806e9373c8a696a87f26bac2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bf17d0679aaf4b76aeadf58464def63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199ef4713e18765e1d8122349d927b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a4de549781537a33c7a74af2e8f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4802007993e9bd43ec059fd91c6711366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31972a1f01480b64a6db3fad537ac6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f15b0db7f8ef533577c3576adc5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060efc50b686e2960fa24073df447cd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d32e7eb32caf41d4838aab21fc31470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7029cbf2979597a681bdbbbcf8a9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06780dc37a354ab1a57d38070d8109fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc531c5111994fa9fc7f3cadcb75b7e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927482c2aba310040d96891ac348891774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4aae75396dd0f6574e06197c9651375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c8bf917cbd0db1e4a3575824b45db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b612a1c839d1f45b5eac50dd83a9eca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e60b3db86a0c6eec54665c05a5edb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d0b6a4a9f45773e8bcb99e2c087c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54edac155cd56b6eb80577716cc00c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a4c2267214d198e8d11420677fb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d789721706fb2989fc6d5efd75c900682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d770472fc008335f1ef566d69a33583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516a6de9b30849db80522591144e0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26937e1c65514d5ce2395ecd4ebdd61985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b953183520102442f210d9348e5e7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47edf25e40a52aae678f6addc65bfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5202fc4d440918b65feefd3c151d9d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87bd503c483ac95ef4241cba93b21489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9664a0aa56b364ccac45530d51a4cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085670b20a01fc39c04838530a2dcbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc86fddd1f9e0ab7a46596b89c25c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc9de5be4daaf39aa785e1088226e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb310d54901627d07b4a4bad00c2ca094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6102933e8e59dfa34f379bf4aacb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332e2b79a1bab752ad3182b6f5225496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a17dbb2144538c3817e85f1f017797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b380141427c6b95221f65fdfbdeac9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed8d6600364170471e0cac55477bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba42499ff4b43f6866de4cfa09c56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a90a8f586b2a9cf804349813fe1ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6a1da3fbc54e55f0a074c0b68ce6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f139f2a52baf23514e86d341ab3e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a20dcfd065050a705ce2753adcb5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558c3df426a5837edf22014f878ae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c54d0e648ed62980b2c3d6458486106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8776fccefbc0bab3c96245bc6c0f0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d6b4043b9edfe55ffa85fb1136874108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48dba168c4c00794dc048016271483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4643045ba4ae1bf140e406caa9367110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71a4170d0f5b21450b399d08e7d826111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b33c0f9dd8472b23b4ddb4f957afd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aab491a31ca6312ac01740baee179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8613a04167b9b471c4bd00b7fd6ff8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3545a2450963795b38cc77cf45e92e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91415d4a5a5caf730e51352ae6ec2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2750ebffddb665a7aef0e39eb8ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd4d0ed94512d514e9fb3a05fe611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5cfc474ac9ae1e1dfa0fcacf29cb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41cba29e508ba3560fb2664938c27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006983343812b47475fbf1bf7054c74a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032ba28669b3284c9097a589ad3f92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6013f15ae3ac6a2df2d09ef6d655e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0187fb8c4184d46cc9aec106c1ae28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c67f341d4f3331232b7fcc5b5baa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86475c6896c8968544ec51a2c7c20b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ccea1715bfceb8192cc62ccedc07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9673be3a87d9516a1f75f85d8e9a79d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd847dc1a88e4628d7b55d90bcd04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521671d87032d0c4b7594334915fe7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba23e2900bc99b44775f5b6beb3e3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f73cea3a8fae81d0002481b3d40127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163a006fdef0bce158c874a37be7a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82d9f1e5623e7078ed366591c69ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73adbb088e73aef913879ff9f25b50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bee842b1e8007931fc234f317b2a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283cdcca4f14c7c72550b05f6e1f3e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c76a5b7abeb19a85e248156a1d4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a00d1b9c90e7fe5b50f5efb94e5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d883e79f7d07ca12413c5b1242c028140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a108ed40262546c7c2912b40925ac3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479a0b460cf73c79c95ef577f39297b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686ed072d354ff61f0e0907f3147b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b863be4203f017d74aa1bdb3a5b5b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b98cc1ea323a76c3833232b2ec0c9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8ef84ac70240cf5ec22ff6d92f7f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fb396119b45f2714097c2f15165f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e3976afc638eca46b0656cf6a979148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ba5b6365cecfb98fe4894d6267e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58bdf7786e157824e197e8b9d48d14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540b70699f310c5d1c0acf7abf186fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ecbf3bfc44f3c226eb8cd1051c196152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c387e6415db47d14b346c12757eb91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6b814400c5f2ff24dace4e1b1bd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670249b1298eaa5d4e575190ad0819155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48952249de58b8cd07b73364b3e3995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd26a931679b7003ce7ec11b9cc00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3720743ff7556303a435a5fe4c50a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b185ffc722958080c82c29c377f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97ea1e3edb58aba811828c32f938c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0bf7e2ac34edc61e7a59bcedc815161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b76d3a1144f90413af026ac778e43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45657676db19abccf636d98b16b138163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992ba204592703ba37920d658b9151164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900673bd8249c8cf20827d857059f781165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa2e34d2e6614e788f3d47ffc8328f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945838807c8437e70e4b2ee6ca43da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48b2e295c48a88ad7fb2d272e801d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6fa9e6c805094101b3190537c651169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2920540d04d17da9cacee38540015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612f9650ef7168956b60031677af6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b574869abd910bfb74bb53b4af9ee0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96c739720511b447bb90ae078f8c64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e266d18eb142932859a307b3f48ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d311b503d0129b733ff3491e981c0b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb40a64082e2fffdaf753e30852821176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6551473526d28a1f520486a6cc62ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c278bb9c91422affaa5dd1a24a23be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d034657d05e7dab60d560b2342c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e046f9c9f89bbfeb9f54a0d11bd4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e5d8dfd69c7ef2bad430e05e0afcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a37b80f415ebee2a70bf007a15a3182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3f30fc406b7bbaaabb6d3bf2b8fe11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ffacb4adb547b8bafae6554c3add12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3416ea0b53f36bd81a77e307a7b3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793c3e863bae2ab74510d1c06c5ac6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35e4563a49dbb1fd09ecc7123a23e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be28f9ce4a4e81229466e2898624c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a8d881c2b5e731460975fc94c59bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0950b9d554bc752612d7952f6043a4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1567ec49452546796efc0ff1a16639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe8c0bff6402924dcc7127e2c7f1b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc74c1c8349b5f71fd998fc2d8cedc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c9862d2c1c81e0c1b3bf971ee48eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec305d3ffec4f2ef1ca012f14cb59113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bade79d4a9fd4d1e5b043c632a05c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8be2019a2aa73e9cfe3cab39d45a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9fc59e1509c1cf47c4aa9b5e0b28416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ffd722e6505a515ee1ca8ac11292117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805acceaa726f8856adc3d61c2255f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c1829c5a4d98d97e0aecf10d7634619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d947aabe896917962c454fe3200d8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4894f2523db63a380e22a54ec235921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aa809c5ae7fa983053bcbef0e13dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58979b27c0aeb7765f093a24d69d24123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c8680febc8ff8c56c4d40c105db924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6e223dedbe86ba92ee4edffc5f4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548d565fbe21a2d2e668bd3a0a2aab726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4291619c5e86dd0f6528a764f6ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2cccc744cb7b3c1e19c4cfa26c7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4f6b50052f668ac4c379f646d91229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d1f04cdcc280179a2ddbf85e44e7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509910980bed7f6165738b7865e497f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72d9b4f94ba6b3f85c96777e01c36f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ed9410dff6393968ee9af22a4b43e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b0181a51d239d53d30128e68cdc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7833858a4c24795d35fd4817b37f1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ed8de249b4d419d5959738cfbba836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757fa24b6af21c5baa76805ab98654b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adbaa3d62a28d53e586136d82a02c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f78466daf504d9e107af99a2288939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96cb7cd88f450a152fbe7e636a78040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff6fb0ae127eea849a24c5406308c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe730c532bb4ccd53243dbf07799c0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5f4851e3346749dfe2c6755563dac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6d13842227cd447a04620cee8f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871feda7b83c1f044479f20f3de619845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee44582aa37392ab822401f91cd5d2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7da2e76c3d524d8ab5ee8ed48071447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e85a5bff36a6e19352092cfb40f4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04479dc1c4a238b7ba75c01e883e9aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a6f9f9aa1502a5bca26cab40eb3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1427fad1cea1a3b9dbe6ed8b59662f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b08896b7107bb3d739d5b065857a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b1ec9f50a178f5e8857532496af753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88d8bdf44bdcf5152a537845a0821154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea9b3eb51a0848b688cc21fa99be255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1996b0e48471b7b159b21965aea70756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee904c2cd8317fccb05e5484bf41fab357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed5b55943b320a8c29cbab75c65ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7ab3efd10a5c089ab5c222f44098159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa504dcdfd070fbd4da85c033ac5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf987f4d8fce3eaad1221efe3954a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa86685196f9af0a4b71a80be40dbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdd8ebd425964e9136ead5ac010d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b7e944db9540a054acfb03d4c1aaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ea8c746a54dd62348363edc829f1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237003b82c1b09adeaba33a78d6a27ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaec73ded5d7157c2f00f88697db4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5a83b3fa741c53a31ca2a681145468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2dea73364e02043829e9f436e747169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed4a8a0081ad0015632c7123bd11770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b926ca3d95a0bd28249af6fbe49451271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71b8cc924ed7e4f7146c85d5c550772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ae38b5626282c484edd70a9b60e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c917a25b741a2fab532e464d1345a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf82abe6388a6802d8ac96ba5aafcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a40014cb32b754fb617141808a7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cff80e55ef79e7d86c793913b257f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ce79be8ebfe10b2e6e1a25e0d8bdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01e80811075e29ef3827a9305f89a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a442a17d631248ddd1609d9dd88d2dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4d6c3f33b4cfd1f5e083dafed09f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b372751e195a23c32d94e2ae1cea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd313d8361683fff60d34a93c932583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c507b7be1809ff5c8c4fb1d684de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528034233d5d8c9e7d7e9c55be834a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a4ce38888189f65227086750a60c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd40aaadf4bb707cbf942ce1566bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f18b783116ccfa935561f6229752f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749ad805b82fa6208510b3058818f4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452850f9907fed12ec8174d6ba66a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466a956c69bffbab84aa1ade3677fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11a0f075cd9651eb1335e5d3f1bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ac76c553478741fd909e3026c3ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d722e43093a71f62bbb36dcec6661f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5990b2080179e9e2d50df4b8c379995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af41a72f755e948e24885d6156979796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d426678dc9db0cde19dfb48f4d1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96479639e2258535ee62faee628387e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22418f930c570aac360d6ae404456a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f60a19f4edd6b116a1049a34e24a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72f57d0d93648253c947fe395fee0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe2802bce3bbb54acd2d235d6a69c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9299657569884faa69313c1eca134103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35c3dc6a30689491c12a2d3aa1a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725fbcefee287f7e455d01f5926da3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a6ff4872579c2c3fc007bc81a936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f5b94fb75c306b2ed7f7dd7f47be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b8271921ba372cd482770a5d86ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c729bac095e267b528776bd737649109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc2e23e2729d2d0fdcb98ff2ba939c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d58adbb4bfb88f47e22008822454111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bfbec08f936ff29ee546a9f44fb0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdcb3bca64928a5a5a373c01e4375c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b79919cb695fdc8497503e08db9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a0f260ac31da77abc2b132c50e01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9eaa1745343aeba632fc23740eeb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272dd95b4bda039ccee5b33b4a6517117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae337712f0d92f58ab351378b60f1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7132e21cf851d110a5e8d5ddc6a6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5d196b7445fa144ed30d9f76d8c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a927f5d2dfd14ffb56bbcea58b590c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed741d334b39229fbdaa6b4f20ca4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810bc66027eb8b151a2f78a71b7aca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa783d67472b5ed457da14c93933cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17da07ff3f9a8207af5e164537640f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572099bbc14d2b06f8f61dc8d6091c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa134a5e7feb13f61b0f6f8590a019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab4a66b283432ee5854699e2edc02a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df441e76652d6dddd3731ed2c0d04c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c5c6c6341bd084a5afbd9d805876130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026af990f3dc02bf7fa948dd7627d827131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6a90a7d8ae8b1e5cfc1111306011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1b1b132f59e68f898d9814aadb833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e922d7b71f48cae936b7a2e7ca51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ebbbaa3e72efa31a2e386ccde4c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699ed16228235f1dd4c44f58eba26b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9352e180f78439cc6ff0c1198bcd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29951800d7aa1c4e3872ff03d3e4fcd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696f0cca55d3951d64403e99027a4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35686813ffa90fd4dad38d4cdbf2b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeb9b8967503e3918d5a4b25e9fd67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1887196d923e58d535bd059582aa4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e568230e5c39b715d3d289f6cb6829b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b5f2155be3215904a5f2530891386144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899842cb6249300cc026160d533e21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e771df1e9ebb0378a26e2b13553a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abcd843a15221f03ea7b5292f4d17e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e873c729490aa5d4eb263f28b7e30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a840ee63f87c4573136aeef68db6c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627a3d5f859d0e69f09c882923821e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4d60d785212c81149cdd20a74a6a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770fdefab67849195748f1f125c43c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255777f3c2444a629e708ce01fb5d65e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46ea2c41dbdb519d302864d56eb65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e252821df1d3cbf4c2241265f6ee93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa76bb8eeaa863b0207dd85ea61b1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358d0a6a28a929a0bd43a3d58ab5c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4017a2be94e12adec7e9bd68485c048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12050f7e5cb0946f390e7b259b1e5122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176f7b6065824f5f20468975791850b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d05f29cf738996ea8778c8517842a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a2dadcbaa6ce681ad0a0660d8349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ff8cdde0aff23df0da0b6cefb603f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b56408be0a054ed4798e2134d9695164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d328925560ff9a80e3540d996169c9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e02522feffeb616052c9441040c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6861f9b295e7abcb85b33d30240158167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85b58e81aa2f541ee2dc9cb0f6a9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b522f7f26265e9862374af376b3ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265c1393d74b9d0c23b92f7b0ae8a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106097a5aa0ab59bda9d7b31eede7d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1bdbb54563f36d156443a61f71927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bebabd0cd2ec8a7dbbdeae3aae9b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c684c2e86c5806caecabc0a0c683c4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cebaeb55be5dab9a0a94c3f87b20e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bffba1065fff9545e908ddafd87d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ec0fe9b79bb343a62076e33c8f55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b3b43966d71b7ce46ddf055ac0c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97724f4bee214117d8d45b8429639d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf42059ba4cfa61a2d877f145020e1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828b3f77aa8eb31974d0f8689524146181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360555f07a618bec5789d773f1841fc182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>