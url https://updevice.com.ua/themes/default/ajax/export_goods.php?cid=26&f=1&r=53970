--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993c4878483197b628a22ee258f6ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f77a8140533a1ee3f0bc0c04a6752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee10950b6649ed87c7273e4d906c293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffe5f236b1edeb5066e4ce6398b7ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29889afcd53bfcc24f565c660700465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599f114caebff610c89b7d4e904336b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a99c4abdd8eb0612eb9b5220bc031f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdaca656da8c6f94fa9644ab9a1c8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087765e97c574f9b85aff389a921aa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97347aa58c859833d4624bc43634fc5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163ae70696665d2258508d99164376e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe084db6d9a5bcba7a4105b725a7c1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacba5c43a6f857d7de5d2eee2b0ad113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98b379f90b302ed68302576278121314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b5b038246a0881ff8b36287547cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f3e9071bd73e726348affb6e6b5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291687aae1f1d2d39ba91f52de22b67017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d50c9338632fe70904a5a1baad2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd787fe99a93e33c5973ea211004b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefa629adea14aedc5dfd1684c1bfc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd3a16666038cf83aae5cc1f2757f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b8236e065d6b9d09f906c092f74e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dea821bfb5fde7da7f668b5498c0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355874145b8471fd6c5124e63463ae824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa64b75c85447474fda4312ba58b3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816d68172feca240c2626e89386fe9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a1b37fbd258dfd22cd28dc6020c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522695fb275297f121d97432a18f1b6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4c6a366611e1944f572ffaeb3af4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e680454f93a6a3bed57f9055c485930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe605c948b1209c13343ed5f2763de631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e002f4d932781197d8ef952da105b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29374ac3c7e750f311ba2c9eb60bbf9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be751aab2893b8fc8f168dd324e3748534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804db03fede4258d4c8622887788fd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c06edc0806276856f59aa73c828836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5fdf2bbe40c9b912adab280b7ec6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae50de67b8db1c1650ea1049df4c97338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21add25451c1953ad9dc22d58262d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509aa2fbc34580f5e6dd677c2b2e8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22fd79836f2e0c814eebd10f71fae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cda17a7711d7c81d4252d9c22b01042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e0c2e6ad9f876b40c2a538fb44e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae449110ba75c824ea7e55335dbf9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139950b825e66690084a971abdb33d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc591dea2062a78f7cd1713a32536c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8988b362d41a26db290b3dbdb5180147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08dfc1bbeac3630a18168569c2f3cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080048befcd5dc2bccb01aa0af28df949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5121b6fde3acc006a8b449353622d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c11099b6b664b2f9d452c6bd21dc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14269f72514ecf904315be0fb02015152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff9fb83d93ef0b81282165c050772b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cf07ddb795492de6b5986542459c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb60290530c892e63e09653f2bc4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadf53c1c7efdc634bf89b7f63450256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed463a40baaf7d997f233bcaad658557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084de898511e5b06f4034849c899d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84635554fe070034797aa546f4bb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604e0e2b13f222cf5c8ac3f083f14b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f301158b3f2edf1abb27b2193e132a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb81ec62d350f391b2e225b132044162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25891ff5b20c95d4aeddc53361ddc25063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269354c3d67e45bf040ef69ffa2e5a7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12438d23f449f3cac9ae5c3feff8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048c4284040b0fac2e4544e8d037fc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391b9b54be0a068446c139cd4cf545767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96905c6bb00cbcd47ce09e5e3470d16668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5916e1ec8253c02c6f4a1499fb2f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cf790c04be95e754388dc95f6204270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e400955856f1cb8c262a67df0eef671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1062abd89cc4744e5c82b873f568e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490e2b1f0abdd571f42ae5de610ba4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5c88a37d773364fc7c2f4fe60a4df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b5b9feed90218d164f77376e87c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6126615ef250e5df9defe69968a42076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805080bb24e8f343cc612da511fb463f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834b0ff29eebe593e141ad5348cfb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794dd0a0de24962e35efcd88fcced179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241f55d6a98bc92b2023a1194a208480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba1a5ff4fb252c25b875b501a58a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a66cb15770fe2d8505c410a12437482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f0e6b092138d8024f00a7015d11b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf6e242ebdbb7076a86ede2ec4a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e5ef5f08e22273995d72cd0e4f7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84917a3ad09e071a0ddc9ce3a2f1b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aca8ab9652bbe34a13f5e353f05fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4cd01b8c1964647a7fbcc69cced688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a5765acb53fa3776ca5bc05365d2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd771121bfc703ba6afa2069aaebc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d0152534ad1c52557a76440962e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7dbebd6dc78dc53e0eb133a6be0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f616d9fbc1615df50fb7078928aeb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32866f03b083f0b0c4732987d42f1f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa1c86613424a38aae99726e44dd1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f7a0e1571ef1046cd1cccd34a191996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8425514f8d0cae39a77ee8bf2c6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696da42e69441a3853a8d28efd33af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619534e3b74816e35c64addc1062e1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550e6b40f32d0aae093ee931478824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905601d0e0cc7c99f5bcf68c309199c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c301e33c5658dcbe78f614715408102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e115c90c4d60ba12ce8ffa6a11ce61c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eeddecadfb82bad773528a6a006db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ceb3358989ec9cc05dfb31dcc735f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d9f2ae1c0d88876f6470f8e06bee7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda05f7c641e4b8381ef7cb512418f55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8640cee31fd9d0eed192dc8a4f3e83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28112557c57aadc9d1319c81b35d8a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354726880d871099406d2ac60f0fa4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab0d88d345a1ca96c361a0438f273d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9316215af1b8bd9b049266e7a3dca2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942163a41d2e2cd01d60df4123e94a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40caa34b2c68beffa5fbf6759efedc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636da0b36b87bd3ab1279f8b03497aa6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64a29fe8cfa74b44a8db4d5515391116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a7aaffbd607a3331202d71421ab7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c05b6f2e6098ff52e48b9269a6cc2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c43bdf93bd17de3a376cde3acb3f40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf551e7bf2acc706da1da6b233592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245b65f47183881c1f834d9b7d33592121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabac7a962a403ce177154f2cacfb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da6b181da49e6c6d98f6dc40e53d36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626920e0e377e033464741998dfdcc52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6a16618ea5cde48cdd539d0731e05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb98c2e51bd1743774ac76afadca87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa59167aca0d7c5d121afe53ad8f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f400b8e72c57987a56f028a47e96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316762d6190f18d5d2b613562c3b794129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353d1613778272dae8c0aa610d3f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492d318bd4404bbd386565196786c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888038c0ee353740e4e9c60356bac6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752de54350c6c46553f11e702c21b8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda5d7c5e74569cb8fe1c6634c33776134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac6f694e38c828dc17e3d66588c737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe86ef24ff6875091409ca4c5d1710136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b4ddbdc9f1e17de39b1538a855e50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29804aa011d39c85d15a8bef86b19b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c115f417369a2fba5dc9593878283fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f55393d22891a1876caec0cc1d0ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7edea63bf8b25df904ae559fc644d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f76f228ee7e3c9ed636c5fc8d18048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686933420b07a442aa11077789ce7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb0fe6cbf94c88f6d87d2bce2a11b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc1a85e90ef42bea3b5ebe3c02b2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aca0c233c1ac821c38a7973e8ee20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3ecee026f6bd5e4bea9b563689cdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f4450ed8b99f96b26a855917aab90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7c364cc63334b3761b75b672634b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2b437ce27ebe6c9325689bfb455d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed0ba27fb323d6f2eada4120556121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1679ffb03e56637f4a5791c03d969152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7195973d6c74f8893bba98eda56c297153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba5df693c1b76cbbfaed4a2771a9cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59c8916a3544a1043c9aff75abf47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcbd7e15dfc9395d5cc3a44a653f33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab542b2d5635c36815edc2e17769c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685bca629fe53739fd1aacf43773f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec58db39e8dc4036989a14b8c3a22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647867d6cc10bc9287e3a44741967b70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c07e0c4001f20cace4dc23e5076a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68194a9d370d725b92246e701326fb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81f9a02305b77139cfe2710888471163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb36668b7551ba5b3e72df832fc1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5412012d3806e15167f6627f224e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a68ed1ab93e2d88132e779c7c9372a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94fb881031187ee3e6bf2e25435bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabac563ec185b889583f6c29e8d9ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6485642cf522967e30fe8b00477849169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569653acf60ae66a68cc635248273a9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca22eb76738d7f627f849269361451171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c35c70aca99430022b22a14282dc10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd545147c1edfd661f3070848abb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ba6c08307a9355b8232f29a0ec2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bdf2b2864cb6dbd739d53c23567c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1da698c61c620339de969966153db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13408a6f2cf4068e413c93dc66b5815e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7035c9b0af4ae21d4eb1b9c6902af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033ab0ad29b99c295cde49a4f7d85e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f047e64160cd8938c8ce9f654f31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c80ff4be5b1f6925c73205eb4a55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce7d4a84b3ce3d13a1a3ac3eccc49182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033220ba4d9eecfccb1ea93637c77671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2201ea3df540a61858be268f8cc5d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a5391f4d39cce2cac4caaa8e8a7773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7c0d90842bd8b9daaedff4ce1dcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84da3cf076e9316cde54c2e0657ed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66295237cc6316eeed406901a272e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28e786ad2a575cb298ea36792ebcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be503670decda4b5b04cc1946b134c858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b4fe916ea4ed3750db92c9f0ccb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5397be6d091b1458640e3879fff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da830c2fdfb608b2f12f4e1f62d2732b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb560aa1fd44f7f513be32588dc34312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3a72f82ef1f0f0c332ec2a182a2bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b3241b3e673bc2b63871d1f17668214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01793c8eb2418be56aeb0a03ae03e02b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8c1510e6ca1486e0e08f1ff6ddafb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b0ee2e50ef0faa49dd7f7099e5b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4f3e84f80bb93a78c53369111d5c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa02927b2074594dc85c0527aea70e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2763ece88883fe65c7154d1c3765a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d12e77103316b458cf72470b2888021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb59516228fc75f302c0c59ef160122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98baaaf27e5d233fa22abe19de089ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbbf8b6a8fc54411e7298d73d238bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e564fc7ae3ce3be003fad2f94b50e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa9599cb6b8c65b4f716a4c8bf9dab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425ad23dd78b1670b848c0b8611e7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08667ebe9d69215c27288137cfb8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e50278592290ce35d8a5a692fd5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9411cb24d8185e06fecaf3dbbe1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f2be038c637a363507c25763148c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709901de2af4071c376e4ce58916609132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a05cf73db01b0371c8ed91436d89633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51bf74a85c70586e637b35e88606534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693557b8b41a782bae701a200ee348fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9349cba6ce5b6623d1c1820c4e556136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15eb8a79456a48ea384f87a242a22837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b106a3554901d55d78a3cd752c352e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c223ae3ff3f90f663a6ecd34b61339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8f0539d32d123d97e71036fb879840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2778433ce2ecdb574ef82df59fe641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc7ae47dabf7fff5e34183ff506d5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d0790f72d6fee91198f6ce48a72843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf45a6c51ca5c5b17695c5ff72c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383217f21adcf98cb82385692dd12845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57051d3951a88513b0e55db59da5ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc61ed52f0717e3978ef98a0774386347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd8d3f5998f88079b1a9242bdf5ea648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea63e71c9cb9ca4e2660ddb91a5b7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e5b6a5faebd67ce7d22a376fae6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19eb2d5c95cb7f692e07e78d436f7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603817f2ec0852e1ebb69eb2e886a0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b0d6d2805fb70adf2e13124b947c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1adc1139b98b3c3d62bf3d9bf448e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6a9aa2b11361cc4f2ffad779aa9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cc5d447f2cce06f167cd483d1f37356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133a732d0d49fa3bcaa291bf04ce83e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1efea9c7e9da961951ef4f9d5c29c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291c7367bad5dfef470b72b2ed639d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bff6fb0f1d913aab70a9d6aabf4b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151fbb0e7012fee71582139e6e7e9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c7194c3275ea4b939e865ba3cfaa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a85c6a137a5c3d9e00cbfec70b0ef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500f4420f04fdb6bc6cdd16270e061164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf1f61b7438feea8b1d3af7a7caf2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edca53231316359e998e48a45d234966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec4ce34c7647da4574ebe6f1409fd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b69d6d213d432c4aaf3e08f3b59b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed19b163a85c8037528de8d41aeb2b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f927731b6aba44d9d1cd7aa0d9e73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62a7e328920ebb3629c7143e3ff4a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efa2efa18e0644c27f7320ec29e8b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb490e6f80f174d36efc2f06c4bf5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fbef6de36daf9f7daea0419fe372474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816d03af9f9e0fb8d726eb419b63e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f501e65ac6277034c145f5a5cca8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc735976b01ddcac76595711d272277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33d14763fd8830c83d56d5f31417278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d38e4daa22cee40fc0708e11fb58179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d6026045df7c011beced66bb992a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a64d7e65735bfc83dda2f3fd17ee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f1c5c71455e8f5220df78a5fc57c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c942daa5ee352cead1bf50bc265583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dd2faf6726a5e06f247be488e540e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd51096ac6bc4c5fcc94b83d5e5a0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e50ef23087eefc3147509769ea25e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb00ebd6296d5ffa5fdc8c0ba55f2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38245f7451c5a3c66686325f628916f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522342c8ddac88628ecf85d9c6a4554489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b930623edf41ee438c9c5d37e21c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285627e2f778113c862b384ccec20cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0c3b96cca188a30e085bfea567d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043627efb9012ba3c64d2fdb770115693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40b802df1984d832be46a9e84f994a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907780ad697b0afddcef852d373173a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953aa1e3aafabce17fddad69c22ec2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a326f6d657777146c88572954def7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1a205f594ab4382dd816311d1e2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f948140cab47658522a83bf7295a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627db1d9a81ef534f279ae14fdf3c152100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a198216488ac559712612ad8cdc7c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd3b206d6980fefdedce6213e585f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6340a5bfb1d3a43b8e4ac13492ba06c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348079b0f60a68b3662875f7196c5b51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c2c5abb0b70a2fe4d5646eda089a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f70dfdb4e8e0aa8ce065ec411b4c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f323f1f9dc5424ca482643d905d1d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92a715501a010982d747a914ff5c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c041013cbe180803eb468aa3fb17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46738993bb824bf0f9e6f96f7da10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45319af986717cd03de1d998712f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09196c11baddfcc0deb7996065f91b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73a1706487cc2861344391fa08e1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eccc7dd9e319025b1a5279331f978114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e54bf0ad91b2cbbf70e0f76f902d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99612c261400cd9a7fa90a371e84d00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6addd3477c35e7392ec00783f16a0f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea891709ab2030df8348d6183fc00d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6863e03bcf1093864d8a11c9363c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268f51c48de557a47afed7c67774d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ba5e22de066dee9baf6adcef8824121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aa4f1583566b0417b715d038100ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053481c39efa2cb147a0de7fd7a138e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededd7dc3ff9064e9a028d74a4d03d01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da183d023c30d47d7ea6b490601509ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69f4655a1945b25b7263475405388126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a1eb4ad9d0855763ad5eff8d165a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b13e5800090b9dd176cbbb83b6546128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c89a7ccaa6be23f9fe9272c1acc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd84b43d142c0d1fb519d2810b531130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e03b8521005760b945ce1235fe72f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a05d53d14a29445d96f89a1fe3c35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ad5457514d1de31d5f3d02132b2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc894168a366cc6a2c0138569cfa91c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d80b49022777753b970ad5d39a30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafe581f509fd06122fa6b49393adee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350fe37283e40772beffbffd2d60e8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc3b9904f3f96092133785c290479138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb80e81cc689c0a64910653e0151f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efea0996ae38e0857c52813d0bb191140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030ffcff358c4fbcc14e6925795e579141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6c423580c3c7d531541e57d85486142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232945d931053e61a73c711139a068143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1cc901c5048b395c0030455927792144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7184a53a7cd2b2ef30f9cb5c6b48407145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d6f25680b40538e3eeb726d03d73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7572eb58277a023718a91deb0598147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33cc6e37fd410806ff85f9bbb316ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490cb92818545dbaf76347f6e028016149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f808c8ecc144fd7f21b3b5f2a0b82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634289807ea0d3b7681e9dbfddb11f3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896025eb51b481aec85e226a23621748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e899bf9dcd68a7fb09fa91c612331153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea398f1d4154f6ab890ebac765b2b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a1ece7d2496e7b168ff891165f6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16f75b028c108868f5c53c120a2718156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6c550df6e583c15377205e210755157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a615fb8a2582dac629d865eee2e91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3d196e2e8a9e624f29168ccc0ab1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4aeceb8efedeb7888767cb9fc544c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc99ec7c351f6c399b9f1fffbfa1fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b7cc5d2a8dae5890329d2f773735162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2534b1d58bcc370eacf01f84da8a50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606791cd07c4a9f099000cd84d35cba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe274370517633a8c7e5b9cf43afea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a8a483aab35630d77e30f3e14c388166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b270694116ae4a83bd55eb7873d2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67abb2a02869dde43113c4f47b259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb7fc0d9065e39f2964a1bfd7989bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae80a4c7edee3df7a80f4c7597b6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c8e1018656e612074be639d4676f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff69b788b989d4ec776c70d8d3fe48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42eb527b33d7bfbe6d847b1ade7ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a046a5a3f4b43ae213132d5288c8fa174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>