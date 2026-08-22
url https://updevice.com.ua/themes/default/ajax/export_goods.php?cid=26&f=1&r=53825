--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856cf3ec8b468d7cdd2da85d286b3e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f6d60ee2b4594497f75b0a126a3da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dd81ac7a306f34eb7bd80fabca9233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831632140aeb88ad411292527e65754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab69a4a2292eb185923e29a3c1b68f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee708a4aa41ad015eede0bcef8b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc1c75cbe22a4ef63c7c5a93a1e387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faca226172a840b41a7cc1165dbbd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9fa319b847356b064a28abadb08439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c1188a568b1ad4928b33d9a4d11b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea624746b1ed562985596bded38f2c6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe3681c950ef4a04ad1b35fa276aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc057d7f6e5ceba4d3b7bf37b49c8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fef2c8f7d2a4b0dba70f10d2ecbe814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54218645a540f2a0bf9e8ee7bf24ced15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976202c25c5f30c534cabec80ff3ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a543b39c8a48ec7c60dee0af38ecd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f6d7c398dbbde26076e990d8430e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7ff03be758afd3b24063bbf0ad86219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd261e5579cc7447cb2ce06b7c8f5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac49540e7565e299e91e0c0b094e7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a4e32ec3adc47f979ff62a107c9e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c02a24955663c0cefa45958b9b1ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6151c49632887b4c9aca90f7373ed5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5237089954d761894cb9dd5a26009f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96210e2d2b711477293fc9d4ed0537326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3edbdeb11587b06ef9be6ff416294927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e449955648f9a7a4161cdde7ccaea728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b51616a14566606e6248e7a3890ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38f9a808f468db101331170b92e0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a442ecdd0c8818365dd112418abc4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5b8be8efe4c723b1dd583774339732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4860a0ba66e06b8aab5683bfa8ffa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea52b2383f759c131dbb423da53c6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3a1b67e43915fc509dfe59d04c5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512676533324314045b3729ac6355d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f33d547c9c6df3e40b28ee0ce6a9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fd3dd4f6e6277d526d5ba1df081438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0118ebf55072b65738689c4c2a2db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f827e7e328564a50f9d8bd196be340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108cc160cf322c6c60ceeebf0404ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb55a572365d0e3e3979a3770b5aa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9882e77f4544f55d51af7fe14920343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfce8ebdc001babce305c6a577355a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd49773fc4c0cfdc5b08d005d61b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cd58dfe3a3588ce9085c0cc3cd72346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9c7f8d955e56b58a48f2742e8a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babafba669a8a2191850562fc2aedf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916293534e967a4721e10c64531ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38021012433037cd1aa6b79aa02328a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a9006f5dfe7d6ea850087d56309a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4519cb5f85b53e14430e14732b2c2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689b6c5c0827552e0a26f93ebbf8e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8c9298f794e483097bcfaa13e07fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323c495067b4f930fafd536c61a8a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eea2a7ccae62f170372a275be5e5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21f16f7b346478d7bc64d56a9a880957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8784f737f8fd77f9c31ba729c8e1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08310849db9978a5bd3c0faea9750a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3375c90c4b02c5b9d065008a0d53d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b95ff8eed76123203a132ab0e9ec361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91d3242bf67acff31768224424b57762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d2d8167c4a5cb4c98da9ae4bf19863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763cbc2189983f6b47a53efb4c38c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f18c83e9e75593a262c93c5a1ad365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459e04edb346daad6e9c125739474a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef690767c4c53323d0dfe1fc32b2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b06f60fc33f37ae87e42fabda39468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a15862cbdb1b0898bae5a3d586a1c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc14b0d81320979f73db351429c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3bba423af3b6687f1e4d36a77012471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7a7fd311456a90952c1e67df344b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2121970a23eb5450726af72bc19d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb07e0d1adde6bf67f6f04417139b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c3f3d021891d0f899fb7bb788399575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f631a69132bfc4403f978b1dc0f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a6d323bb2b7226987f08eb4cc04277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d84f3503f5c00b6036085ae01a02278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067be2a0723dd6754e65ef1fc10951979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262912491dc946d4d5e96d54a2a3b7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f586967844fcb1f7057d9f0aa921ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d0918f2e25b531ba2bd71d45f5a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d8114c17071c95165bf24a6d61d2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d20778e3cc04675e75cf75e5254fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32024188a8f8c32b8172402f2b7ce285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d16edd377cb64c8e665f99686c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34e287ad7d75d2ab3acec5bfb1a1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c946d2483bb908539636d41aa56e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185f0b036c20d465f478268dd0830289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4f2f994310d683aa9e345ecdcb90090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f871b2028d87158449a909488dcbadc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba3657b72a19a555fae5a208be3ad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330611537976f6d97dba9e07f7244b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb12cd33d0c010a2a36aa3f1642c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76742e96589bfe41df9544bd610a827595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afafa5c062f80aa51408456227a5ab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e9bcaae1502e888274acb2347c93c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c79a0783146c7176bdce5f34ffa4db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9b70febb3d45990d3ded8768740c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a9e3403e3165e84f591f839d558f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa728bf19d2a71f7c5f6250ad2a92e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940779613013255088780e108ff679ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099698c1e055728b2e53d0ef74842075103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a799c6c901a5835fd16f24438a82e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7d18a91729244892d37d7d9fdc92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04f210fd80b777b7161eaae5a0124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608d091a2243d61545ba17022bf9c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f62d3a11b6cdc28f06841052c7082108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968da68e3d701d65a57708956f9256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9d2397b01c4a646fc9776ba5ec9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802cb9998b9bf09d4ae30e8fdd2c007111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677f25f45c97543b811c59fdeca6b57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b4111060f31db70eb37162ee58171113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcf5150e4ac7915ea3c4076f2f2511114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6c11323e07b5361bc2ba93e2a42a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa624ceed379314ba24215657df8f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b481ceb7e394212b01e92df3095d5dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4249fe25341fd988e8a76049c8810d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca94e8b8bed1ddb9d1750a363f93e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b05b325d4422bfe95b66c3e9aed35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03722658b32fb10510a6e358f0b9420f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac0538db88207d9ddb2f7c7a06619122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f492f22c3cb52083305438e38a81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e7c3f984f897d65dbb8c4abbef543124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b6329805aaae5519cb3264161fdd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3530da88a725c5bee705426d86a21d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3900708339816840814c453f403f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35057d789d6e6e9809e8ce9991629f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46deb94d4defd899396608323a98a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9533e7697a1d8458867ffdfa7afc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994d37c48e4b834a06f65ca61e08a20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233275c9f745dc23745c5b2e6512a612132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a029daf9f963c9d7bb0efcaf1c26cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c14832074b1fd381bad11ea91caa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a38a026975df009ed31bbefa67f7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766f2532ad72598cb0fe5b472820ddd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11416a0e30c461061a8490dd10a50e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b331003c113bb9e0d70a6fc86f3c42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002e15ab315ed3cd0039c35b25544c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f39254c1a04af838e171407c4999140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ed54be114a65708a83d7b8c641b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e119e2a06edabaa1e26cfd968e31bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda52db77ddb4c383e00020dcb3f6c42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364eba65fae33db82493c8ea777447b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e4998a8c35451c22bd22592b649f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac7eb0a75df2579ed0c88a0bba4cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c481885759c85ad713ae56d81ff1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4fb0ca75aa1f69b584888f1968ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea481e5e89df3ac4c9406c11b0f27be9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee6a1da28ac662e65ea52e9888d24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d30f120a1ef32f43175ec7cc2dc13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745ba2f1f3352778edc6ae3fd1c19d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eeb12c4d42200623597c2bbd342b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93355cf14c352890413d92789147ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a602dcc78654336e7bba57b61a3a79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ce152cbed44e9ed32b3e8bd8793c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98444702efcc04e913c56b8f5b55ad09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7386dda6ff43c6f7a48220e628a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c40c003455721a3c85feceb6e922159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f4129b31a27059c3322971481f864160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdc44e61ce017e894ed32333fc107b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c8bcedd887312db3a7b62c2a9fff4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62205be2700eef70ece3e798f1699f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5722b866e4ce96461d31eec58cecd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5ef2b54c33d7319f9ff9c256ce2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe1fb9ec2394b785b93aa7b524c0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091e71321c278cb49b104e880ab571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d71f30d69f3f34411bf98017cca2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983eddc29c50f34b898cc5eb7f38956169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c2efa2bd57d6041fbf368ce3dd3fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579789a6d6edcccaa40cd9e9064743c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47910616e5b39c8d988e4ef25becce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd447f3ddeabe62a4d3d8cf6dca7a486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b882319a75b73eb8091b7a282fea22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5f4b4045b1026980d5d87b5c4488175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e59905c6f2594310ae69efed455dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6d3283da2d3a9190b247895b7bb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59530f4ea0ebe1df7b61d266118e9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db987a0848dadbeb6c5a1f5a7d2c574179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2981a8810899816f4a110c3aae40180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118af0bff38419cad2c78527385c81c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e827874c2aa39aea2b7dff2f6a4102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22a765e6c22c9fa77ffd7fafa2fe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d865e16ead13d6af09bdb337c55e69d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b3a6834c533f93dbe7bba718d0485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ac89aecb7e268729d8d2f30211e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085028f815833a108d7f06dbe9465577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3021429a329f2b2a8dcdc68dda068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac04b0fe4fc94277010981cfcb31099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48a0593f286163356b21aae8a1f2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff300b3501fa67706691cd627409f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593498302404b8cfb0b053cdd7919ad812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321347c2616931a046a15ee2cd12f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86166fa564b91fad436dba7ef2196ac614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edbc9f2304c9a388c87415d32af52015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6795c6a36c2ea982dbe30ddc25a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078645eaba4366e6704b3b6952aa8d7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eaa6f2f33a2b74f4ae67cd439156e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071b71484c0ee1c9f71b92c6ee0c9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d926a4101e4a29d75e123d5392aca9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c276068d539d6c7028886071eecbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b28a0e8d6c715753996ba2fd1d6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b810d469d4dccfa301a5f9c109bae6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b20daba5ce3f31de66e4e642125a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e30bfe7bad08f462dd16c7065b07525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e474d9b5d541a4240056e9a4f56c47d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30879bf0358479d8e3697a53d2e2fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dfeaac753ca67d1e6ef558c9762b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbbb1bd54159ccb81dbf1ed79e29d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6fca4ccc037eacbd47c17afafe3fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf652b59e9aeb314c832800691143d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e944d08d44312804fba7b414ab776532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834bf45d03e0bdd3479d9acb44b76a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25818386c65a43d073f6c837b7f06d9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e901898fed7f1ee970dabcffd88b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826cfc2cc313504f2751d6de9af2f4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fdd8ec3d15e6c6523e1a51c6804f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65187bf3bbb7993f9794692efa8e7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806ab3fe239c1f9181e0abe504292039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327887ec4c6b329f6742afe8ed78d6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e5a9c483bb69c65cbc60b60b2f14141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e41490d13818ef93b00421ed8f5e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35620df082fd349071ad840d35047843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381d5628ba9638b66b37cb978a4dfe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbabf4029e41ec1cab025acf37f5dd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a6652dc17577d1881f9e652c61c9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb34640617b622a7cfbdcb9eb3a7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c5f8083d923dde26a782a88567c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fefac78b556db665bccd123d8c03a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06685bd24eee990d3f59f5d50384550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759722521bc8c327c38d14f13074e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe29fded23da85567120b973fec784052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c00d480d402b99d0651634cdd06653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d4306131c64ba61e4f8715d926e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbbdee15d7365ed794b0c9cb40fff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed867d89b53ced48ace7d4d8d0824e2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0aec1a566abb89b43a8a2f588617d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71147183859b88ecb11bcbf9298f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c43ffea078eee70ee25f4afe8194e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa6d478846b77c5901975d2047f5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162814a095d158d9008fad07e0e812f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee0581a263f7c25dc90b3265dc0f1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df3ecdf2c19aae570ec1aae713af7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019775d0f2f5b6147d78fa98e072ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c32eeb03711136a0dfc02e84fbbdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d1de4897cf265284373dad351412566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe31d9e383b3e13bf2d8f796d052567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948a5760fbe12378a947bdc4cce106568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8e26b0f45f146ad6735d510f966a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11831fb0c239c374e6e0c69f5248302570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b58e7eb9090a69a3b9320c00e2b8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5ec37e365952dc55c52b6067b102872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645349938d24dbf23148d359d30766d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abd702c863167f23625704363eec0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc54f3c147cb279a51282ab5b2489b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d0a1ff70108a16639e70824660d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67565485f9d4bf8aeed903089932b7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb658d26181a4e92084a0e150b1a3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa7358692e0e2917ce9f3be01c06a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196344dd01f2249cbad9571d859a2f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d9ae0d3cbf6fcd534fb6daaac811d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987dd38ed1024758778e2ecb9fcb45c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099beca4f3a14c8022cf823a3138c6a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeccddc5a9455a4bb09371ce98c3c1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2e7a731f9a3c480d79a0062290e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd8a8dfdfa7e2aaba6eaba0277c1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f476aabd070342fd50c997f1f6e5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ebc8e71f79149831c02582c10cacf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3899783ff0eb15edba009020561389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc4fee3f45a856c17093c583b789890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130825feecc5e09a15a54c9043f261091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949710137587f5e061f4c878f3e7be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb0eca2739097540a691d3c5b0abb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513024d4f65c038fb71a28dd30423aff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238b5aa416a08a414692a6031aa95095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de81f2177f660e683f34811fb3667cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c584dcd613f32b035d944e0d03da697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf96e2d5ecb2d7a91ad1caa94174798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6877b1af601bede0a4abecd6a27d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac106e9665734c0d996ca60726defce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc40a2e6bb6c433d5483a2d4948baa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b3b4e072c14f4d2eab3044d36a67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94ea997d6fe3aca4d13e6c5673ad14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb243fa9394fc2b7bf0518fe5def4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23036db44dc609e971eacd46867e229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb16ecc39d15a5a051a05ed2bbb422106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e10d7b437d4c56e396c5961e0f720107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3ad466ff2049d6d98b8c05d4d2e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda8e0766867eedafada2e32ede8e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629122eaec9f25f9d1771f0b03961f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70faedf08350ce00266293db376605111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af72d5a6e9830ed1e341e5a7ec7c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4811b5f2ee730483e756ff4fb07df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ac970a43468a9348387146b6e1bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c4b70179732a406719805ce798c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd22ebf833793d0e0727d5590c215f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd96158e1be0b56fcabe70c1fb2b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee424dca22b433bf6f9864110e567d0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00deedebee5e20bb6eebbe38b3dcf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a49fcfcbe3c45d028731765002f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e92858f87cfc3296b219da5a067fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a9e03ae4e78bdba35761b52379e42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e24b3c9c5482dba16a43c9d1ef28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f813019a081b032f5f5a20406232b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab843331c61b476fae2f81e1bbb14c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587d2ead484ff18c3ab3fff222b6c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd51d1eb39e649c02f2436655fda7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f72347d26007276b8355b7ed8965128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a744184f27f7de1dff813fa9537d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336fc6dac2db8f62a444681379e8a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ce807d4c884ab6a1d63ee471e0ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb874f7e30a5155094934970007676132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144a6046caeb8fcf1c25ad9cb1da73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd4289f878b6b57a39f9de0359cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a014ed319ae8968051eca5409e08d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21839d87014b8ee865f30910f7dbbb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4825dfa3e5bcfc0048383b168f060a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf26524583d5207bfc64383e78e0b7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4219732b6904f850770bf4889c81d1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00433b85ef778e2409cf3b24d331236f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8103a0965541b4a7851c47f7cef848c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9def11fc5528065a4c9d9ab1727a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e3e21ead47f2b4f34b712d498edc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f66f0ad62cacb533cc811a6510ab0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb4812bdf6ef1d9a558a53ad8ec36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2e94871844d0c45683c199b72030146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf6173769df3814cc61c683501c05d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df8c905840ca2f939a8e890309e803148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303cdb3f0d180a39a02f6dbd535e1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120d761b82738ac9ac295ee4f15c593150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6667562645f9136a5767f6d04592be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9c85071dca9d766580d7c220fd83e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bcad8dab4a4a74c681eb48a132970153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c920ef52099c882df9421ba444d78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ca86243344fcf5e97d89f15cb08a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8363169a97a05e2988ca0136d447156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642be7c0a5037eab5e4741bd5253117157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e0656b66e6a306983bec317798f7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1816ff57d99957084eae1f3b06e08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f64e601c411767767bbabe564bc1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd8d424e8f1d63b55a50a8747f7f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e20cba650a540d98eed01c7d44c7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb80220858fee7b1fc79d9740825d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42a1fcc0d515f29cf42a723116017164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03663dcfeba36e85ef94f66638de3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4748440b17e733027d9f03c0b5bd9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca543b7ef345ec35e3470e90ac8071167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870faf0efa293b4874170ea2a8ca1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a9dc5818b25b62f953fb93c9ffddd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ecf988bf78feea55aa2e92eaef8d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c7b3e7a3bb88114b1bc154674fab1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6a194723b754b3e530d0b167af60f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ed22008e7cf2dff7fc02412a1314173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180bb5b6b257db76c060056497a86b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7272c5d2f55d15f7f7e38b9c8b4ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d57c66d6bd53eccca7d398bca243e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00158f78a00c87fbc9636cd55df6de07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679206afd7ba7cc8d0bcdbab5d5e05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4db5fcc332f3efbdf7498a24a2d13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e99fcf64149b60c8f5d451aa013e5180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>