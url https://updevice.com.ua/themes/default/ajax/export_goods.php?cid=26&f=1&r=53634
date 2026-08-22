--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791b953eead8598d830e957417d99f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c81a552452f431d5865366fa40e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9aa2f477638698efe8d4e9fd76b4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed2e5f173b26f9539f3871d626bd424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593332dbdb16f54e5378b0841576a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18105bd98ee367102e39c309f9e76536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475790d72d63d5f75bef29f9dbbaa9177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342182157dda2473b26eb0e29316a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cac2caa8ff909d54ba52e399338eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0fbc753abf035fc2770050cd95b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5145c6380f059dcdce0dc54b9732711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e74a3e5aa66b1a296546f49d8ab412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e982060afd9887d8b317e093109f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82d0f07784ad0e154d103ff16da8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ee51b99df69608c47a139ff191cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113ffdadcfbdbad1b5ad34d0821d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322fea748126ecdd52a08bbc4b0279e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d2e635d3cb6d0b12714211bb4ed6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1780e8d3df04cea6e9e7bf6c188c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c6a0c15d313bf92f6f3d2435ec1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a652a7803129a365aaa2901b8e27e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143270c624cd7c839e397582fec02d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb4527e72ad32621c10ec8ec8daf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cddc80eda1fb5fb0d0fb055d961c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885f97f8be3450f5fd657d1817993825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010da5696c1aca3f6e710caba2d1e6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb2f7df4c0572c828bc1e6085350827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127170e7efb860ac4f4b3f01c89bb63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f98ff86f2f20b223a87d07e9c23129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb055bc86100a996efc5f255b876f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6e9be409dcaeda2006ca85b6227c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251563321fd20aa47f84bb816c27ee6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc73616c50097fbf7d4c02cd4b2d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064239938638337415fa76e544ae15f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52cef12427d3aa0342bc0d9a9129a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c507b15ff7df7f86e2c6186ce603ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab52e75b6f53117cb2638e33b6a03b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b963f1aea13c6c93330aaca870d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737dcbfd9698f5d68859464528f5cc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef65fa23fe937485f91bba46f2b38c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6a95638ab41b5dec0a8a0b459c6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f5c8e81b4cfeeb6e41e91bb3b88842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26cad1f4e0163bd080d652af211d3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4032556d6d6e5d957761b038399320f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4eb479ab431863393012a64a6ac3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659659936491315117c744489f93eba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5fc6f6a8835fc98eec1bb2c1b07a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaf3eb4c7cdede76ab2c3a2715f42748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9c9851c05a6747fb8bf1417be5d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c3252262fb657878e751450c6462b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853d921b6f4d03e7121253ddbe7be851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fb4495878a2950d2f9a5adac29ad152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c80c71237ab780da1d01b14a0d49c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920503e1ba5e8d1d2d0c780819065ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150aa97c9b1cbfc59f50c193185ef2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca4bdf02c00a6b8a1cf4822adb14ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c7e5fc61f4245ce3a811644fd86957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ea2cc16479f7c124b8303efbbf8a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4fbf8a178e420ad007664a2d2f1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e294d6746b19fa3c5534186cfeafcbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b3f9cd2069a3d7dcf1f014934743761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f750f5b3a09e3169cdd842331d9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de709d9e26ad830a4be1e9d5321b79b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc8084b259673a8e876956f8720ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ec434d3f12a1b9a7aedb779c329d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40970f0b30a66d2354d1b3c1e883eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba275ed8d8aa6538848695915addb9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb5a0d821b1d3b6984fc525a41bd7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4486f185c93c5d7b9f5f0f71d975369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e094abcb2e1325e61f116369d327cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab1e8911f2a245b46a7d92cc3ca4b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11acd992be33b609f861a327a609b4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d82b86fe45c764f014ef9a9b1c8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa192894f0573e0ff0dcd1bd0bd9dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac7c889efbbfb9a46d6fa0b4bd00475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3de41a9603548f5509d353f50138d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9289cdb670f9c0f4b2c989169eed0ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb215815bff5e79283ce06140f86778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc59e922223966edeb2f4fdf5388d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987f1f816e3cfd5adc2e275f3b1e47a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838892a2de96df9a04c6f625ee52fdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ece46ef5af4c421d738f96b4b7b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f9323dc8fa3b5edf59f422525a3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea755f07a4bd96b9a8bfb4d498cb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9eea774d86bcf8e853ad56c91fcfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5dfe080cfdfaed2dade096ade72c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a7696dce707803eb70ccf95d07d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87551bcd7ca4e89012a109ed67f1412388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805030b5baf5d8974cbf2f50501bc20689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505e3bf8fa5301a08408a883c0784e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918680c86ffd6414f4b0d8685f5b15e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a021c683493135dd68d07bd0b0e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4fdfdc367620c5ebd48107f7eb1b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feba55282b622aa2b01036e3bed70394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72000e10af153f2e07961faf82ed4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5336a6eb03ce80a5644bbefce81996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af39d3065f933af2410257c12bfc2d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a9b23561ba5ad9e131272235dedcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a595deac25ddba84dbbfd62a2efeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f62517998f77c0daa563b54df581100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc5e91649060be512c330350f001f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1811826cd4ebe454d9e4b1915f35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb377284d0d777f3afeff3666a6964103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108d8e606597d5f30169b9638e8fe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b231c338e6d5b2f55ab4f2ea944163105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34570a34ed445c77273a663f1e59f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746cc05a9a3651615e34d9937b631cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e8dd48b8f1edfdf38de12f67665b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1448804910c7a0854620df7e71c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98acf20c9935e14e077864ab3872f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90f5c34ce29ceab773fdd9372c464a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc74815dc8f37329c7834e10d879b75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982bd4bce28cd1c070f726abb723f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168414a54d3de64f4746dd7886e7cd10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c28972ac2575007d70fda2e3521b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9243bafc4e87054190693f38c86d3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616eb157fb393680a3ba4ec6d3f3ebf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f026c4c4ba87353796b0c89fc01fbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a882adededc2daf3b2cd3dd4fde4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7367ff314f5c8bc2d547978615bf77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39434cd810aae6f8252f90cec24ced121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd669097d29185e7e68d1abf1899856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eff9c7311bc331ac4b4e70c599a849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41fd2576cd919e35033fb94bd92f8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e0193a490333fa24723e57915718125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1585242bcdf7135521129421332ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3378dc9aee11ab8e05b32917740b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056ad2e0a0f055236a916c097af39f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67fb91d32d886085a366b02d6065ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a78f8f2b915feec5b32f8480ce1ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952bcf639a1206aa10ee27863211eea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc526d91a7377f241f4f240997fd09a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16428e942af5fcffdaed8b5c8ee9fbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4143244390af84f5bd2347d2d76af1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ae6c77776b389ea399750dd39edb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d613fae3a6ea7b88912815cbb4494136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eca7fb6ff45614187dfe5755362db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea3c2622cfa41171956085ba140a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399fd77e26295b734b0d4092b11cc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dcff33f3c0f99043a6ea34f7bd057140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16a44239be08a14617ae67c891780141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9dc9940d2e20cac3f5a24a26e3b07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f74fab355271907e70633840573d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88521dc2bf7ea1533dcad2d3847b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cdf75624b556945d23298b47d38d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb79d0299f37ffe745747820681767146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde056f17a64a83d52583486c6184f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c601ec842941f330e8c18eda12e5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6572a4e26d28f6d9e18d696152dc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152703585e4233ae845d88fdc8d17782150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4fd9a149d68cf83793ad34e6a8dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ee874d5d005d70f7125e1456530a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30827546eec2e42fe8d58ed6d86f95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f59a08b8c499b2399db98c4bd3d848154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6aa8e2aba0e42d74892956ba9bd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927f5cdcbb703d76e4b7d555ebc755156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795220178759f771ef45e81c6d8658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d66bbba7a983d0f19a6e28fd00ee3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70995a6fadbfe69964820317e1b4469159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5281bc2ee12d221425f82a0dabc46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c06ea3512b12f2975fcff2d0466fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b428213e92eb812fe4758ae29a99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54349b4392e33b2bf40c06b23d5146163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e40fdcefa7739b6528a8535107db9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3fd703bef85419e52ffff834cbe50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03289f6b2729de15db730c234c0db53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568886128f7dc01f66a204885bb61fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf074743b66701f120f9525937e959fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951134f307176dd4faf1f2be842881f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95329c79bc898ae9c3dd2e31c380461170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c48e8e61f584064a0f0873d6cef3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f1ec79453176dd47d1c65136eb6de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccc61a60368d2ba481abcdb5109738173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7f04d2848142a0c47afbbbd53800b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cfa7946d0fff552bb5d180a3227cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c68d36de3f76c3f3461247014dcd5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e27a8f73ac5c6a1df1f0c024df8f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d7f8a3259e68be9444fa46dbfd42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0604261d5a366d3c81d46d303e52b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1235104e8a3a3e8308b6d08ab9e12a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f81dc7f96a930260e1d8b4135b2dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aa87cbd7f3047053af80471bdbf4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b26cb990bbbce1ce9bc9fc9955b7c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab9d4f5241cb32008c9c4a23c947284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34232c76b1dc4b57457f3610e316f7885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6db0bc25ef142b05e314fe1bc921f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6a1265d5a38cf6c51474dd22ec797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2996621b1ae7cf7e0515800ff6c018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e4e0bafcf093e4820898be3dffa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132a03f89b25b189326551c4277f62810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41fee32fb236cc365b57513f643fd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3211199fafbddc6f74a19e1e0fb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee327d554980a6122d508bc82e8b724813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4a3b9102081ae625a1f168149d9c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ab83dbe429ce91417f20ba662b2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9556dbe0e178b9bc59837ed6759fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a17206c892b70ea5a4dfa889d852917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bf0dd304c439a962debbd0de6867018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbc92a9f79c35d35e6aaf62c8d9bfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036dbd8f9d3f23afe5807da727953d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80036a9463d4c0d25f24f29216b5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce46358d9023dd9fbac95fff036fe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa74d10b84e1e426ad7d003242db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e202b9d91db4bf5191ffe16747cbe0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f26e5dcb4644bf38802df3fb044ca425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571aef0519fff8dc42323dcff35476e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9ea9d255d7f3458a1020f7097f7e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622f5cd9b2eee26011dec22e84bc4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6bec83914cffee891646ca52b41829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede143ba9013de314aacf41e07b26930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ea5e84e2df0e8cccff6c0a6145d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca041f2ebed867c09f95f16575bed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f065e0bed03ec6b0b679f3ef2952f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7696029f07a7fa21b6be04db56dff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783baa2b5a54df01fb976f9de1e698c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe37c8106fcd98487d795939c2b0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dc36d43b8b8ff9e3b94e06e60c18137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c401a117dc5e152884ac11a0acdd2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c862ba2b2bf93ff468b9cfda0aae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a1e85fc6cdeb826956da16e16616840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9f7bbcde7fd89c8f833fbbc5bf0a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097ac9d64760e17d2b760ba540d5bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8c6c068f597099c08534c961a8f8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383dcaa66cca075ccc50a7c9dfb0fdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6325b11dbcd4af2bda10cc041c2dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e1b9815c2d682475233bc40da4e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd698c18b825c4178927bfc9b674e8a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89dd97d034bdbafc5b1bd315862e8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644b59e0767ba16162383d3541cac5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee70f0ef67203d174e722cb13d275650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d5f6805d48116eb54b347ecedd0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc137e73fdeeb1f4f07b63cef7cefa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10361fde51ed2c3156d7a6a2eec14453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58155445a62c0dc197a0f35fb9461854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07bf6a82df09463f7bea61f0f2efea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa92c7e71e6afa92d12a913a2508056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dec200cdf0da9a0156d68c41d722c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a114c99b0b77a6569a38ca23f6345358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209145afaeb9c406552c68cb70ea78359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565371dcd065786798cf8c2a97c6de260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f07fc2fbbc5a03787b7010348df4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2203e856d587731e8724697d60d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a84340bd42d1eb6d17a83ab9156da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7e07cca116575746b3cf60d94761864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6abe9c80fef6091d7d2a281249e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60512c992b05922ae4d8b8e903019366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae08d3c8df65c31414cccd8ac20af867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b87b5f7a8ecac75fae2492b23b4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8aebc2c01fa09900842c19d6995269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307c59e034dea4d57b12e339535c9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c581880bed388922ccaa70b4559a21b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91537b3bef91ceeee74da8a9824dd24f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07779d7256aa406e58976bdc5e88472673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a493944d42b0cb43ae8cc640c34a9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c551f7cfea255573a57b03971c76c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d1e5c049a882c69b0543b395da8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61d582115a3950a11c66c2328c58a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43540071945f42a67aa44c9f2a831478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45087c41fbfe8e959a609cb8ac8e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb250403435ed3fed7dd12710026e9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6737fe106508b32337556806a503cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031d778c387336e959e3aee76d428d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567dbd11c1a1ccd287e698cd775f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb92636b58749cfd6ac8cbac22a2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4ecda8a259e4d775b01e258bed3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729fca27f52549cc4ddf03bc06df47086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e3bb12682f7f7c859bd8ea616bd0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab34426004b8418bae849c1f59a23c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc3c5803d0592756b4f035d7c429a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546804153bbc7d0a8f8011563893b6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96005682e61bfbe8a4f9cae97aa171b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c9fdf0f8f6d338060d95c59d15ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693dc989313f68bff520db2f34734d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c829add133435f765a6a20478655b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf6b3527d676f08a0c3a8608e4a4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441dc0e476cc4ec55eced8cdbeab0e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda208182ef04dada2a89eb54c560eac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67558d703926cd703d52ad147d540598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d79ba97388278db811f19c8f5a25299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1c5ef3374f8dab04c174686065d93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaad9b56ab5adecec12cc125c52c5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bafb51d79e142957b2e7e9810242e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63714900de3ebd1fca0a98ae781b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf51c5965b11e7780907d66f9e8e861104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f040805150e9efb31175b562fabc0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae6fcbc66b07a12db2b6ae9aeac27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b06a1c7a703324916f8ff63a8db6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e0095ed66fa7763fcc8dca55ea8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307bfbab68b174f90ad8ee3819fdb4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261867286d7a71b46fdc05c043ffc59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a288ce68a153ee44827a7e647e183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80914544e7e4fcdaf6f43711c4641784112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d49a9fc1a2a1941686c9a00655a1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0359ea051e5265fdd80e9d50c072743114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710e640b00c36a376ac42cff2dc0e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14cc917b97c9b2b4d74a6c1e964b26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df3e6c2169d941d489c43696d22f90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06441dbc0429607fcba73c53ba916118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a4c9cf4b2d78359ec7d24fdba1cc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de419f32e2e08228e26618ec3c057b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6a577c4138dcec230ca64e820938121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c5821431776fa8eb16062bca576c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175737abbc5c5111f9be7cd42cbfc43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16bb2d6f3c12d0d8b3d8be459d222e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b302ba39e63d2e5aeaa49a11690aa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb69fda1dba8739ebedef436125ffe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dd89b82ca14f6b8fd7a1e1c0ce724127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947432084fa11d112bac844ce19e8bc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a508585ccab0226b7cb1ab7ce4f073d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf50556d64089f87d0094bee53a86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef2b054301838d037e15a0dbc8aa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e244954e9a51f039fd138629c6554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f845b769a398fc0b573407621e6cb99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7691873e939fbf9362b22fa6198bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ebd6cd080c40e690feb4d5690348135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ac6d619929f89da55854141c2696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20cda203185402bac96a5b2f8441ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c47cad253c89319911ea8d76e4ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736143855c234f604f8b1e24f45fc4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce8f82c24da4f063a446a5d9e06277140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468817fc612d58ed22932150af153c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd88da5ac2a1b4c3c67825d281b9adc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791fcf3d166c72e5cdf57d46a76e6bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff4fb98ad0868a7d47f53bb9e5881d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b198197100e60fd9799001e4430ef9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d235d0abd1e9fa85078e69851c55fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cc713703d3239ed6fa466d9759446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb85a1daf1897c57f6a7eb4bad38f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80173a2cec8f8bf32a5a1e719d67d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81037120f99840be2a2a74d8c24e9818150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb81ed8e3a8fe3c2c755d1e61b98f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a75c59cebe6492bdf0052db380a94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468740d68bfa9ed1b5cef0915dafcb44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6ce6abcd09179c9c7a7e6cfd5cb2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e9f9ae4c75ff66798b6da998df8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8b8a32202b476239ea9a1bedf683156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251f1a006d1ab79e13abbd510881a85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cbd12b78237379dab9cb437896f62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff1b0f0f3799f2971221176fde82e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faadabb0038251ac7ecd686792bc6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce22182c8b00420fba8fea2c77ef01b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab4854731ee2f1e693829e47eb673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb6d0ed9cc55be2ff1ff130c5b364163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8307873daf850e222d81c99598665f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1779781ef2b2a4d98353180c0fdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd9631ffc79c594d2ee3148324ba22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c286846bc3ef7f9747506aae6fb7cee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17fbd11e9b4abffb1c9ce452f3e718168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505111aeb59d7915891c0c9c3a2cea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab2bd697a1da84d24b19cbe8830f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd04e522149a97f3f679cca12483cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f44949fce7890f96e1ad88b54f6b3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369587ba9f1b308f8a071b3d2641e954173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc85cb34ab97bfec1560f5c7b37a07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9d263ac7b090e4bfd2f8e2ff8df6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517714dd94ca71b935624bed696231e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d9135153f2098c68a6acbc397abf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c7179f2de4038f967f40ddf90502178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c93b86acd879f3d0adb8795785da80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a352f4657beb47664dd1d5f3a80585180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>