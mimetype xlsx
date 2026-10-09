--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc033d6662b184ab907ab1cca33031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b5138e90f97902782b40d1b794e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7d0f9a0468cd557ddf5e26d02616f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916686a59371cc7d9c55539a5fcae74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928658fdbde598c3d3f9874360aae0185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a37992bc216e7058e135dd21866776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacd40545abde297e9b88ee7ea862957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e41176a5668794f430b6753c9068a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f05ef6c090b44eef45dcdbcff74e9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4186c6c8124d3a8a50ab61180a9d7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045198ec2664553a70ec87fbb7d59ced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed180b403115c4875a49307d696c8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9207bbf30c7c5376515126baf905313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732544f48c24e72cd2220317f3813e8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1d0f766cbb20f89f71b0d48f5a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ab809034185c0572d689c4552c9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f86c19e17622a151de83e0da939e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8b460d84d19efb9866bfff6fff30218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6aee80c55401041f32022cfd5fc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6fad5988995846c87d5069e4bb3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996062a39a92bd5cba936a8971e628621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78a4c2fe46deefa53bd83b14572cd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd51ac238c81539a6344d3adfe5e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35764d4810062d061c2d5c1a821bfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed663fc466c0b77cbc78fcd7fb998425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744b2941bffedc27cfd12601839279926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3fa66d61e00d47314dfe98aeaf94c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b690f7e332cfa82447ddba8112b1dd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce407bf2b44482e6796257eb473c80229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3969a5f22f07f677141624c6d590eaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f13b4cca29762a9b9054deb7263231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4754f1580f8e39ca1be3649b7809732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa0b95cf740194a94a083dae61dfdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f6a2596d341af7c0cef45e4d0b37734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a374a737e6b74267b7cb5717d30b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c425d61d5f51bd54a0370dd112e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915c4aeafef63b990baca282e98ae1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764faecc1224cbb5fc2752dd18bfdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8fb7fcb32eeafa45fa2dbe202444f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55f663fb2b795a37f8175669c9c7ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad82d1fae4a40d4b97d055a412149e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5ad5f7e4bdd5b83c333ffd66ff2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf6781738b1b82431ac947d5eb6a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856ffab6840aa67a34e8a3f4cd9b2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887df015dbc21e619c6dc5ca68077545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fd94f529bf5fb2518bc0fcee3d53f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b727293e94e114c518d3883034f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02b7e43ecf5c8a7fd8a9d68fb7a82948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd7af0e34bc348c88239170a536aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a620ecf80201f7d868d5c8b6a534bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151358ecc4f0ac5cb8e461666beb15f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da076469bdf73bb01fc908dbf3082c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41eb2c50f257e472d9d83f863a93f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f3029de26f650e15c79b9654b239654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84db4f39550694fe249bc8807486bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf58e96d2c8a89ae05e2e139b51d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67322108dc71e278627616b26e2ae257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467e02a98d97b24f0668795e3ffbe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e9acc0ba0b6416b488a53278fde0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5583103d9effe2b9ea422799eb34a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a088aa40b3b852a2fafb3dfedce261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78079996934b13cbe880a23d9d4c702262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b788151b3bc91ee6ca969ed7b98c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532057eafb347b857fd0c7cddf8a06a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ebabd1ed9c1902a9baeb05265daa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517317efe9eeac77d0461eeb9670b11366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1db4f8fd788adcdaaf6f829ec503f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40401e5e92cfca253c85475a63977d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91f9db77c5f8959a51e3ed49fd62369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507060f30677bfe9b95dbc1c3b645b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914966fb5b49fe766f34627b5be1267571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e26f70ec23325dcf6491fd19adf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a490a98c4a8967d354f69ac1062c4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac393decab33b460914ccd7320d2b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb834f471478f44553cff6523c5bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f195e78b0b20f871e3acb238fc19b7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae4ca4ffb5eb80f8514a5f5d6ad0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4a42fa27b3a25ec6a92f7677842378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa68246f568f84088e357857cc4bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db2620c44584bcc0941aa1166564f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8008aaededaf4d3095942d61fdda381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6760f64d9817ec938ae657c8b95aea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6d8e0a957f2e92997b5adc41b64083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf65516c9bef0d35d4c8e1b98c8c8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b40be799f8598cec78ff3520b26f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c689eea887494b1cf40d157bcea9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb18840e3d970ebfa1acda841b33587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253f269f77fc156a8c512853425adb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36205cec2e2e5badc262ca8afbad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfbdf8761ce8084cda69e30c337c9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f24b376d81765eeb674bea9b2342791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3e67e9e3bc65f82e3d2f4560b7cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8abdbad8ea67e0d5fbeedf10fc19693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4838fe8a97a766b6adf5bd1b881a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f65e68a38247232714c9e00813f6b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eee3f358dbfa0ed2234939525742a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef700f4c7a103e1b633a03c69474ac497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f8df90dac0f0e828e0f352d0c21fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578010353083168376e95ae025e4e58a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9bb0a97e93b871da24c7fa4001852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216499490c3dfaad604612086c8662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da0076b54b5d784b97ff5e5242980f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad21444748026989fbd3e782b7ba7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e98dc877a7b09aaeee8f4fb02e56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa46c026386db2961ce8f0f3b716e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3629e58760ec1e2c8173dfcb80dac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e15f2cc20db708183287f23ec6e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75377689fc24a534fa5db08104019850108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10916d48f6181b8eb83e484c11ce545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a54c09267a84168569b3fbbd03b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be87d2558f400b4060db79178e5db5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8a38ec6b46892ae48466e6c10eee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a17b3751a83ad7679a8669aba3ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519f4e46240a775467733b4c491853114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a723ba7ab4209496575bce44163be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486748fc78a07a9a69c8e78ccd5b9c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be839ff3152443d0bb4353b7013b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21bd74ff1061ccada3a2cf93a4c3b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a691306b87b993a74ca46ea402d444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455ac91c272b7bccb7690dac700e12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25eeb4895dcbc5f9d30359e8972110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3bf9a593d16d35315387555e3fc2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06f424ac85f55543eb6d145111ab7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42034ba1919a1868a7ee8aa8734e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54938f849a2b77b9525b3be6db3d320125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356559171bced803804b95db11653e59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8019928aee4af51d452b8d5b46f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e77edbb6ff0920607ffba63e7fe3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb31628294218e8b63b13819e70bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6dd287f36ea0637094cd931609cda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42deca74e94b7dc533dbd911cd316a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850e4ba4b2b9a8bd0e8ff497c34004132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492653419c529edb00d04bfa9883e3ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b687c8840734971d1cf69725e4257134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef2d6f67db5a3240b5497ef14b88f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807700d63044c8f5479f1a13744c8427136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9ddddf709d22e17ca355285938604137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c9c9e668ceda57c09bfae0d43d62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c1b82baa13962c2ead84941865db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec6271af194ef22822bedb099d119140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930435009a09d2cedd4cf6c41bed175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3af60dc529713e86b7a4eebf4b2aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aa51918dd7a50553f0344fa89745c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775fee703651552c22bd02c382243d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a01b12e2542712f3ed302b8282ba0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669f56872afbd0821ff71bddcb18c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d48dda54b3d1d49f19ec4fbcb5a557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd16d57cbe5606c3215d9272a745e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1a38128270b82c215450319529ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2deb169273cfd911432d108ef486c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318838755c29230c2d10eef5643507151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d978377ec039390250c7d4260b12b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a871b3ee1be36e1706d56088cef5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce14e583aa0363ea84ff3aa2c01189154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5728745a71ec76b5998bef50790feba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ad1aa6d0bb8585c9a5a835867427156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9681a43551626a027a011b7e2d7de57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cda7cdcda7677c3d0d8d85dd324fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ca7735373b5726ae32d31e17fa4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee7d2389351f9bad016db5467fcc56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d4c4a458fba2a9128884804786081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432981013f51fd0d922e4af11b22cc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2739019b2d2c9bd512a752c164cd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668414dbbc87936251162f1b78449fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9a55dbd984df685835a8a1be6fa4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4462f033a5c41c83c2893c4a2e167ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83197bd5b49ffb4f1912c2aabc47a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d342f48988bf873c1c2294912a8a04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124e5e7c65272689cf7a44187b6c25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c01212845f450350ba1122a29ef9b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b0404e18366e94960d230e96268c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff78e9bef5490205b56bf96dadcfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000eddb478d73d70f6410a6f5d2faf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db336cd67da22b6a0d2e1148675bd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e2ff94684f8e342b5c4ea1c223980175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53579e05d7d2bc61ea41530da49bc8ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9dc136ac9e209a09f0134f7cae068177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc575ba23571ae179f09f77cc8ae38ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7ad143083ed6aa4a0d78387d707a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c499e976b4ed63e52e04ef0c4d1ebe8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de02b76c831e8a6623de3e6a710711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c80030b969744a5ff9734d86f7bff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be98cef62dbca003bf2d58fa289be83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33436aec9de9f89c24bafe758706c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff572d4812bc7c64f0613273d6cda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaae2af48746f5b66ef04ced1545a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce04fe1fc1cd8d052c6b56b6a848a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872490d286373ed67dc1d8a6b6d915f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee65c04150e708475b480eebe57be99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4114dc5c4f96502a26d673b817c97010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826877774fb04e80c92302c90b55d63c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c75e25d9ffbf7172ab68c5880838112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92142b85518a08f17527cfa76f512f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2d929c596b060b6936307acc4ca0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f1a8b4165b9ac24e9955e58c066db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef157f8c17900249968805b411de5e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ebf4bc21e5bbdd06588c6726154117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d049fe46ac920e5837886f33040c2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bded06d5221e274f48f6823c7d726db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a3c82f174ffc496ebe3ab6f909ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a258aba09672474a1ec89f3f11b66e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed13c946b0a1f405b83b096765eb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b3b28568550e96f838e7a908229123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ea18a318645b1aaa00b8e3308f0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0ba37cac97af45fa49ebb9ebc5d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a27caf624d39a49647c93011784b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb90261f09dc4bf3fdcad2ca2024ba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba980ce3a05e737b54c0b46e506f95728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91913069cb037f480c991457b85a2f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f81e0681061f052cd34272da2b9ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d15653c9c2b4dff87a95b76997ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02be718e96e6f2591ac4e979bd91a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015c10bad8f1c2da39d5db92ceeec2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1925881d069f5016b464999b84311a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b47dd54cffc62bd33960f2e95c5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367597ee12969ac06dfe83dfdee7fcac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57c7dd2430b4c19881d3e2159526837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885d5154003ea57faf22ee7df6fa5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da11fe66b818e180c211a86f1cba3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c0c67f69c02af4837895d805581240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1748fee12f34213e57b53cab006bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3bfd808dbf55a2deabf57ff2bd49242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e04de781c2c7f5fd68024d5d680b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de143594f080738bbefb0dd758f7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af671f74a9ca96febc17211247c3eba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a2481df5e97a7c3e2ddf6ff8a52fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba2cbd1d2eb3cc40fb80419d00d8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0d68627cab8da7e887dfe104815f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbbcee3d9b6678a955bc25dc329ee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174dc8b5cb8bd68d5e9a05c45c8f8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006ff7a8c86da26d71577e9f795e2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71641556a7846968ed4242988a1362fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5731cc6ffade5e197383a3de93966953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c8453b503152d90a8763253ae18454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15fc944026e0ca9f6eb5cabc066c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd46b463ed951e84c256bb4b0f78e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef27d424846edc027af2c67983e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ff93d45cc2033e137ef61f2143ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d076c0afdf29c6a683789979faee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aad139d1108d885408c19c89e90f7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db1d3ecdbb3ef0ca456e007e16eba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df9687e14ae0cf936c341c89e7fc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3f46f2e7fb6953ced933bec3976b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177fcc97024a61ba1f2b7a7e678ddc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7df92a6d9e2a56344844400efa3a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee163198b103830b07ea81aeb6791d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb87aca9853d0ddf4ae9183e4ae9ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8679a6d3352607f81a162c8e1c770f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7396fe67d4d4becb0f5ac971bae98d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70602952622f64584d0e60be6587c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4821853b3e9fef2331d0c746465e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b606c9c3d67b3c40769081b5b49672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6916792ae957419375dd8eee3042e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe88fbada5fabbef94b0ade513f36074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43424ca01550ae95161dff05271f54475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42402ca85814cd00684b9d535ffc17976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d55a4500e8ef875cbcf8528e0c6f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9de83b71346fed5aa11c1bc27b1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d67c6c52241c7543bccf9e18fbc4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd4a1103700ead8d1f71efe3835d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1d92346397cad11dcd18f011547c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a54ef82de3e975e679ffc7f44ecc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43160aa784d9a1635ebe46dd19b8ec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae47d0a2348ca446ffee501369506584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2228c5fa06d68dce7effc77cae0b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab10e84125d9b19101324b8f3e09486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3f0f6a9a52bcb5d36aa162925f24c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1243d36d21ff24718e96eba5b09e8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d43938b4dbf3f346e47a99ffd9c4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076796e1ba3adab1974e6cd39418672d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a3be6f5ffcc8448be2049d07530991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c3356039313e9a521b7ac980ae13692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b8cdb27cc70a0efb1256ab2aa778293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7edf552c375dd41b4af327383c003694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13b985917f15e7e215fc1073a069a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1149d190a7ba7e12709ea1a75ef6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe3628ceee453eb98db4212f1bf0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c415494e7d0dc6e2f74a70be7fda4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880a7b83cc2db1762e99d237d7a66299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7be7719e617d2bfb077872da4e622100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ab187108067ca080fe140c49b65f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af639db59571ca9383eb4429c1741e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5d76f3bb700c50970d027425fa3e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df815db2995c051aa85a50dbeb3a9a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5775479be782452c403f9ade0e87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875db3eb2a4f9597a99a1d002078eb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552e386a96f065df18b6e175fe76dd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312d201e0aadbcf4803c6448f40ee47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57626d6bfd559f6d6633b8c7305354a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e02c9f306ea63a9304d8b26f96109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ae2580dcfc3d461f9157fa997a21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d35fc9b1284471971e82d1f40cb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3530672173543a1343c5e13fd20eba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d21b6e70166779721077830718ed6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60986327296b22d284af99f241c324115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076968591c76ba6271a53319df78ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c77708506e427772a8645f08d1903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c1810561a8872c9b76b040a6ddcf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8373cf291748a0d5f0d400dd5be40b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfefce56a005cd58d41791a3510b1fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192cf2fc96a35baa644ab76de19906121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a43e5d52aa289b3e3f1079b53da941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609815cbdf79b685295ce7046bdaa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79505b82a54752cb4592cdac9c96c88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106ca3e9884daf163c58ac303cafbc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aa01b4b2c696dfd70063f8e72b2dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea6790caafa50af7a707ef4f6e62e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53140bd1d9f786c7070db8daac433cba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb9f27b3736f33ff722e14aa320bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f8c455eb6f6fdb6a1cafbf460891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e4e04b396908dc58cebaeb866df7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa5f6a905efd47518d01ffac3865d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d808b36e7a0e4ebbb877721f7944133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2999b29021d7543784331b18f58391134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa390e70a62ff6229060db3f0ac84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ee4d1f71862b035a02673ac167a6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2083f93229fa9a77fd1ac05db7e5e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc54184e6e8fb8cb84a59c69637d6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b900f4e09177c28eb1862c5d48c18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ddaffc94dbf6e6bb42c8c4214b01a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9eba0f273891d9e53db7265c3b59c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29017195c644eef60cae2c9f00769a34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1d3414312ddf416021781b5ac06a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538956c3c4c5557fd6fb47f19e49d95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb5591fd006b21496ab36a01ba9df2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7322909ea4096c83686c0e5eb733bfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc48128aced370cd8594a95609ffac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ba8556afdcf9d1abd78e8c182729148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2808250a0e305a34ed1040c2c54108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc69cd3b255967d590eb9078229c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0b5addff14d5616c47c073e45448151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e7e093e06c9583f08e0bc4241e284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0faf002027c1116372a8ec04ebf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bdd2b94d1c2b390ab70cf9f3de26f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752f97f7c7a5be7d2c5ce5bdb9cc7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064658425af706975276da9dd5feca8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef46e02151280337b3d682039d2897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78fc3bac633ed5d0c5fea72e217b01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d79fa191d99c57a3c9eb739a5cf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be8b8b1761924acb2ff2991f073f6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca08481e4721068d8e4aa1d46fc171161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d72f2b99b542f8838e384dd9d7838162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c865e310ecfb6982cde6c7cfbd2891163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b7199e42cd23df23db3a7b455def164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97f198b836ebfbbcd575f0761bd3f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cefd5ceb20f60debda66fb9ae7f85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec487e3778857bc2e4219b2d4c4060a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff78d64f55fcb7c320a05e91104c541168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5dd3c4e5d011301456c6bf05eb639169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a800d5d8ccd36039224acff086e62d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c520dc5a759b60ed60c58095d406e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040aadfdfb85397f541813819985ea7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe13b6a46013ed539925c6a908704e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc77b5e35807c9858dceb60bcfd2756174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>