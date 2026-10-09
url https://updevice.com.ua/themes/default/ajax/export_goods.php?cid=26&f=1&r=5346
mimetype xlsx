--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef55321756748bd27c9f5d5881a968a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513dfaeffa57526e56b6655a6e88762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c860f1fde8cffa0f2df63559fb8e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820ff496b7be7fc158710efa30b8344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d4bee8ec775fc99724d24efbcddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd0785f32639de94688e377860fb2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9943c49fa6ffdfc1a547356e2176c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c86d000ce0fa8c7800ad96aa87d208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a6025c8953e725749d200fb873f3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db187b6960aca221926e8a3b0b1ae3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9432be597e3972a29f6ede1dfb17fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10250b844aab0e200753c95354dcc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a42917ed9758a97cd4bf7d2f7822d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760e9f5570feea35bbf33f5eca041a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042872c9859eadf46e08c5177b8d100b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f3efee0913bdd97a87d002b82f62216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac549a1d7e7ef61c87a3e004c0660b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e671653fe7ce09219242b1b54c73d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73291f26276e4b7adc2efc8282304f7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ddb4545b9b20e2368c7987e124fef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3649b670fa74de4b7ba9a7657cb442a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cfb1644301b956fef4b2e3d9331bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc0a17bc89ecc3fcf564e7134261423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59abc2c923b10f6aee12846488fd28024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01bb6602910dd0ff3188e58590be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd02bae7d5e2627823fc359d2fba8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95d854af3df7f0b323632c14bf263d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c339555c22feffe91c3154c1369b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3fd86824e08da00f5188c85ce506a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d9e98d468cb6cae7a2f621616d5b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b88c826816c78cc982d032776982d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051c8a5be0bd5dbd17d06272c792d4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e84579a3311e3afb5264c30ca56a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d02836103f02bb6bdad5afa4ba2eed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f840a2d530a413763d59bf874039c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b203df0dabd426ca96adad44a040e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025372159fa18f1d38b69e8752872437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b473ab519f45748dbe6f9c852e6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5c764ee015e90785a9632157e9c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab481a41b47ed513ce03d48cd50a76c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1e12e8a21e41c05dae5af87e8c9c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240c4effc7c5621b9d7eefefe6603042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0666bd874448a3e77e7319c3d02e2c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8bd9be4c76566674c4ee33673145144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0784d14c237b28147307f24c73af6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be91e6ba80303c27c3c76a173814146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773b1a1cded5c7bd2e32fd9cc3b12447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287cfd733723e8e694630ec735024348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e0c5160a4fe46ca3e5b20421acfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741519781b040ab2d9f5350d62baf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a28b40738cb4e89ba180449048b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03846e1a9f0311f1443b105cc4b99c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8999d8ee241067b17b58217c10c23d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626113d7a99305d2863af27fdfc66154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892104fbd74dd9aa1dd2f8545bc6cf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919abc914a7f1acf1e48b6814546c45256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f319f6f7c768f6fdd63362d71a941257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668275e0704045e84e442421fe816c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb47471f08fa74dda06a360919dda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960cddfecafb5581fff008d8a5d25fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75426942e7f9c00e5291cb6e15af3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528cce4bde072aa6ec52bf9b49138e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c79e5996b32aaf0e24bd64704caee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b08f0759bf1ba6fd55486c4e4a235a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706aa22612bd0f7222632c386ad72265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16bc67260b8b1916c4ab07208b476566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded5dc9f515e7bfca261d65a75cc75867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be557f0e90c7fb75476c2fb7bfbcad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882724378178536be063027521da81669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8346b3853aa18685c42e94d0b99e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b99114757f2f98f3b1312aa8f8872d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1d1b0db5125d2f82f639ed1c80b4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c33047cd1cc1f62eddea7a74f7faa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8f963cf10ac390ea54d735028b2b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ee0b4a3440af171071511a145d82b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6943ff4691b827ee64ac85fd1985de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1818e6c5b6b14ccf8c087fce8e1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38661c40c2f530f13f1d138ca33185078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd5c48f524671ceee43155ac4f2cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b1cd45a025e05bec140f8daebc2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564850a805ef2843cf9185150151abd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a482e048e297f38bef2113a3398082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abd6254ac6142075533af801e6047d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f44396d3de32d25283b517667bef4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3bd5b03ce832957fd809e4341106c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da633d1d160301af7a72c27c2c7c91b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d807785bbc0c63c23af350297d297d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf25a945f8f8fab886b412c4c8b9ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651acc65e48fecdd3d97f2fccccca189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f55c3f40c09f0ec9cefac99256cad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5851b66df267833c12fa50640b96f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05adddcf319ad5454f976029df60892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df43e913ef950be7e11fb25107604a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1695aaec2aeac1ef595d60b004e50794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf436bda55dd32cb9a2065d739ba1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000112b47bd8156da4aae194a44e82496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2bd0d80cdcbe454393cf9e2b7f69a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5d51052f52a95da657df458d0f80898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7b70f07a394647d91d404b6e4f2e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c51b7a049acdc14d0b8dd342189a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ba5e10cc8e661c2cc8e1df289e8f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f4fe362e347171710d259311f83c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b763c1254fb7c9a8e5d71601e5438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c653f2916df2b1ab2047c41b9ae5f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9599b497a97cb77c40bd103c3b3bf9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a653513355c0d3e42e1b8d5f1d5fad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f114aea55e30e258d35a4103b58cc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86ea6fe1dd286195774c432500c85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f4cb5b98fde5f863338a64cc89706109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a0c3f5cee624b2da249c752ecfac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afeb8fe0eb737f18a3d97a2f86b780111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeee090dc91770e0112ab256cc18bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f20bb7de5121df9ab6f79d5fa146113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a4b037fa8a7bb7914bb1aaed6e5d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f2db67e25f3de28c9e576d3067a59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841edc02196614523894b2e0836b8c04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038ddf5f1138733945857cf2ef65a54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34227463452875e4c2e01b302a6f51bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb88e87075e4d6d85beaa2b9af4ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469675311c5ea898cec43eb681ceb9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724757bb5b3d1cce9828de3404e80e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e271626c698dbbac0860eda5a2d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d41ec32bb437b820699eb9d0e567123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0507500ded12b705e39cab8b3b6e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fdebd469ab7ce40653c8e8ad73ee9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42875f76d5910e7cea575bfad58d1ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602786e3c8d2c17a23e1f4cee0c4155127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b254c7c584bdd0ed0bac53d07c49de5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb4f80f8bbda003600acab0e165b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36915cec3cd5594b739f3f327dc36fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6914840df333c4050a07213ff3c7de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3e326abd3984557ca831f96faa65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e86b50faa3abc2d6881d810fddda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40747bdee8eabf256a5148174287f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2ba52191384a4b9e12fcede2e270135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317047d6573a19553c8b7b1aae9f314136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964dd77fae84e7b44eb392e67f1c381137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d902a7f6ddab3bb9136d3c7e211cb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5402adeafac24b4cbcdc1c8827395139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f178bbb01450d416cace8d36c0a98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ece362c2e133c6ccc96428745711141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6a62804a559a14f813b81c544fa91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1ba011453dc40b96e379a4462dca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649a362747b93ad2f41317e0077aef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e91cfdef017fd5aee2b7999f898e0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1facebb3d7a7a4f1e5117cd17393636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5efe12dcdc60da0aeeb064ba8fab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ea13ad4560bfe0e0c1e42571a8a61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bbdccf7a207cec1dccc93c68aee43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365f6db897fa6711a313fc60591f2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e912ddb99194fb078f636e9aefeeb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534af8185e136a65b5a837fd2804eff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909a9af6b403ed8e1ed46ce592d8340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f03f58f42f20746f0d627bbed0aff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5e7e6708be8f09edd70fca5bc92c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49abfd7d18827513f8806ebc4f20d0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2deacdd18036914c4be0e51c72e85e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d0b4ee5d993de9d85f312a03f50c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f56ba85d17c1202561dee02f5bc0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef7c2757affb4a6e36fee48dddc011160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67990a91e09649ab0722ae23df4761d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd3735e6533878343a282b22276cb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ac6eabcb9ae0390231c8beaac293163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ff345964c75f7a8be034186fa3a05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d944c04fb57b9bf3017516429617688165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a3bc5504197256fc370c2951e338166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67834803fdc2ca86f18652a5262d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e674aa363353c02eb3add7aafc17e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b973c6ecb1354c8d52b0a21bcea5a45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293827e5b946ecdb6724ac81b4223d6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf49d538002ec28fbab4d084a7603d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8287afcf48bbe437020e86f88f58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c036221edbfc3faff74a76717a4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fabdcff314ba2327b9558ae6f49e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85026f9f1daaecff696fc570c9b7165175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebba0a9e1e8c7edca5b863a418db59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5aa50cc7ad4f83692f15c6138d0dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e92d5133587c907e91b0b9dbf493c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9dc713e8789b8afe9b208571e7469179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793d4abf7a35d7ac811aad60851c2db180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d01873f19b2706b0f11251f623351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02cbf0d2b55ecfec40bf3a163874f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d69e6b61966f04992b52f1a632b4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542005d22c49f6264351135703766e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c62e6c07a51c7084b313c6ecb123375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca45c5bab92caeafddc6e678f7ed56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c961e2ad8faeacd0a583e9ffb3df14f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84cd42ff24acb50bb027919c88d81f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814bbd4279203e09ba14d7962346c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d95bde615623c7d93b2348443bcbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc7f513d947922805311b3ddfe7d3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e414e22994d12447457ec4b63337dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c3559e469a8858c74367b871bb57813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b8df73f41461a87e4d2459ec08e7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da614427756eaf09513d20df3dca21815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce830ee5be8016446980b8467f4797f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317851cdc4d98da2e69cdbe438c0756917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114248067769652641c0394ceabb96118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df4aef1e73d202d21d6673e74868b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f931176216ef2f063a2ab3563151520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5741ba531131fd737c7120c2d47021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008fc6f7de0ea7eeb8c53bcd38d21822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff302f3dbbe3c0e4d10071baa89d252723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37601a478776e321aeca662da2794924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b7a97f2c99052907a15ce22f3395a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c06559043e0b16db1af61fe319c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce305757d74c0a648444c5295a1b6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7a3f17446ce42793251d2e2db0ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85354876fce75646360d63cc3f38929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c655ac7a0bfc0b24411bc417383230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a98b969a0f1657b1ee13e61994cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2bddeef23cd6da90387303099d1ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564d80bb4b713996bce4fcf74673d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b261f62bda21ad38182507439f017734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb04878975920f5f81d4cd7ec4a8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb57f90b2c04f99053bd558e77e20f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e615868fd86bc11e3967450ba352437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4e846d3e9fbcb30e23fd570b108e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771c1d4997c070d31ca54543d71ff039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af20ff8ab169d79c8154769246267340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5143a231b702e71a2635d7491f1b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a21923fe15e5b25aff994d770f7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea03ae6df213a15a346c199cc93c41143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d4018004fd54e33f03979b6e4e8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800fc17f3db570eb7d53bffcdb6731445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385b0f627740d300f3f7c0b7e2b3f6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fffce6189054466a72e1a9cd40e0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab3ea2d7c101bced55de2c9c9eed8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250052704e9ffa952382583c1e69678a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c85385e36ad50f98d18cb45319b0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d84325efac95c8eaeb4dce367d5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7070a9bd5a17591645633ca1dda61052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac23afb3b0cb22931f2b753e670042f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13daa1458bf9c21bcef141e2e57c8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807bc986e858ecfd52578117281cb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eceefe980c623a4d992a07d793a8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e42cf388a38e5d2515d1f4c5f78fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4832f1c0598fb292173d12aab24f50a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21849b3e5a161a267d826eb800d001759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ccebbe835997a6665ec04d17cf31f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de290fbc686f4bc623a6e228c717f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b4c0e0497b4b7b9cbeb5a784035162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3800f5f8de861661d782f5907f842563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf39ed22049eebac2046618211b9e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06372a47c4acfa3405a27b8b23c5f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d55b97d82260e7beb506a19d10ff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05578910055034a9576c6057da3885ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fbe58ce22975482bffb74c5f1458668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6729a258b9d2be90c3d13811120c89169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04e357ac1a7758e2d7f945cdc952b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc159b86b3ad4048c8c7159a64f37f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47649c52989addeb64e99a50c9741b3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73017fe69655d28ebe8f50274627535d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ea25998d51f8e3b4e8cad7f8a067b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d656d65d162b3e87799afd0cf48bcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be44519ed9033f8e87aa0c19195a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba089548f3d627b0cbf6024d5d061b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81239929e529bb7bfc1cbb0435819b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b53e2fab574a522f780465e8bae479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda67bdc5c35c9318e6ed7e061e1e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03af9657f2f17ede1a9d11fe7935a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef21a15d9dcf7fc4ecb097ede56b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db611f6820cd90dd29aef8f566a847883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ee6ffbd83c055d795ef1eb5fc26d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f3b9449d31e61f2e428d732861b6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9744bd85c42fb153babd450014d1fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075f8d619b857f5327597f541dba4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f059252d3d51b63a5dc8a3b243aa9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ad273a5fbd00c732616311f3f6a3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792f1b1c97a088f6c8f4f7c38441c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9fd4a4cfb03f3c43c8c8a30acbefe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf689449c316ef7fade7931b7d4c59792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb86238bda8f395da03f4c2a3b90f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a467d75e3f5771832dd08abbcb20194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638f7facad91d6c3a9438a7c146f7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c314294f88074bb178a9412d37d40896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e290b824753c241304b7c87ea66c88c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7dc9004d0ed12af9ce3a02fc3e3f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce844c0be4693c2faefd08682295ce499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc902d6a081ce0a65cf152a256a8dad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429770405a5d9fe54c15c6f8fdeb1d13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136ae5ede4006545d8e0f38563dbe7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cace0f0b5aad9ff6e0537281c0acc99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b630edcee45ac981b2e24348a587804104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695e880a307ccbeb4d75809540f8fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed293ddfd905ed7344bfeab67aa74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927cfede4e7557931e9a69daca4b07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6694a74c4de2c36dd29c6b9729a6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130150ec39aca214be9f431a4620459109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97853ae08c435bd2e3dc1c857c6f2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b3e3f89ed38cc08fadf4cef72f76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155f13de79e305286d60e936126f97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f96a2850b50d01a5b39b94a0ff00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23115711108a060a97a322cdc4b354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814be297b2632ea4b15c521cc415f19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b535fa3d78b355465cb8f2a29cac78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c77dae9f6c684f4eb05a3a96270a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a117521b5b3256c688126461f364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38224d02542491bf85fa1b8648f8ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb47c7c163bd8450e7abe8cb4d873e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a684141f86b855dee8294bcb0eb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f83885f13c1c7551df8ff8d1cda20f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea9d37c092d05fda7b92f1cff0e0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac525d3c4fe215b1ebc98de697df34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d83c46eb9c32fabc63fa48a0f94030125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f566119ae98cd6762128eb92348c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc363283d411b006fc93ebbf16d9a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b1533f28008e5bdd0969aa876b17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988005c86325002561d286aa8c5f79e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80101f32d45a594b23b654a9a1b6b02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199150d3684bdaa09588f2027635808131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0350698b3f344f039e27b691b43ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06737005cd1c1087421ad08763ae970133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8586452ac5dbd699d0f12c6eb68330a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043f9f326f6fa438c2af505bb62f39d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858012943e79930652a2f28f8b57b40d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673631d323b7964be3d406e96fa5b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283e90772d6e21981eab35e49984239138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6deddb8cc13405fb8f91e838fcfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3089ae680831c7a8ae4d9c5e6ceff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68097c8acd852fc7cc6673da819e5a04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f5e538c5a1baee20b077484abcaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e87ee3f7013d150e85edad29a5d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f6b948a03ffd8bb624045651819b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45495e6e4d114fc922c406391f3fd931145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa3b1d26d8399cd8b3777187aaaf02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c18ac7998c26d5e02229f65a903e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d207e5bd0d6de1f49b5ca6ff2e9614b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9dc030546678d7afdaafbb84d7f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a06d9370ede3ac30c41d50ecc7eb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b9f04171d127ce5dcb8bba68a81b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab1e1d98ffa6aac7854f339b468f8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724026c46394068f738b694252f3edce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a68d9ecc44cf1241cf16bea35030154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51153c90a974772493a95a94c5c8d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e3e13d2f8577211a0601d2931673156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042cfee3e70f8d095d449bffa365e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb69aed6a35db760714cc235f0baa40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748509f874737af4b78feb6b78b2f32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef831eac7d56bb85ec1e61e4b2784e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bdff9ab54429900dc17e91783159f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7abdedaf532addeb5303950af6a51b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37a2780fd6e119a1117d556cdf0b72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d3814e36416fe5571a970f514b0d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7a9669d47d97a013046c412f189b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa1944b4acbdb0e5a84a6e5c49c4da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9856f760991808a144ba33b0887c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f220e7e7f314d1cfd1984e8b21278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e556e212d92f0b27f04ac7871eba8ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b551de2bd25050ef5fac748a04390e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c36ddfc8eee0b6dbdc0fc7cdd8a5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ab29813678af2e4645419a48fb7ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b80d2eacff20295b8d07e5124e3f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9f1122bcc3247d0abd0aff9884f97174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>