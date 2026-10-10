--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914526926175b429c704a0a43cf5df01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843764b7b02125970c96b302cdb6612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280de5dadf8fbd379d47365d54bb5623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78f5bdc9d8a31843f4022cccda1004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6beadd3688362b5970b41d45305d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8bfb848c25faad74eddc361a571f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ce89062521632296e19fe0fd286737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc15e923a44d582efdd57e883d67a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d2ae6a82ed67dcca748ce5e95543f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843358b1f4f69c725bb12b606e301410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33323e18e9697a42c568299f68c20d3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595b387354bb63b19cdb104a66ed67b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e3221e22f9861d2ee69b8bceafef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be4bfe989f7ffb750ed2320c5cbba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f262c5816b5a8e0d2a91765161099015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a227a848e99fe5e2a40a4b2ddc2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5056544ff79dd55ba00855c1927fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b51f76a72d9f91babae474f640ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321655d1db3f9b147fc191ed2bb530a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04e7a9da9d48ee87393cf5bd5f7b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c10733b8e8de0c350b3f98083b59f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12c15cf1fc9335efb61e933ae48f1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eebbf4a18c2854a4ba5a480ed3abc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519c14fecaad4b15b1cf5e29e34ea2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5273aa93d74883c23ef922bbd784925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2511e04e1a465428d9377181c9d9c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd84c06ff8e58ac978e17d85208a91727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d52f56ae6579d5660e47c65c64f7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3fa4945c5c6377cef3572721124c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8046c97cc0b2d12b10c7213d5d6f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343f3bf2675a241d66dfba2380f499531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0058a9a1df7df84515feee423815c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5d8814d5fede861389cc2aa78ff433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83105039a7faf3346c9001f87373b7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ef5dfbc04ff0c0ff4ddf44d6f2b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6554f4d337adc5ca56e812dac68504836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde313b406d4db5bd69ec19f66e81caf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460f764b637930f24d715625fe8d4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e1abbea81c8300e0fbb6f069360539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2523cc96d3c2fb19ac96234627e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636dc7426edd824b80824334e768d1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0cd5e8bb49a6b7f75cac0ba96e4ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7f910e4c0f3dab56ffd58614a1ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27bc3dc0f0f6eec3f287f2af1220344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106621ad0b737dd9a0e8a12e3321c44d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4aaea01d65093a551d4b65951eba046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f177ae38b318da5fea161b21b04b2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455dd58d7098b214d79d67da9742a7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07860282e41b7741de779d60dbba0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c67036f197b804d06537961a153bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bbdc9c38f0562f089c9d555c509951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d163bf623f685a3d13665c2a277d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0967342f477ac020dedef6bfc4aab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73777e3097884cd67c0935393bfc3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1559ed5ba790632a5e93863db2b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569a23f5f0b927ec194508878ae34956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1dbb827322c41713bf3074ae950857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361f30aed82f20c5ca2cebe83ff1eb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d40771812c0a018f5352279f92afeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b483b1a0e81d76d094f85569afcb6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953da3c81b487e2a7ec14baa05c1a9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df1fb33a67b0a4b7eaf9b0e7a3cd7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c5c1c3d3456ffa7ad415eccf508863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d115735987393b58c21797c967a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a08c629ab8e5e5bbb7fbb00bf8cbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71b106220b5014e12d0c503e3baa7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0377e2f1e9f5b0360ec464ee4073ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbceec1ea29c58552ebf02a9482fb9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a69a60137a95e6768f20a219501fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6749ff128e0845955b873b8fb748df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dbe0178e932ffa33f31fadb083c4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51352837e8b8314ab3b2693198f4e63272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4335f7659d596f08d6e0379da8cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636cc265230d9de4c6555d715889ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc35f431a433753d13e18be1b0cc1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d5b79303656908937fdb689ee09076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95b7b78025d8e5b67906186dde076277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd775e99830cdab850de0f8170e80078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdfd2c08b476e0045b37c9f5e286d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4750c330c684c0eaecc93e0fe59580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de000e321ebeb1bdc7cac3951045577781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d11ccc88c7d89632423cbdf9e17c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a9bdc25fe4d4138a824068a4d710783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934fd230418e889108174c59c67ea784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c68c05718987aa2157e65f5848f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcad2790a541e77843ebd5a8d8f3e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867768c209d434c8dbe25dbf3e311f8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd231dde2a588cb193a6e0995cfc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d197181ea9ac0402df088326345ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95662490ba645969bf3685739a21c5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ecec01bbc85cd28d2dde8a906e9f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6205c124c68d3cd1d2ae4c7822e4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd465593417758cc1db142483f62be5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a632325ce1c68df9692fb45bf5a41f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f21eba07e060d323c6f2bcc53229f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76493778f048450223176aa63de9958d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840fb0e1d6131ba6110e1e20c0ae7f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03e60dcd1fe2df234a3ddcfedd59df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934743e947581baa3c6071b695d525499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73b88dd6473be034068330e49bc946100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf998406d9d50089e98475ebdc41182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58547a017b4d0e14df322a83fe8ee62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2eb6a699b6f0e3e9810e3faaea366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8e3589c1e995a689f06ac8ceb85d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd571dbea024c296465ae9ed22747105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb9bb7e0c756e9f62a67e736c4bed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6179fdd6210e025b96e5ec6463a33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7a86a38d004c98cb7eee62bda2501108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554233c02ca1a1c4448e533cfedf9008109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eac0a47ec10fcafb618095d0c041d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a62cdee05ec49cb0c421604d45ebe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867f7bdd9002dc9b6727bc6ad77400112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeee82a26426d5b2f1541afbf055a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db74ffb422d423c243798f757f7c9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474c0be74312ad459b78c81efa551a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a272a9276a93ff9920a95e2ba22d44b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1084e459afb42b4693dba0ad94e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b86d5cf0d0d1d646df71d18e293c0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33a582d908dca310369eae725fe27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6df28202604e967654ed42ddfd1ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2cf0caebda86523cfae8e2d57d8a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed12a99b2734587791ebfb63953a2ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde8852e7400e65dc96bcbb78c91bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d1189e792702d169464788cd2d84d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b436947d663270b551b0e0336b80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653003c930ee80fe57ac5adbcfa81f1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5a29ea2da8aeaf819060e74a09a19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781bab7ec018b8986a0823fa20a8b92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f4ee1079c10f1f9bd1e3ca13e7cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f372c02e9ade6bd29b4c6e28e5d1b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cbf7e08947bd8130de448954c2300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc054e4e1f8a882be3596588667e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce34ec5347965c4ce7bea7d633dac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d310b3bdec2132dc3197d73d361591b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b91405e292cdb3408829c39d81070135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878a6776ab6cd29ed53f856fbae9d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a88c96b26707586f1e967c5c04e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f3e91e5b68d3209afa17271c5ecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4394abe4901a065902db16e988b514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365192528abde12c40015ca1cc535280140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c81732099265fd56bcd75af729a76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e7c02e24bde625f2582f27d6a711142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818ced584b03a82305c5d208539f0cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50abb2fe76d7a542e85ecc9156a3b1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596de059b70e4545c5dd2788660183145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4903cae46a38d266052aab0cab339e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ce1a0fd0775b4b6ad4e210d33dc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f605c7937ba922ffa82bf8b76bbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a42b41266216a66b89bb3a7c52a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1a718645f489cc0a75704979b8d26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8f635d87b3173da3e702229a5f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb2461cb1ed4f0531c725107170c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce54192037d0d9b93913e70c4717b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6497ad8340ae441b1ee2af1d892876e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb005510cd8e8acc1915d64e17ec5181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778947aea17b5a2fe48d53e72528d617156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e547e6c55f4f205a9d9c11bbba2e71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afbb5186a3f7cc5474cc1a93032206158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f56f71001b6d9d1fe75d23d0482f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e1b464b86d3eea1c65f1da5d0655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510b231b6231ef80e63694a19f2117161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201f47df24e62f40d20ada311f44e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f8acc86379f4ccb82e43a4312d15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1a3ead069c5fd60acd4d91b724c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e814d95f054835d958f56ab69bb275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604c31d3bece59cd093dfe788d8c9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f1c068f14757501d6a8fc6d5bc9d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318607e2ef39d2053c21b4fc81698fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d804eb9d45807388a39f994e95746169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a6880cf3769b50d51e8e685bb6c87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239336533853ff84537baa0e0a64e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c62476268524ab5e071befe150219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472babb75e0301fdb114ec7d10191b52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a14ea1140878561231777e4500a3c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5bb444f20fb38d5482ab334611ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60886ae9403977f676aa7f72c8d9c56f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696d937d81bcd4922f16d0af84d03fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82227803f5fe3f3a7fcfbed4daa65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe30defa290e888611140625c87c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbd96ea86b62fa76c15a34d835153b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b80c4f4a92600b8d585f1bc67c7b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508df78b798ff8075b7e23530c8ec442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487379de2713838e89d4ea08a2cf81593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f61e94e1686a85cac94dc49814bf004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5c67fa1ff1e2992f79d5a59ef4575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e58fb9f5cc884237cc424c9e42b5f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a83b289887f86d7068e4a582d817f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1c8a4ebbc0f4cdf864be65b9e064c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc711cc4d01efd01af89c1e9e7a7e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea5c25c43f27ded59e5c7660377df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465c0274ed5fea255f42524595f31711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e043d0e49724869151a73a3ba9419f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e67f530aad8627aa041700cf4eeea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d51db745aa04db66347b32b7455da514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874a310cc78fc38adefe0f997cdfaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9451d02776543b59bff5c4a6ccd0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465626b940ef6a3647db83b82db2a00217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7193e08b09c411caab14a387d094e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919062e04e5965802a5ae0ca430452219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f59e4ea9662df82a654bbb25894bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b3859220f8f7db8fcf990d6db3c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44fbc542d3f020e5bf7894ba40b3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c1d64e1ebf18f2473d4cc2eec25d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375694cf9786f3b14e1a2128d26e32224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1269dacd3ee23767a69a0964b19d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f3ddd44cbb556177c229a6008c6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59fca2a175337ae73a47b53064d9b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb6aad21ed9fbc6482866938e339e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b1719ba813cc3e8112877d42792f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64433336a8a28debcac94c5a4b35d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7613e549e7aa12e609f59d8aa9289831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee381e842a378dfc0115b6f8a01fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b16a309cb486dab7a10933a8d7bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7cb37d701b1d58a35ba0ce516f6b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c8546b7b3ca38a4f0e3fa4cf43b9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd0ddec77f4965aea53513d0df17236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f2d609688e98b577f7141a5ed298537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf53999b1294bc62ef290780b83d4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a559ef32b3cf7b58dcb3dc691d8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80abca23994002414770f23a79550d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f01158e6a57d6462e5fb5f560b6a9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016bfb40e5580c22d0801397c2a30342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c4a8157ac3f515bd3dcc9142379443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3752b75beae8bc6623a6544aef5409f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c17fe7a4c7c71919c10fe0a27a5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526041d5dd7eaf3d246ed2e7f7b35d4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1d4a8d660294a2e001e41e6a2419447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1516ec919cac0e80cb52195d936a2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d52223a3e7128d330757c5ca275449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e05618990a8853cf57d00227673ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b05f2154d3b5ea193549403b812a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4289b2906d2aa199992d1912a2316a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770092e916f9997e1d0bb502932312ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764198135a7a3c8fde2e9bfb2e62174154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a93f0c93fbbfe796b986355085f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6adc10a87b0401e21bf760945541b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c55677256fe85caeba4f420545dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c812b3d74c74969b5568a383eca4f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a7c979b14c15d7094f082ba0e7cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e30f78b7d48a1ec29276981ff85d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecc6371a0780b22ce77ff7558fab8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28e67793897a8adb40739f82943ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd2f76d61fd708f373d1daf7f373f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10f811ea18227a540e2e14e3b1afa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af9c904de4c373f826cdf94f8323765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df92396605889ecb600034cab5b7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8d29dd983d4f49833f0362bba122967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ec58cfd21a2563e59a3bb766746268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb8c6240ed365c6e17a1ffd94572e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918e22a8650685a748de078e080d3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018434bfaad676ce05c146daf7a2d1d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e191e4bb8c315651f70667346538372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0fb41d60130422c720842521b256473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1917fd646ee46da00a5feb8d85b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141278c9776ef3a0022894de37d4edd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3d5320de788495a1d1857938076f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddccf11d46061ef26c6935839cead9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508285a622f9a2b8148befbb8a65aef278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c4bee562514ac1d8df9f3152aedf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7321ef73379022361419aebd2a7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46734c8ff78da7e7af28d1c1e9653c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee73f791615d2b05b278255efce20e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ea325119331a1547a03e7114aa34e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef568bc18b1a5bc540fbd7ffd684a5f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0c72f727df71c33b04baadc1378285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6da9ced1d83d5822a706636f5a69c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760a7cd0e9a8037d34903c27267dac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d855c05692ac43f9fcd6d1897710c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bacdcd65269624e2f1e2bf7a9f06f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db0ee0c7d0ff035f289fa5d40577190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501236b64744de533c48b6f7c60c48591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67726f1d8fca4ac5ec28deb3e08af192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747d1a08f1186b8ace73667c95c7b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f6cd77606e1c2c8ef38f958362e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85866124e407b93eb8cc89234a075e1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98776b83a66a982308e4c2280da1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8df953e825fad18099d479f5168bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164c5b5e49f29d04a69a77f46541a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b5407be74b37ede0d5458aff13de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988e377e09dc141819b3e815e45860100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf21dd74d9f2b85809fee2739bc02e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf752f86ffcc316c4e039693cd31bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b7b0f9753f36a385055ef9780711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ffec236ff88178b317148df0f05d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576c0ac179fc5fd2c8657f679b7e4da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac85f40b62dcf956ead407ddc93985106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605002348ac1478abe89fdc26ffc36a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b69729a5fca2b74dbb23d4e91dba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2dcb2b4ae6ca67c36caf8a1d6abdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b628344868aabcc3136210de8cf0e88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad73ed66e1e53a4cdf28cd4324f6a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9750ae06b78408c79dc4a3e8c9191e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc3b6befff379a6cbcb59172a8fe84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea2bd4f529965563433ba20945ed8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61557716dcd98f88cadc751828de35e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea1ed19182ffe607318167fae17fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165456966a21d99d8ea425b433c6bc9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0baada535275bee744d2181bac27ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f4a09c554546f31d28812645babf5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb546c2691dbe9c9e49cf629e97f707120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538123da028c5ffa611ce05f53b36b64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70e51af8c0e49ac626a995c3300aff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199625dd698dd557d7273d41a6a125123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd2af52e8e472fcbcd79a36c4ffa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd70c117c75216432063ec49ec9909a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45e26f69f0b0d073ac40209d2978ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25315ef0e92444ba7982078e25729f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fddfca38591ccccdffa9e94b505e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980bab9421aaaa0c09884c9ced848c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319a4ded04fcdede813baa04d906c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74302a8621c6f7359307e7a541a3be66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bfaa246009d222b5c4a8bdb79cec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb053fe4f10892edd008829ec30267e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf5ddda9bde08e6d5ae8348414d49e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada352fc2d290aefeac6b7746667f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa247618f7d90df4ecc85a1ae4425136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d983d24cd4722171b3ee3cd73411357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78a0694021a0150b3c15c80feb830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c35ce053aec0bcfad308e681f9d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a511df277adfebf8c853bb3f3cc11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46981260a4fbeebbc9f58a4b59248d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca390bb4204c4688be74d3cad4f02a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef743dd881f5cdd8fc48f0babfe563143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1374ea45b5c4a5dd1d142523c90030144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d4376d97851f3f31bf21ab870fffa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5329c810e8d6a7708b1e32e05b8ce10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d1812bc4e2aa2b04f371abfeca5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e53626e7dac2970293ada58b2b8eba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ade83121a73086791d73955ca689d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144632963a40fa4d5292f229367f5383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1e6f960c62443a5f65852722680b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e3e5d68255aa7b43d9cd6d8a0823b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b6dd6eb0cf65f0e41ad9eeb86ad3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834350a7740f87d11785dc441c6113d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ce2f0319d4ea50a4295c3c714479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08603474e8907f8430306493638a372156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ffd594b8c7fdc4474ccfedccf2dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c8bb11f0767a5796bde6d84db6579158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114630f03723fe3580dc5ce136912a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b67e0914d44426c604213c93f7975b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79b66a306aadc45a06c2e37f2e38a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28334f91357b446b3593cf14d832a594162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce0d4dc54b6ea1a3ea2b5da6046f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d1272792829c4716582a101907b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c53d3fbadc85bd12587caa1930765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b83e76616f99668cc47066db32a81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4492caf8181aa5af0c3c8f546aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432b4f6be335184a225314b9529be6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb861752ebc3432e11f178cc6ca163169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee41143edf66b1c64813d2d2ad5c8d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb678ca8abd8a379e6e3c9068a746c7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4809f70e02c8204d6f6f2f327aeb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011199a9fa186a726d4506167417402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2493fd728a2e94fb7c1d8544e222d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>