--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c92bd7b2b7c4fca36fcf7181d416f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c462fb740910d19f72fe2105bdedcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d206969d5e01c7465135f1dd7b0ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42352264dece38b1b9ef92f749ae6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198261eb7094bff91c224ca01258b6935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488569a9ec92deb0b197375ba4f610966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3417632885979bede32a186dcbc80b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ae11dc29ec1d1dbb2609779741b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fbf5a48020829390ff332bfeee4ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c424adaae75e81fb5c700c63742a0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa10c77cc95d5b4bf33995013aff511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80094329e6f7ffc92cbd22a1df478112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9871ca740b7275ed89b1bcc2445013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74fe64ebf9b7f68c60d8e1aa98583c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20fe69bb82eb4b62d08be26d823dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95890825d66738632d34fa99c4d8bfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a293e61d2271ab9bbf18db04cedf5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d56cba7d6bbdceddd8b3cc1e2c83a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df50665a4bbf20297a304e6020b20719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e90918bb1e7a9b9b64aa27b1ad21c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c3d2d605b097258404f76211586c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb02131f88c4ee271e1ca68db9367922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ddd83e1f7d87a80e1ee663535b30a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad6df349ec90e7dcb98aec75e6a91e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51315fe0b8ddcdbc7a314267354d053025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37250eb2ef41086275174ae042367f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624cd843c11647137ead9ad25e068e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca80c8213e562907e7f2333b70e86a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7994fc327460cdf6ad16cfe747347929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d778a01c377b6e1181f305af9cd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb709dd2f9e7c439de5c6d84ce40ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ec0b7af637825dbce8f24da5524932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f74a42bb0605197cfe053e5a655233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db40396ac8706a227d819804d7a51e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99411596da99cf6467759664bb6cf38e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4feccafb3d06e970011cf6e11a00aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c50d8e98343441d0786ab48d3151f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e71156ecd6f2ef6f690984966c6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88048d6dd9f63e7ac1a7cfb245b8f93c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18b583bd1705d52f058ee3c79a117d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472eca9ead82a986097646ee69e34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8a67db13186809c8c4a89ad737fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c481cc4b160ac7960d9e35357b23b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba598571008ae2c963ab138fdaa852144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d9e513beb8345f5d8f8e502f1c41145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d1518012eb3157917cab87609532f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17d0af57332df122f9c433ee2690847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c047dc754349f5540e89f29f7ed948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e374a564aa155bd2ee8b493979a2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa065d8b7073fac72c2cfca474a1b5db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72106d98d58cc7279d3869672265642751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cd6a362513dba162278a2089963b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afdd3241fa356510980667882d70553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233e2be9a69f8449096f450337feba854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cf04f5eae426a30601d8fb130810855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e83ac0ee2852b85fbe51a163dbed456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ac6aec0f934943761b532064ce4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e1084f780e0fad1a59001f492fe158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007db5c2b6859d2d83e66c6c854fbd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1139aad8168170e394c60f906bb592960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141df1f6a7ac4c399d4530f5b3b38ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813caeb3e40a2b6f35820c48fd071a5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934376b3ec327ff20dbe6c466b62f9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccd4ac5330049470b6dcb66b6bf5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb47bd4939fbb163c33363e0a266b3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf99592896dd27cbe383d03ffa577b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b533b8eb2ccc980f8e2900588dfb2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a14a9cff97d74a74b69dab325abfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ebfdbca2ea69ea07f3a1d94faf4ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdeec06825dc945d63338e1de5e2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1d47085edede8af0bdd4b97b010d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f3d6ae6810e4e8ef3b7b0f24f58a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc4ac785015e60333149d2bd79facc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e256566222ff070682c8530069d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b46ab4d266aa3b2b09efc0905692dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41d9bc55301d266f7dca3f2c97c81b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e0f407e58f8298d594b184b1a9c8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c479eb64a69cc249d2a0232f4bec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e3b221e234ed328fd1c267b2ca60179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a14c85052caa6e36a87c2ddb2b33680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbe5fe88b1e931efba1880cca1eddf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b8f21539c73ad4191027c4b7b96d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3070166eab4c2aecefd1dce72c28583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da25298f797f803e4d726cae670952f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364786ab4120d70e4ac84790c681321585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2f2d9cef3aa1d3a99c69be19448be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb84ecafab9fffbee75fb4d8f2ffc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef3dc224528f0e6766b6f4a0170fd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b0bcb8a0f7b09f862e3701c7a3ddc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276ae4455c9631509f6b6984788adc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51307ca46f60e2326203845221cbe88791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0640cbc99355a5d6c0ce34d6379f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edafd4ce90455ac5dc1c94fed7f68693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf41b212f2fc2deb0ce1c3ae1ce9be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84652c067d1a841c3744af7edb8732995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08b34b12026bb4d77ca8fc9eceb0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4dcb6fc1fffd00d2751dc4cf071b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbfae046072b58b614ac2041b6c8fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3276eb64a0dd9dccbaf25de7c9d5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae6c9d7a407f52cdfd71a9350a61bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff38aeaf95d002a8d13ea528bfed59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce89475ac92deca48b2e9b9ab25c6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d5ded6da4a5f9541d77426efcf93a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d2ffce690e9384f99453796b180c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b37b193e43dbf07e48a25a2b2fa85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcb2f85d3ef3f21a8fadaa459bcdcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99933d74e27a2a92f52910dc83a00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877736bb856192884dd655edc9953f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029f5c7ef294b44c3ad8e91758f853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a64678ce475c37f0586ae90abafc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493e0a56a644f0962ab5d890646866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e68ddcc4160e7a3a3a74b453d63a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80365dd32f635163663eab56e67e8af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa57defa3a78d71c6d603ae575434b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c1d5efe5a4294a2bcbe0da2b0b1f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855fd960c675fb1ad08beddf2f4fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37a2065f9fa27a5844187bc626796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef6b66d2e80ece956b3d73897b155118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9902bd24e359544645a0840779c474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d850a5d66ab3833bc02f30d7adad6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc4b054ffdfcb81f9b1a3da7f3d05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a843b8a326c51f4977feaa96e5ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aba0e07dbcbcfeaf6e9b25394e2beb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14dcf038a789d4c25f3298f1f779d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa396ee888cb3af5b70cfec5e2af3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7eacb0530a07ac51761b391420521126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3a4cfb85c70c2d29aa18763bdd15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab46e71d27e3dceceba8bdaf75fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2069f1f78dc8834082861959c6ff54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809f139f4786330665d2641beac3b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0b9000e6db956722a75f71c0861b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbb68776e6ee1914bd3a872c39fb7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888958c1ef4b5fcc6078d339d656b95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fe9aad95d75d91146fa7f8df7becd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc51c16dc8d66af6b7f4d924598363135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c7a9a73b26458ca20cf679eb2e87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0db47f4cf7dc84e5d7070e9143480137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a0896fdacc1e8ba47a81b4286af9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a13587eb7d848446c82b858b0d42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c1b3cacabc67041c5d88564237d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53285549dc865e1eea51775d84bb1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47972f18d3bfdf2e3008fc09fc043142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046cea0cae1e197026357a208b8685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b6f27d02d55678a62d61f398f664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b1013bcc1a276c97b6931e57fc7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee56d7044826167397cb2b997ec318146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8da1a599bc15332f6e0e14c90b39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ffba5d8c0b1271b46b6e1c4feaded148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a2df08a6d85b2130e18410fe766f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226ddaefa420e7a9e9515e019b2a71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb20a887d534aa2d513b1845c59556151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8e91c4b3cbc1ffd188e846a80fc2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17699598508ee80dedf0b9b5692df3a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2634652524bc999931f3d0f8b98cad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816504d42bc85e2e6f32a2750dbbe8aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a9c81ce3f7d183c02b7de7e3f5aca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37efd91d3e7772d9192a364956a01b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b886472ae018f4c24f23dda5cd4bf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc13ba1d4ae55dde06e5ac3190e72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f993537e3da9d16e5b3c8e37d1169f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add3f2b8727575de2626da9e615c0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f771664e4a8cbe1ae20e663c592c40e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b32194cf53cb40555721eed2f7bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e826799855f4fc1e7a4aaa47ca037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cfa419625dfc87017e1057bb5675f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0ca5314cbf09bf1958f9969d6a51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6172e7117c6605b90147643f92b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d687ef437291150ccc47545ad70df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f292c41f34a76d753bec4e98dbd9716169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e78d53828571373262236d21e7e8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fdbcd7c3079e9600e4c973feba50b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f43020e72f46331d47c538e237586172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04016b15897b67456e638a1775f9ab38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b66cf635e2c2997e6f66e42749caf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d01c82cf457990fbc2005fc7c0a8b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926747546e01bf1b6a1c2d4d5644c3f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f65e6b961395c2edbab92ce32a472e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8db9c1bdd780f6eb74d2cf6eb6418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb17e45ed2f925774366906d00e76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e0c9f40701b970d4a175a9c1795b1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4ac011a6b93193266c21eef9954ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54679786ed98e45f2007c9fbeb9e212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041c32d3bb5fa737157d6c543c86de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411b6b2414098104fd77ebf399aac64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edf09a6f7e35b99f87cf04ac1b9eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d341b144bedf10bd9c1cfa49388c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b408bce79ff1db9b78430002e054d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db455395416caa4ce0f860bd6fb30d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802449847b1518bf986ee3d7ebd29a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cbb4b1c8608b87fb9480a4cb880e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f2490961db8c33d50f1afc65143611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826346e3aa353994d6ef6a9adc80a2e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b13717f57c04df76ced7e595e29a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd950f81e772943da843cd2c25fca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9597a8d74e3c28cb49dc8a68d0af47715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794deb09b829d069da1c14bf9d98f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea451e39e0f2cefdafb8b79de5c7c3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e8737dfd4be9058dfbe06cb9253cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b77dccca1ba334a3173c0ff9d12819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f9e30b348521da7685e410697937a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea6db0f53a71c7d071daa3d5aee17121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a5e301fff89b3a64873e5fc9876322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352c5d8085ea709e9a4472bb51b34223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5d6f332825894678a695d1dfaa7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d86431fb2297fa02c040cfee03a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5cc08956ab123d908afdeb7f0f25326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246cbd04d648019cd5fd2184f00e5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a7bf353b3080f397e2156a104ddfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d018f4206feb03e0a47cea77b29ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb6c1be90af1c06a7737297a0d033430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a0029d1f47adacb1901f5ec09c4d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e941228e9fe8b39c366f11d21871032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52dc32d43d571a273e5bbe1202a27833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4391ed02b2fc534728cdf98cb2cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc64dce46b4b1e77a7d4c048fd452b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4814566bb04e612f71a7002de2402736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95fc3b3cf34c22bda232b87a45328d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d118c6968b1b849f2f57bae367629e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f5497e9cc279c772abc4d73bca69d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1bb81991a67cb1bb5c84830a8d59a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74409eca12d25e94f06e0e8c946bd2b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec42576a422f9c54ab3eb12fb792942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff15dae9c6cffb542e8548ace3d3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4e2983191ee7113b5bd17e58808144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1c98cf0db941976bafce5b465d3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cdd83cf0a5636fca28b3319cf85ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5d762e45a7258607122f936b8d64747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b5061ac36a1c8894ba376c662c22f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd0856c0e6759cd220ed3ca6ae81049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd48d76144fc40561bc90d19dce0fdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caeb5ba5170fe1dce48be6c0fe62f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de168a287da7a7fc194d9870e961409452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafdce070aeee475835ee413deca6e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297093314c10e4ced9ebe7171f4859f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f399676babca00af494e92ad76134455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74571e9a7eaf908e7acd631a2ae1994556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc337b2ff5d6a6df5ff6706869c4ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c7164420289de8b895ca84d101d7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81b54b182b0ce05bc85f12e045a2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b1ac20a67489d5cb2b1f56fa1bad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dce4d7ac4277629d1622c0c7a748361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f91c426875850a806178617d29a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7464d6f33d9ec84b17c0874f2d83563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354d34c0e3891d92a88bb1070e3c61064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e74c91eb61a313b086bb82c1286d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76838028b57688f3e04a9ba7b5109966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328f99ee9057f37d2965f203ea4e9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196137f15656089a3868be67f2c19a5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85280917b9be41906cc2e27c0765db669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954662839388aab10e682165499e960b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a8f0bfbc2372292d1572ad7c4844371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d266f07a40167631fe49e484ed6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2a5a59527f0722c4df1b20d94c41673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fefcd9e214be25ef5709463360cd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d77c7c207c4ff82b0dc1962a0f0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51182f3ef0023768b8b5ceb5dda6da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd22d9dcbf2596aa9d7813680ec47177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262df9ef36861ee9c17bc8a776997078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268ec6db491881d066d43de0e47a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db4e0c79b0c3b18d24badf6e7a07e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41e0dcf01910d3eb690e35132f5fdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a8018506441872b1de3964e1facfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799ba879918dfe4da95251361b0987b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c089b9c4774157762afeb103356484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701265575ad79a5060936fd39bde1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9b6acc97944f2c641e7d9e634d5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fccfc8e499651c1eec7718e964866987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d4732e75b494e53a24a5343b8be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f714a526f785d8c8f19f67882be5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0467ed2189952f7cf8767580605f2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec0e68006fd779167cb80ccff33a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5ec58418d5ec2eb22782a8b8511992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b066d37c89963a5966e078dbe403f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c25c882b3fc442b69ec3757a1499c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1ced46e616fd0821c5ce290abc34c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba687ec5af2346794135adf870999f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af62ae987ccb550e0585f772eba6a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be40b1b7b10da127422b3b71ca2e19298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c740d398279895429224481ec117099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a9f5dc167de8ef0f4dcbd0b8736e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19cb97b35e68ee79ad8eace3cd4603101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d2c38edd6abf285ed32a1f0762f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e176db252a148b6f8f2c0d2d97824d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98734eb7a0eccbce73e4e96487ad4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835adf080e9a104106bae1b198e845d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942088da994462903d9a83ea9bb1ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71141e0b7e0a591b9c2ede87835a2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c7d9a390aceaa8ad65920446dfc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b43097d34f9df0b4871bfb37e28ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560c7b020795064b33265224c95e43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065fe14f9d0745bd7aff8e7dc7ac2cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c27843f6d31407258e91d6cdd5b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6425b6ab42221afaea7b79f64edac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db9dc4dc1c89ceac7efa8518244f35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b27e701155525a2ff1d47ed16643a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e73e35cc995b06c1e3615106e14acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc85f0deb250c73da8da7bcd5d4c754117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6db2d98c52d3a333fa0e00158a4ad9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deface96c06c6209deda7eb30c26a05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da031da1b982935348535ce052b524a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c55e5251b136081a780435e14548f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4bde76ad1b097a7a8c2ea67c780fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6280deda630f27ba9d51d835a940c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aca8ce723cd2049a22aa9188940839124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff24afee9b36c669b25d7904a13411125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13d1a6c3ac96044ea02dd8c370d99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4de974f97fb1e7c73946a6952a260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f455053667255de5d091c5aa1e30f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec010d4c0ccdfc1f27cb6c840e357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bcafd0e00c64a4c57db48db0d92a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d966816ed58e6e8a9c1bc91a54b2ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b42daba930ac805aeb0391059d14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e259f5539b6b9003dae295ca08d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2a0cddd922603e9ee928ca94b387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e92963cfca50968cf0f1865e7caf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739433af0ec71bacafa128993729bd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858fa85143ea49f57e8ec66c4b78a56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e71f9ce4c39b7ecf4535dd9ffa1f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d59443b6092c52844515ed76a084139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd956de47cd053f706bfe60f80ab9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc75ec8dc9aca5da5b006c21477d25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca309085952939cb93b6079a35833e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e24fbd5bce1480b603eceeffe58f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c993e992a00c84cce365e551791f8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf480cbc7dc668da5460ab771de225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae0e2c2b8f2a52d4f118716a65b29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498661eb4913ddba5e206de1e4b24e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e6095c92d32c76959467d15821889148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896dd47c1ee2d4caa73c8b5c3789c3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e7598afd3d2dff298f4e3c6d79fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6303c4ec34177a861fe43dd3847f8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe666346838ff3328d1bec49e2c44d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f5acfbfda8d26c0f69c38164fc9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f46cad8bbd3dcb43196ce1ae069d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71f63781c41c9d09d43de23d2ad4ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e551663b8e3d82f16b6bc6d7a9b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22c9f0f3565a590fe5ca03289d94e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab9f8c3610b0fd0338ffdbfb6d565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4e27224191668de9d893eb4c274f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506717a4f363e89168e73defa80eda4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce8d6a8a429750e10b0de930154672161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02942dcf39b1b257e444284f9077885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c16faee75228737a925a47af909f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dfa23e0b3dba7304e28cad5bee647164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6551636260e81f003e8a03e2e01b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475613ed03968cb47f4944068a7740166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d43cfd77a5ce666ffdcdbeedc0c6c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802985935c1ff2ec1bb376b5d580f91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d489dc5f6ef16dbfac7211fba5af64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad49d8d4787e77044a4479c30e69ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6802eed6570cc8c777d9b6b0c1907a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3285712da418c9f4aa2543672fcca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a2585f2b4641e240b742223ba7707173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9534a7743ba8a334599e43fbcecf4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>