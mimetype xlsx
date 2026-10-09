--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e7feea93fbfb8cea2be1e661a90f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97848745dee6be62f74c85ef5ae752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abeb9f83535e9fc5a0c8066d008c943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299ea92b858902289a7c585bf51a634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a008814e9ad8a8d3a157fd6e22f1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e18b491343c73cf2544557bd9a6a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b62ee4a05f15b4307ec324a3e1b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2ca42cb0c5a30808de79b50fbf348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181df1fc27ae17cf1f57ae1e7b2ec3999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80f2e28b164ea2dcd8d79396b6f8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07eee1990264d70556e5d7f2808b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c42f087b0b90502242e577e6dc1b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d8ec293dbe035a7ca3d4e4e866d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea352f9138515a800cca07ee4523314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a6aefa58738dbe46a804ecfcdcc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca1a9253715eef5f84fb877561f0a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ace7b3fb987f98472b87c26ee66017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb3054be690b8b2dcfcac51c6e34818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d468139ae27b4e4261c23f6f8c071019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0fb23919e198ce917cadd0ca15ad120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ce3b2105d29a909a52775ba90d09421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817f08ca4d89344ebf8b2df931932122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a08b08822e9876baf8b756a0385623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc333c16902f327e238e812047f4bd4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275beb5b4e0e40128f3f61e40765f9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3246b554da9d61de2bbcb025fba4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca2307f03a826d218365e4fbeca2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c54a1bdefb09c337a9972badb1c6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841b7f67b14a71b8b7c4013d374192529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec522c2c3aefc9e67171fa2a19c7b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f76dd0e044f57319a50093b271ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06369aaabfa4ec143f54789d5f9eabd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b60477dc9301e76c8b32a45016dea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c736c8a9ab31dcbb447a33fc570518d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa483427a3c7407261370d2f9283d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d43246ce30d0a696c4541dcebd1da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb3baadaa0a59a4ac29bef8ab228237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0d18559192b84a49999d36734533238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc7fff33e5aab0c2bb7ab077a5b8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341457b2322050fa79494d47966405840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3c6ae3ae7e20e47c958e73a58c7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bdd71bd8f65bff4f2139d656cb80942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affba4dbea4005e1c2c8943ef35f7ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4240ed54c90564b6c34653620f7a3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db715a4f0700f3149da256959111c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77090ca21bd53df87eb861c919f065b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529114ec98e9fffbf8d175767f085a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec73695e3efe745ffbb28921ac7482d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee20bfd40cb4028eb83b27bd863891049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af45dd58d03f00cac963cf2e44d091c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb10d98da06dfb682dd2b5d2b81af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34080e4f9d95476c0b9851715a27a5e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961d87f37d4147c968f77a61563571e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd66ed454641ed7451ccd3dd5a8bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b779232771768551f3211a5311df3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b7d91f15cc0d4b30cd87788b82c7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5c3e735477f77a0a59df802e66ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d194bee3d014899d756e8e759611258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a5b19a9bb7f6c7d1ed9306027aff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84184b687c3609c7dc69e1a876f5c07a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed1597bb93898567d5df67a92ceb3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d86718b66c3f188fd00bdee4242d9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ab9cb48cf84749a18155e491e991863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eea9059fa9bfc51cec1389352b7c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5360af7dc2ec1cefad4f49e0e0d3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49714d9ce5b5047a9f71129f2cb17166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b32e249a7ce84bc814e00b227444be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed966d28148b9686315c1fc9705e4d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b072878b2c10cf602e22ce76700a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64caee6141c1408ebb616c9148da4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b3756396030ebd4089dea80c865c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff30cebb1ac90a54e4be856efbebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0797ee048d840181e716d52d24e1da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113172b0493b6f6c3d06a91caf9d0e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45367262dee8d4d502b0fb20aa31575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ccc51dc04633d99ebedeab392881a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35aa217e7df2f991567dcbcd01d8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3727e25fc10734ca66012c42cb4cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cdc4ba6c8678e28c01b3c1a33389779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0c977cdbb7a2ce83f3c2a2c6ba4d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ee56c0b7ccc3959d7cebf394f4af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeffee8b3c239575d913a4182a5972482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c17f0ea44b9ca04f77f9ec0f6716f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d94552e79396e47c6a8ed388f5d4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c412a48fcff24fb45523a917b173a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e0ce54544c8c16da4e72c0aa1554f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c935f2bbe81047caca77f1cb3dbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313584d42d56d649c3461ce501dd5d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c146cf0d707410eb0ee9d6160dcd61889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9ee6ee03885a57516e5001e3e58e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29498660e28ec2ab7c3a31f2ed48ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb70bc59dd5726aa9c34b3235374a0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ad499697da7d39636b5d430d7dfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d0bf58f0d76590c0632755c97f5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b18000b8b0c9be6f8398d0e473fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e30079d17c4421c0d810baebb6f3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a458a46c1d5390bc35bb114ad925d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e927baf6fe44b6669d086b6c2326b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63214e5a2586a1da8fafb2038e00199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea5115ebc1f34373bf1bf865b9e16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2c97106ab908d8396cddc8c5b75c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b33280e380ac0ac04c8b33561c51d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688e3e1eb21a08f3f375d09ea9b0dcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bedeb2891cd9c67625523bc5488e3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612002a2d64489970659ce12f95855105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17bccabc24dbc5ddab0a5729e1537106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e84bec6f8d6bbd4b809a1f42abaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce6eab46c262403c911a85ce971838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6332b270faa1c6b8b6b7db4041e7bd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56772ba67b0841b7070d31ac320451110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acadbb898c17c2124d82a27f3592a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4959162f9b310ef272959795b9c8dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb6d2c99b8d517e71c4aac8394d4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1439794bc35009ea073f74f319a79f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3400227044192ef8a38599dd9578cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4661e72f169e8e118f992370c7309116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e2705d8da00fad097d438c759119117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4048e07c1558747dc75cc1c4d01f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a97747304b2d911e7495d109b5626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27dfd92934efb0991df4129dd9511c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a306ad2b128cc55896d47be22549c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c7206ffbb90c18db0f699fbb0635a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caafbfabe4b3bf12526a36949dac44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33bd92db076aa27ab5438d1dc9fb65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9dc5dce0d22f068b0a51ba1f720c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949754d49d5aa7d045f5302624936b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56b965aff748cc298a142cd536b4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc298968f21d0cbc43e8b52c45d24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01236b66014572ade90f0498ee647fb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170bdd6c163d9c8a54e97475a00b3ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead30b64c82e2a3a61e1a59af4562aee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d9e198dc1d625b3336fb0a6830dfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93896dd2109baa533354dc9163bc556d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad76ef93ed66ee093a7d9b8f466a1e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606039c46568b654867c6da0e4e8cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced5af19a0edc5821ec69a1ba64dfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c4008efd43d45a2ac16a8510e79d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3a9f7773c03d010d3412a3b38024138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbece1b5f6b718d1520862bb1ae9dd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195172e62fba2c940af3d809e1d44b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc53b2d4062eb1cd61582c0ab4cd14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3668ca01d7e4a4d7bcaab8d3273f1e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a726ed98b58e63af9d750af74398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761dd9f98951618f5ccf06f3e246050144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe29e5b6e4b3f86327bb003d62a9d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01166838cb0654e7a2328302326e6cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411dd5d740f4116bfa77f07e903c46a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c6d998381a56d1915d2b647c1057148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b38e04189742433870550f50ff123149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67dca7ad4376896ceed3193d84789150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88ed8aa913fa83fbb097b7ce262f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15a760b342ce5073974da747820f7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b55e3ad19c1542d54489b3083523b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031285913be90d0817b1f0a26d23c57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e893070e7f1920de4dfb1e6d8c29c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d32ddeb928382bf09a84bd0704378156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ef25cce664cded7c956d3a36728a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517071f87346e2eda56af0ec02ae23c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0149c4e46b59d10f88671e73ebe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4f6d453d1d75251b346ace27857f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e2efbaac08f2283569789272c79fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7a22d7617a786879f5afd7796621162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c054f2cdb4a9e4632c73541a33dae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6b975a305c9835592d168b36d281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28662a5237436e502aaeeb7945a4d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596042ecd0cff03ab7becd266844a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc2908ac25766b93ebe074e56c1daa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb952dbf78e228985109701cfaf98f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb033fac3e2208f9738ea2d0408121d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2ae81aa4072bce0290d7b48990880170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336830f8a91158dc4eb8628552d726171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcf8f139f712ef52881af69f064cc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0e6f6c781c9f52bd988e5c2609f84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbafcbb03f6285168b6ecd7946baf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1a51aea77188dbffa7e9c2266cf57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c9988928ac97657819c664c37970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0020f66ffc71706e0885708ab8a92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf663fae86f71b66a68e9cac0d6029178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d95f6e222c0903ce3ec828c718f44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb973ed527e78aeaf8d12973f285d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b9e8ce5962d93f6bdae920ae9b471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f15cc50279407479cce352f05cdc22182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10018fa942151b5d119ec333cef13401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc1b1f18d50a584a3165bf971bae802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60dd53e490028bd74950ee30262293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2effbc4eb3b93954b8fc12a4fb404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e421cf1d0e7d40a044991ac8322a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac87404c335521cc2bb85db027c2576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d105b130091a23af8073386313e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8caed508285741c763f3e5e79b581c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428cf50095c88a44b708800dd5771a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97cb2adf8861fae3937bbc057b61a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b20c1985ad3f19e274bdcac46c0fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff4d77845bf4f4576467150de6fa3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad00171e321426f25ba33b2785701713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb8be73007242e69c9ca8550c203b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119efccf0afcf0c7005110754fbffc1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaf97c93aec1eb4d95227c8f4d50e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c900149004312b0814c24cbf6d1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a4ae89b90adbb5d8ff122c55f52618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634029881a12d9a76a0b4b85a9d6bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17ec21d89aac5e3eb982bf9dace1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd09357705496b55d83319cec482a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d60cb0717b6b6310edd347e9e86e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e51f431f010182962c6a57d042a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3f76714be0898fe4d964e62cef1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab4325034c3484f0e73353af76aac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679bb13b6f81bc592637ce5a84aca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b70257a4279c68df1400476be83127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6936079d663f5919c6fb12dea7b0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338137e28756828d19ae83051f77ec3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9bbf58763cad06c0468425b29a75030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba77007ac88a58559bbdc875e520e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00494b2a496f63e9d0fec5c7743c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60123e6277bd3379bc4c46311addee0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af206afa90f385306447c8ce0f26c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45487e6d1989ecc2a5845d85dd7567b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060b2e0dbd4bf52535c46e7555357936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e71bbbacc38825298912aeba7b39037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9cd79de660d0a5181944c4f0e835638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025193fa53ccbb31e939034c490a179839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8994b1fbcd8d38b5c2bac271629ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c65c22981e1add47c2d22d9119aec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfe7bd06bbddb08dc4a1c4e6068d7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d86221c81fe3de1c8d725ec16f82a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db09c840e81fc12ed5172b4ef38f9ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0061cfd75577c1017d44e5480ff74a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df06095c388a89be839b619e142b2d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2eae5c445dc351c4a76b38d0483d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef4898da90be14b8fb7c8db3ae984848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9eecc320f9f754ce371d7deecb97a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ce44ede8b10ff61e9642a586302b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a901adeebd92a60141b0b5edbcc61051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720780fb3f4eb9b58ab3cb010a4dc4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976c52e03b5c6ff4ac5d7816acc67653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fdd4c50dedcc6a2a2f8e9e974974e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a2de3113313ad880203462af6cda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f38bace5b10c16158e5af717e5da956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c671722066d5d5b4a3bed8fa5b8f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecbe97df49a6ae2b80748fb75c6e0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634d38dfd5f9668f5e3443c05f5be559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b9a4087ae300261f6abfed36b2d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf220e640f43fa7d0467bf060efb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48faa0054e14febaae84ac85a964bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a2eae45bbc8f9d4094f847950a80663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bfdcd3c2c1ae387157804e064c33664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb128f18de6ac851d21f1f3b218fcf2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e329af872b120b32216e201fa83be9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a28aa015a1bec243fdcf1f12fe54ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323a4904c9e134ca576476bd976e17368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56915165bf2b0655cf0357e0dc7a0d2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076787e6bb71683c5864c60a1c9e38f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca60acad7fc3d2f90b93fdd41c329671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf30ac3bf10495b854c7243e397ad772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127d57024fd59fdc07f4bfe6cbee0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25bdb67a6fa00c368e4a0f890c33474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d57e811dbf87a18401413588123575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f393acf22cf877cb5883c55d900e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583e92eb79ffc5c6e58ab882deea2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc37dc14e6e9b266d22fa64bd998978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aba6c654528f4054e80614450979479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea1d491aa23919046e1461b7f0ba1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef174bceceb44a849734a129e94d4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb615d07467a0c318a2fd61a5965b6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c22faa74317f2e208e0fb8a5480183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f147520f2c6d1f733505a639cc606984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eea139f2f5a9417e3c8734251b31e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb620b72f722afe2d137ff8850bce1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0fa69c7723a668ba468b6d32fc9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85024d1f716c6499143bd67ff44b04f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf924375c0884217cee6f61d9608089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec92028c7341184ac87ad59dd7eb70f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b64f53ab7d1b4cf49147f13afc3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cddce6d0cb98064cec1f135bb6f1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6698d39510070fc76ce88f849d5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df42da36223e9cc4702c0c6c0fc286894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be4ddab24e7bf86cbad48ffadc65895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84dbe1b123e96df19b458d3c00ff6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d42029ee9261f10323066ef210ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755f1823230360d80319f7e5451d6d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94678a5e65b007191b4bd0116ce2d09499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cace4aafc8b2621e07bffb1b0d9feb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46403367fe5946ff03fa7e9a3866e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c85517b0db9bac59ae62d2ed63e40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721953a4c4a1af733f56028a745b950103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28cd3ec0375770f60c518f1e5a531104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53612db8469febe11d0192d7cb6b7d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bdca0614cf75873ded3bf8b8f52bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f069d51f345ccb5dfc84422c88ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae0b7956e170a704d7b8c394677373108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b4ea825fc0d527cad3c192e7c3cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67bc1c28d9d903f0cc390b14e6485110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbce35a5400d677f6d69d9115bdaa12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a550c53094567bdc56950c3a4466b27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4072f0487c1b92d862fc2d7bac03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c528e78e6ebe0f6d013678a5744673114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db4e3d369039f01976bac811361771115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d0131be10ca874a9c292368444403116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2b338de582403080ce43e28ecedb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6247788ff2d09e6dc3bbb9ba55386a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43337dd7a7f6c81a8bf5a215617cb80b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b5c53dbf464323dc3e853e273d926120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22a50491d9b6043b47cd045ced2fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9ea74382a033ed6fde594704e1d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7449ab392c903c64802be50747841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb98a530929bd6297fc521a575bef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4871efe0c89b335e86ef3963e27e711125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0189e2fdcbaa2d2555f1c32f158b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03d2e88308881fbfc07abe1ce80b82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836230bd3061ef0b64fb6ea223b786128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f03021f0f837c011b901f012b1cd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a92a0d92d377547a8148c3025e94b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec79c62471b5bafaa3567627ef7698131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261b2898a5da01539a2bcef025d5ecd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44566acc05e19b248dee3f1eb0e396c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b49d336ecac02b7cc828e476315d30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4096973c96575ed0ce842a6bc015d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3673c14d84c47dbe6b04b801dd0ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ec4661a795a1a8f91b014631daf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d858360732b50145d3e48f62fbfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb76f8fa0f0ca41ac9632c7502f98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e894b8fed032fa75d57bae5c40738c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85b5a8c42c917915285043e30b39e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227702d5a91110431819740f7a537f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881ce0573b7fb1f4a826a22f457967143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9885ac718e38b1b4ea28ae95b87ff21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e88b59f558cbfa19597cd2f42018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08524e5e2cdb5f8326d8cb86191d634146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf827ec3121bcb75d31180ce94ef7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6e93dd18c749d60eabf7b6d8fa621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19287cb339f8403283674909e8543e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbdafab63f05f82628647c86426d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a64ae2869b7d3f0290f318b285a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f02a75e1ca96a5a22f6c80e127be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f28e62882e8aa5689536cc57c9b65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b7682f0503f13ffe765fc7882681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b55f48c6fccf83ff66aa5c7251fe6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c8a783cf3cb5a061a79c0fb06c286156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245fc68fbfcccc40a0e8b4665287f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf169cda43c9c7089ddae31383fd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b059ea47ff7e9c0b982bb4ab68115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3b02834d86eb33d90327b78eb510160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71da89e02c066cdc2ab1ee68ec3963161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7f50bf5e9c01bc6cc1850a20ea682162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc95b3564773e73401d7fc0c61179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418e99a9323aa6cf30eb734f3a86cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ff7769b2f69a2c5c4b65a114f131a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fced01d467187d2ba799d55493545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea47ac1798070c1d2977a52b60db39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea971f5872d2a4fd392a8ccedea73ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d0958155a7b109f1390792dee79b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bc0ee56680615a2c2552965c41814170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2a6537ecdab0c6dbbfda88f33a0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8b3537f148d3092f442d06417a7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e07d12bf0c9b9f4b60e3a343ad41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0847a67eaf465e5caabd794b524c3e8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>