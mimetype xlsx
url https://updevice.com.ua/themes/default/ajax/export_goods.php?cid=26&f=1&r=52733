--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f7a3ef7f58e89f29e97ee55e35861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45fa3e0f23af8cd3e2a635b1770cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf8e7c78ab43a9619bae814d4178ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274655af4d90f2baed9d6a8988e326e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4db3f5baacae74a776f1ecdb265a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14851258ae7b36c6618b0d55e56ca7046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4111e85986bff0973a9ce07a01987eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52844f681fa43540e99f6f88cacfdbaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c60a7c5c30c1215405fe79d7bab1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736b317581a16f0cf9ca565e802c5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13d85ebec2683b2641cc71e349004d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae48a66c1fd6d6271d7f0e92d3cd51312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693d2c0ce81aed2ee26d6aa888b87713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103048181612e7e50a011ed0809be5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ebb36bf198d4ca49ac2237d57121215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c306a004cdd96fd310e96e69187ee0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd8836fe730844b95202e5544f243b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fda66f4a9ebef31c6c8722a3314d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046627a255e7da9b762a885bd1eeaae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7320d79d520e9f1e798bc1534309f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ca36620c1a6842620c1545761d25e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b942506164e6fa300d7614dd4ad16922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf53f7789174481ca5f23fd62f742a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4fe79ebf01dfd708d4150f7c7f5d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8ed74ab863f3c39fe501f18e151925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb93d78e875c5908d74fe539d17ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25112ba6b98dcc504a8d3b81b4bc8e8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa580c037a6bd9fdc38acb9d8b9cd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f7eaced84ca4f39d7dc1b94cc934c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670282338d14762a6c869c0f5c094c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec6db8886a40da29a5819a43e3f8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed06e5e0ef1227786c06a6e37453732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486b62f37478252434fc840324136e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cce39f519a2b78a171f0124369c7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1320bc28aacab8847902f173d5665935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09abf0f31e471ac50cb9a8138aaac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9a75c83026346a5b7e4761a856fdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d76c3c8f58e3d2b15f9d7d96610238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc84b4e44eece66d1c1e02c6bdcbcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a2b03c0acd0c9e39182236a9689ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f66ad46cb30f1d9ee35d5dc8dbccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ea6c3c6e104d2dbae4630261e64842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c1705e1d4aa3216828ecd0fb07b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1349c77a0af19eb1d7bf6f86455c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c67adf6957d62f579f34923af9be545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06916e2dd27141b61cf9b28b3f5b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acad53b039e6c49ca90d05b239104847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270500e69f3ace6180f61da98ee54e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded218d6399be9ee4310d8409d906c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fed1733a5c2b77af3592903315023e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ef8b5ca5e0b3908779dab3770c8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597659d55a35294a3387d736d467ded352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e69eb91577814a76484fb7a0073b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b41aec1e46939be78cfd271f96a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139a6bc44fab0eb7a9b3a8920e4da255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ace0649093b4553e3d6bdf3a757bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a98852a8b63841e2f132c74307d9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e96faa77effede9ee5ac2cf5d8ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fabb45015ab3a868e9265ec4441b8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854a3e37f8b34a8040a8bbcca2abec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedc7bc53eb0cc410dd50ac5265ae3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546a088759248f30f638a729a739ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b34292e0c2e17c0bb08e07b1c5003063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd166aac6c411094736856bf1ab0380f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ea589a88509a0de0ecccc4f43461065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a783b7def34838495b96858981a7aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0396d67331f2958ee734729f54ef567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cd842ee89f261325e49841d5ed61768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f52bd17262456a91862f7223b93969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428807a5e92774ab9b816a1e180abf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24a5dc03812eaedb479f9308513c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f51aaacaaa2ea2494a4fb508ad22172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d33514c9383d8ada31b9cfb74f77d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8a8372b2981ce21ce5c7b0778445474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f5242e9a3ed9ad057d3e2321091575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4a41be0ee1bce4dfc14a9e1980b9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b8cef8242246e0deef0de4c1f18277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b86f8874d1f7669e6195c5f3a25d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6180215fa52d7574ef02b581236979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54c36d108d1b7a967cf1e61af09a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97ed6d9075a4bfa8f88d31cebceee981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f04d4b83bfb1e3c8253234b22db90b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61582c611511dc529f215abcdc725ee983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83513e2ea1889bc6b61337196c3c71084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de7fef523be8112ace9c73b8a1a3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3fa8235b5f0b4eb8e51f7ad694b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2da21417b5635775f323650ad1fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745183223ecc30b44f6098d0cf00abb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd687a88bdc789af588696a144ed31a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e24b35ffeb1feba2cf12958a926090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887c79ade43b2b7139b08a41892f57891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8c751acdad247d7e5d1a6b1b2c6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5ee7af7febb261f91c5b144863b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439998d59e77d3b8b987be88b223397194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae64319c22f7fe540d153eae993f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc80cb7348e7eb6e16878e90df6683596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526366bc758d018589969dbd71a4dfdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4e6d71ee44353901badfb240025898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816210077aba46ef60cdd812351f382a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e174d467e68a74cd089f3434cac8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d40f5150bbbac3c55e330ca212b9ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29335b2f7dd65d3cc4cb0ce79ba8d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb14fc53e21f919898a349e8adee87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790ad0a8956a2de517d9184311a3c42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641839ceac78c049c2f7158ec02bac83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d036efa271b3bfea7c055bac3dff30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3beac14666b19187ec60f7ba415acd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa16f486d489c596a9c8e022ffb59c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd762710288fd8468411d178fbcc17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10c112aa7042476e16d68cfafcbb1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b576cd9bdf06531acf1c213c27369c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501e2604059088631bede97a20bde1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff47dde17d76c27479de0335bacdd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be525c48ba2a5795b0d16876cd8184114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851021cdf5b213c3185f3dad5601c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace00467fc1e12be41d17eda572ea9e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94dc003cec21601f4ff0f3e61e763117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b0ef00bc0632c33e13505e2e784e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36dce423ef1fbe38f7f12f95bb36e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6475fb0d39268209cc379fdc5037b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416955f2f32623ba12b3b4ffe54577d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb37a209a9947ff646f382408d38a10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9df7af5d1c0071524ef23c6495176123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974850100b87aa8f3078a639e65769124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4110c9b2e43475ef04d7307c166c29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d325ff76bceaafe2057af3f0d2bbdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec577cf01250dda9154fbb82a9a64ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702ee074926414e66dbefb79e7a06ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a81c2982091b0685fe06d7c8b1e7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9bf24296e754aa497c67595e415a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7fdd87487a0d9f25d1e5b86becae1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0bc3c2b6005c88440e71fa2b996de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967b974352811ced80df14b0bbae50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69616c44547fc4fe0dd749c3c2033cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623825e2078277160e834ff253fa494e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56d8e735bc561b463424050e7ecde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc746dbd3f36f77b76be3ee1823b85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb35e00821c758e40f98b978fff2147138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb4dcb72db301d585c28ff8781ea5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20d1e9247b72da82fde833e737709f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942314cf83d8b9df14f8cf11a2f449141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea501e9822e493faa8de753efce57cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ee65b828f13cc351766ab45a32bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ffab3f3cf933be4f940c33318c844144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35768534a699732fd19bfcdd9bef30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09ce891dacd7b5f6c7fa209aafe01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32b58ae9f7b7bd62b73bda2b85f7a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e15137013df2369dcc6e1d5df459b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1093b0985496b213e826f89333bbaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c9c39b3cc4c90b02f9f01f66591b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3be52a8b24cf1ed361a4924dee025151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614e259080e918d2179deecae8619cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da953fe42bc94af22122365b9a2e10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665181192d56699d9467e72980c5e89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96889b8133e5d5f4c4ecab69f45be86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f9e86c4452ceb389ab4a0b752ec6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6afec19044986dd104c1b8e84988bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d49c4525d2bb3abf971c6948ec528b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1460ac6044143342c9bd6a089bed2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e252f18fed9989912ab431c2b68f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9d7bb0da15a67124223328816ffbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c38b623e1390e2ab25fe69139441b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e8fc332048a6f1396fbd5a5bdbc50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2821fb39155ccb23d883e120f597d28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b07f48ef0f031cdd8cd8dc013b73ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8150919718fb68e4d5a8fdad3e60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476aab50b433fc2c5dc11ec7d054f4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ac5c5cbd78cb4823531e1269230e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ebce7ed1f180900305cd07965ef6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97690fa1865c5d13e83d0b68354b311170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe11f21c0cf37e9aa51062f651fbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca04c2cc790162f1d78b2aae4637f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3c509e8fe52c1d44bfb165e2010f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa6a892e4fb685032461a0da9b4178174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f81f9b45567bc2c69effb510be7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebce5690c3e775e2aa0b3de4cba69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5786da1013a7edd3c6f599914414075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e255d1c141cdf35fa853cc5a2aac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d98a75c03a951cd2356b332bd5a69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e2eb7a35ec638cccd62b91c5c89b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdd19ba024a73b5aa62f44f942bb931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab97073777ee03361afc4dc5933d3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666fcca1964e4b1d66bb90e55df7c863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0a597715f7f48aabc4b1a45ea0b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df9bd0effb2aaf407f0625be700fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a509cdcc2b26a2adee87e230f1796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d85918b10d0dec69aeefcd57a9ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79be7c2d470f85088596d8a638180d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c545798135b9876307ffe9e9dccb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b233adf745bd6e94c22e355adcd96010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd8ded4d0456db473cde4477d3700611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55a1447d71c909ac398c435b897cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb1e39e518a5f349326cc0d87e07613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6907f4d6834e27dd9c95c7f5ea231314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6c4d714d12f1f84fd8474d4e038fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf02b34e491d1a6b3d70bff3c0dcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f4be93026e5b0dac221ded9d077817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b847f3fbf5386b400fa3a48545e6bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e64f27c0b08736ded954c3847407e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313637f35d8338cb51af9e7a50cedd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d7f73f343b97845da8526a34ec1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5374bd090384551d11db96ac2ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1f1bf5ea868c0efd18b6ea637012b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbe779032a8545c12787cca8dfe0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af76e5867e3d02adfdcf0f7d8e6f3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d61a6edccc1fe2f5db47c0e74eb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be1bdc916a4c4b2082ae0d48491a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f4fcba3647751116a958fc75381d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa9382578037624944caa0351a8ea029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75292bdf270049ea06e2372b22160d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef030536ccdb612dbcf105a0f6f95031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3605db045cbcffa1bae40afebcb1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147c08d9f6308ac5be41ac89337623633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aafaf40f960be0fb18a63159ac9f2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd43a54da90a69af026f209b7c49d1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f9dfebfb649d95df117385e07ae436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934a1386f60bd2f7d521dde33f89d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6328ad724379918702bac0ea8e5dcde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b556ff6a0089a24f116a48a876f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497f9a4d0651e8b511f8193a04b8a2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6c2ce7c4a8a275b93fea6904468d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d397093e2dcf83ffa47ba79692519842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25936e3d25c50a8a1ac54705aa15e30643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce72b8a3fd7c981da819a889ca473ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0f88fa39b2c1e8a7b476101365fbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e7d44436a7f8906ba59b1818b2aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc51aa1634b43ccddded4a27fd3f2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4742cba2cb468631fede19aac4838a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eabdf22ea866906218e7002293957249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8d3f5ac9cf8417a7d6b7a11a383950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ec022c100853381caae22c6297b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150985dd8f4162a9553ea72c6d937652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447efa207654cf48f53daf16115dc3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315a0aca89293bded7fd6b19698b1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a0f25ec3774e8ab45e08aa721ac7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0cb1b1070d64197e40aac3b75c86356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c92090867c7d00a90f661e677f55457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff77e8b758406710c1c07e96a9d5d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf70b0b38001bc1ed244d7674048c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6bebacf3d684d252e81f754ea07d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcffd97456372193d8857bc5024f3f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aa6fd82556a38a784abe7bca1606662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9aea21596ad33d46e8a984bc0614c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f8df5f639428b1fa53b36a3c1b73864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ea4d16b8592fa83280434b113ee3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e8e13d93afc40188699587d51694366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc9b24825de13fa1105a06bbe093b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3bdcd16b8de5807f3a6b2a1c5163a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbdb5bb82dd04d4973c1fa34b0e8d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433aec853a70242307bec8a2a3bf22a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5433eeb4f6d335e5cd92bd825003ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a252983b8e685b9db7755ec661213dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f7a4d1afeb23f0c6eb4736ccf549473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151c5fd9267a0aa51b45de5877664a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482742b6e804b0a956770b7190359ff175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379795a078fee1b5c66dc7911bf637476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990916b0cbf36c2795d3b93881d147077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914f8cf4da2f3f8885b56e2f3ac6bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea0b5b5383903e3a7fe9a8e3b80d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d93f1a374957a63bc796befcc0beb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61f303e3d6078f068d9af6dd998f8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba711b1578c216d83db77394d11b2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8a8f542bcdc8c38db471937782c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea877ac6f29c16b687736cc7134c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a0b93307e827e4703674c084b6e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271557b8eb62ccd3ad3f848b49775e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98023097c8a7a8acfa08eca8e4bb1c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33928e12b1d30c3fc83be0d1d300688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8744aca14636a69380c1fc994c72e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06ed056c1ceea7df59079a460756f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc2b6d1e232768a8d98067a0529e3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1a0766122556205ceecbf3760692092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a279434884c58ca6f3142fc7b9fce393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c71ea461d54492629533c798ee47594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf933cc1bddc007e3237264d128af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78670076196b94358858300ceeabc29696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf9b3abb8edf5b3708ec35d67196f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a8d1048204ff7cff95c4d49dc8fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae644ea7a4d47e098d4be61e25db34f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c403821985032211833766091164100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62272dcab08194e46a0f806a249174101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a95050965543a02f77b504e603162102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a36c173468ebfec5136b04712d6341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2bf9a6f3bb48786885484ad58b6da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dae157f0e6de2842d1b68f41c7eea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b9572d21d1076c651e08d41cfed4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0624103dc5765338f233ef182f01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376e9c2dff4071382699f9d81ddaf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3674716caa409f12c64f0b122a5a33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb5728fc89f851826a8c2aff62aa47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb9cbf24173ed18b6445c0e470d52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3491cc1bc81050194a26fae740989112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15516a511df39651bc1422c0ee9d7eb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bde79172eeacb309e0e94de17ed06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f9afff39a9f9ec032800f2c245e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e649d46c23809c91b20df7de082fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9419c0933d4422b108fa0b96bb370117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dacd004119c6c10c125305669b44c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e41bd17be8c6bb9b39e7859796a82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5956b5e1ab62730876b837d0eaaf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f78c599777539966190fa3145015f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3bb7633d3568826a81413776c3dd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1557035e10c70c9ec22eedac91f071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f77718641dd18da4a62406cfe53d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a317a51656739f9762a8c51ca1fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a54fa31841f1773ba9fe812a54d816126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface0894784f6aabd91abbf776bfae9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac077f650c7c1a799b504778099dc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350db94db98bb15684e76c93a014fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53993e5227a6994394991490db2ee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063181c4be0a3c8c3fc95ab434970d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc8f070d6c0d49360320ab49bcd78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a676e23f39f86d197d81ca2c37b17e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a147b969fbe1c816932bfebf7300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d501249d2c53b362291c1fe978fb1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c8ec0a6a8107de5e3d108a9a7090136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076b54767bd9e81a0c729456f9870fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b008075d80a3a862ac7a08ba9a7c15c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c60ac60eedabb2be0c655d8bf4282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f31de196b66d6a3db145c0e18a1ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d3fa32d73d029b87b59291a18836d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd52fbefed1a4e443ceda85b34528142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ec9584d66e684cb4fa4ac56a89e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d471c6ef30d73232e54a6aa7f783dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e35b0b8f05c36ad657cda5d5a7614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35b4240f553273a0c96143e8f2963146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409a678f3529f820bb171ac04a5340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847dc5c498a152922cff1143c3d2013148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a650188b777df694754e487216c95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b0770e466ccca915f82bbfcb5095150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c8ac95140b19e0b6acbc2901d45c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44b5420613481e4c19e1a21d76a2a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962b761909d21ea92b552c0c6a6887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a262eba9a5f6058287ca929511cd21e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e9722172e62e7fdd6262d0db0cea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a431fb9c0a725d9db9ecc77b7605c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017464443744d76b17712097e755660e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dfbc14aea89444983b8a12d7f92f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0422a759fe13f49f51b2abfec87cf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083b268f7d3d0b40e1bc788cb871a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d5ca9b53d9dc8bf3c114f8399eace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99e493632087e57cc71c0f3663c38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3af00166e066d6d4e20fb2a4c21a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50b6b2fd3fa4460760749516140186164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027099cb18855e6dfbd060a1a9d55f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12a3790d6d8a7e139c7c003920970166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39057c99adf95b4e8bf8265ac53acdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88cf132355b522a74c2eb9cf9f1e11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdc115963d9f9d7684578d018d8e08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19963047ea1ec99fd651e3faba2d90f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f49bdff00f6dc5a805fdf2c6557a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e863ee95b446df9fca14a8820eb88b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c010232f4da9faa887b94614b6cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8412e39bb28694ada3e3871a828a315174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>