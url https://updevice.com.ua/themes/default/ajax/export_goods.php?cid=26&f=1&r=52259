--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc13cf9995d74d23e2bf0ae5af3751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2500589b919bf719be9bbb50f827a952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca234f122f1ab6edf634a5ce3ac373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98bbe66a6dc02e4292ba2cfcea2344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393bf6ae5226b1c0181a2c3e94c71145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db892df91704d885f07efe70d45b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aabc91ad0a6a6a9a51395de0bb0d6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c975b8b924f5787d924645f6c51198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1709a2715e2ac52bbe6d7f5ee165a1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093917e5e82eeacbc122e7302092af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d53d65ea4046410f8434ec2c25d90611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864b1d005110e8fb64d01522ff8f19f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff7d85a5b97ddf431eb8cd3ca55ed213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb52bb0d5aa97f06a4fc7e875f1aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121b4cb9a74f998ad59a016469de8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45634ab740138aed1687e7b7d5d6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475cd08f13e9cc0c1a4207843985a5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e0cc80a3271ec96d17e943ac63ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7078858c14a3b6db85e40b126f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569326edf47f51262611ce8e4ae1b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aefcdc04298144ebd7f210d27ecd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877bb728b73cf69db3dbbee742fe0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b3ce52b2606ae1133a0c35e323bff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeca99d91dd337fd40543d762e1ba1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea4e847921e0e448f57afae705ce825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d50dc73691b3fd9c51fad27abd82426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91dbd406daed6d8e297f5cb8aeaafa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4fc7f632fe68ecb3f5c43598ba58028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf5bd0a3c1459ab88cba6998e008529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f0560c2190bb8f58762e719f3bf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e38fb0a00c6956564c5394b7e954331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c20289ad04ba2786586c5bd527057032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0556356348f1c06df36bdc31248533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85de860847bf6d5d9c185e415faf95b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c6391f65ce2fd3c158b5a624fb9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d950fad289e57b6b0ee804356085c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f646315be1a0f5a12ad25c272c1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e103e4a052b50821960975718f8b9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089ee849c40fa52aed09cfc2c7eefb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1c3b528827507e3e77116cd1ef2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402dadf39c5064a58603660e2d897341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05474e63381542a755b426d165cb49242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce82a80450a7e14cafb3bb920303143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8aa740c9ecbf4a741aa20f11b192b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9782598c1a134046c3fadd12186b1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489189974efc74a6a402b80269daae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f1de7748d06360be08f19adf3ea1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012bf06966114da4555f4639c1ef1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c40243d0496cdd562f326c7b16884249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d1ba0ebb092e7ff01f485c1a404350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204aa5322c8fb7eed6b111316c226451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb2d8fa5e7699781bcf5317fe0222052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa51c308d91b0e9bb1d493d90682f9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c14889852c8910cd7aee75439984554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc161da5c62a60a5a9f6a286958cec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb196c331e45558270e192db90bdc8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e166df4a1ff214d3d10a1f82734e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a7f8a5bf5e417d8318e7a691063b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288429b8495cfc56655e46bbf53e6ce259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b1c6ba48f8b0b5667c1a751a12fa560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d12db88516ea90e501fb369c7370061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cc4120f3e02436c4b3461af0e8dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8136d1c76bd0706b1c8caeb39424c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219284a4ed5e3ee9eb4c54b62f61a71b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643704c2be67fea6804826a0b5c58665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0b81ed544284c7ec82dfaa10fa2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd317b92af45cb901c283351d4e26667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8399e7e3f267c4ef3243204eb32320768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf403824ca791b426d1f688516baf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4be3dc01ad6b2c4b21080a00f0bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3c44f313710ee002abc860e283bd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d8c9992d43912dfd7dc0d2899abec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d4dcf962ae7771f35b3c2f63b9a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f959fc86881ee75fe37662a37a804674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbdad054b5f67126b03241b0ff387c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99373639ff787557996e3c9526bc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a56481205418e1f539b2bfdab405c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a1cd1ab629a74d026e7899b6e49cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad528b588bfc0021542288b8c8d75ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c74b2fe1e9c90d7b43192224c6f2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd5daf748d3be4c4f7a7c5b3e7a3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8262af55ec8f1864f193c38b69ba1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead59674b5bd92c4775bf60a02f263a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e5817d69aa47395c46af9676ce1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87009557199f00c7c992c84e73bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6d1240e7c0d513f6c3233cb7fce0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b18d9c0ccd5de1c57632693525bd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48701f2e5db5de3fd38aed4181c869288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8c960c530d9183f18848d151f03289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f879e6d65f3ed29b08bb1389910490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7aeb566ab5e6ee52f3afa54cd6ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553708896386ce6906af63a77fdede992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c62cedbf79c5e8e6fb978b4448c1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70459dfa3f0dbbdacad7d8d1dcb2fcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc83802989896ad4c760b20035882095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9db1af9414dfad3fb5059628958ec696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda2aaba31f7d3df8e1bf3461ba19297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ba98b266a027583d2dcb81838124e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7739bd14c8a16840b81ca71b8ed58899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c3cc21418023bafe9517aa7d1a0f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0042cebd93f6e9c3b8852f2c88ad83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6982c84c836633eca198e7f61941b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f106938e53f2b2b4603043783a148b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47474f0c9c5a661cb6d91b27ed6b09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1208533c80c25cd53a83698a87e8f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a589400ef2d49e4611d5531bfc47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621000642467407a3335569483d8dd0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af690d3379d1f69833ed8ed6a3400d15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f457839d0e87638eb9699f45ca17c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d1db4fdbd7b5ebe0a0747e977239110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc59f1b521e4607f060b0f6c0856d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b2f36433a0d9918a49aafefe2a9c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ddb6aac8be6676b2cac0a0eb3dcd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808241346b622885fe934f731605c3c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d60107553abdfacc7084b897de7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06cfb59da4c67aac09b0bebd4f1a59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c978686db6830d06554dea69acb4c7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e9459d6f18c037790b04c4c25e29d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c600ef997109e42277973292be291119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99747ba509dce61b88acc225146a23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ed4b72cf094fc58953ea99d1c5f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256116531af90b8465517faa7542b85c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a31f6962f6973275288d52ab503bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02804f4cbf4f155dfe7d87270446a66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb17cac6aa57249264befb691421b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198dfe87563d0d79de6d099203a74e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947fa48ad4ad953b36510c2af6677f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee0bcb0d172726e1bf942e552ed1d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fd6ac9957d8d736be7881857d754129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcf115de613b13219af1a20d07ba53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b379eb0ceedd3d12e1466aee0b0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057dd85507b7e8ed3caea73931eba0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1634742610ea7e1716de868fd689133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02b540ef4ba502a493e89c6807aa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8396581ab1c2bd6ec31203cec2c7c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53d9a6d3b5926364939d041affded136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66441f323a420a4367cf8459781018137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cface9450d4966413ef0fa38b5b4a7c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c2cc356c8b5ef6ce2311ffb726b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a19188be4820fdc06f0231ed11b7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c461f661b4a84fe212ecb3fb5a5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25eaab093344efe727bd3393b246ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41ada00559b46f4af00eb4c2630da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64882934fea2d25f244a8578b6ba137e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03528b7be063cb2c6a48fab36ce71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d985ecf1aed3dd1431e1da8d702dc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb96f20b5b5302aea5a47f40115af7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1993bd0561c36dcc2509aaff741eec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50cdba00248be3198edf962292d54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f97114f34c51e8264110367b618a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c4431eafe29f954645aeec946f3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791f12626e606dfe05451a7cc9dab5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66db53109ffe29b5c431bf080dafd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b8da9940e74fe1314309ebb007ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eabd70c67e0ec33c6f40769b0b5f92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd7a4196c45d438a5909070ce47b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626075e6146cbc7d1d63fdb480a4a8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f075f59d8ca92ab295dce7c8a071bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a660cc1b5194d6df6f21a79f4ac62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf334a660e5724ba423daa61316ced3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a5d19ac3491c004e865e191402da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb733ea45a96211fd366fe263efa25a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced410fe9d3797c386053f5324753d14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3255757d18625955ee2c210dc20051164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af571c8c5601208f7bf5c3e1397a0afc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64836f896e06a4beac0084bd0fbcc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8082d5e46eee722400256c359a4a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa334a513f4c1ab09cf35188823ca41e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512add615d17fcbe1bbf2429ac878b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860c92e0a3b00fd14889b42835d073e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63887e1ac5e4c92d01d0bd29bf31d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8efd0acb78f75a1d89c7d8c67a071172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f57d688cb155518b06e76006f0aae9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899fe9d5849174878a53c63ff3ff5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fd6adc4e91c82db420780426a73d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d686e83b82a8d5021126ea128be923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671f66992d83a4602d83f33dbbabfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18cf0516741167841fe364d484d56c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3eb18bbd7204a6c931c780b02838179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154476593263f2af3e05d247cfef0ebc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50e6278bc2c11add6df7a4b07dfcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017dd3a807661a93dd815aac2c774392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90557a70f399713a3f08f7cbd28709643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c01a7520fcecfd88d9c3a845c54414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef982a7e10018aff5feedc163765fafb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acbf69df17515910e76c255518bc246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302308e376313da312e163b3bbd52eb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24a802820b608850622a6d33ef4ed88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bafeb2de71ab23a06bc83bf959e8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287bcbd704ac646e13074fd31237cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07988e7d753438b1faaf0ff4b2389eae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a4d01fada4c300e70de2c524658e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d7eef8d24cb750858cfa0d05d35a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801156c71a3b888187422e0f99382a1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5914b8eb67585db7a101c7ca6de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78fc5361f94c1c0be0797069479a3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b6ed345171cc27b381c741188d33a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce06764e7efaeed0a9312b8e4fa5e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487632e40ae1f54c273cbfa50d4e094a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0ea3f6f6d99e4a7553a3f511b104b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ecdb7c3755c84a3f25d66aca4e11e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef4efc4c0733b43d64e08f65395f3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cde160963a8201fa6f1a53461b2fea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0547df35836df45575d89384a85f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be2aabee1a78706b4b936beb8c280f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010eaf9de8ebc566fec5755e9962e0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b4e73f1d03c94565278bcde541a7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447db488c2c7a5721d285db1264b5d5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65bbcd5019dad211ae2382e62817429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b58d298c21c0b368d5a2c0488d3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4422b8bfc01a797ff9cfe00a96fb8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213d3a32b3fb5eee6f6dcdd781e34032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65fa098d8bb77e327e4b668d39ccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40c55a7e7702450d2a5c0d075621434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dba9e82b5d54f52bed667d622e36035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c97d1ed08bf37c2af297d91e4515df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee828579b75a91fdb061cff02ce84bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ec82038eb38140b49f8ce3b31a0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1e9a9864ea4208761914b6f46b8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d8bcc01123af49b8b48c0b352e79340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4daa88860f46fd82e6a3cac388f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54ffb86ce52d441d7df07a1cfdb19942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daf6ef76973c91024421bb995fb5ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b427e845924852dd228f8bc291834d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bd741b1afcf016e6cc4d4210ce46445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9389363eefa1aefc0617d82f860a0c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a72aee493771729ccff15ee2fc9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea125b3929b748f88821dc04e2d64448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4befb4623a4f9b62f38adb1a324c6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea1d940fc19a056cc2d8f463591cb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e41f9510e51c07be0e3c995cb52f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4203bae4a6c4aa26899a91365f22c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7fce29dbbb2dd08be55e7fb2233b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c067fbef7cebd9007cda1399860a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf240a23497a5083549e33f1c08a19f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa0b7f951e2a2c1a5a64d3892817156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fed8956ab10dee34d98176d379fea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc04ed4345c45f461715b8417f8ccb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba09ab05247401e9c9a5a2c5fbf2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7fd025845c041be57b814b675939e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361dab23692bf67f4c6ac304686aa1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adfa4c34512075a7fe02121cff747662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114668b52848bd4f87ab6eac2b743ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0db19fecbfe844e4e54688b37b84764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01305a6a9bd3709b86d5d463121b464265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcef72db24e9cfb6b3337cf7442be8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bbcbc8c8e64201a7b37db127e0ba667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb17221f871ebc2b0c9939674e9c3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ccf092d6a80d5ad5c86ff94da7ebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da734a509d89cac564e27c9d6d2b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888950e476f02ebc1d626515f96439471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f470cc70511095681d139abba550472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a63ccc7dab6ec84d676dce8770e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a9ee4a9bb4e448b071e7b237130f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95604708187ffaaacba5b3dded9f354b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970640ad8a5835a078186524e4b03176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3d54c665084a7e151edc9c659eea777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e3f9256f62ea8dd2a8edac9034e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a260c2dcea7ad3a791854afec65d1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42141042faea592b543239e86ab83b7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9b6a62a7418f1443e5541aa33c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c50558206c250441a4af7541827ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e0b609ea1870ba91555b7d2a148a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2b3e8027eca7d6f3e4eaaec934fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e56ebd3d49a062888b292b1c30a0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8feb41f96fafb8a8b87cd6e5238fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac6e7b91c7c21d955e716cd7494f5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ab3a4ed987932f26f04264e8e63c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf889340dc342a675bd5c53255209789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bef6b7cbbbae36ebe7247d1f69fbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878528a6b5a39d1e07ecd29b3e938ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a244a6a5f8f7b0cbf2d5e1d2bb665e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032494467a51023c254a0769bb85bba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a02b126efdf3a667408a4a2f2fe8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca208af6019fc4a7ac68329d1e9f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da3b37de2d6390c1290c09322f84696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084c961e9ffdcbdba112057f169c2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4576e3df41bc111ed31240fbb337698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caaa4b642002f597d0914ae771606899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f27fd30162ed1f1b44588cf86fb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8a93d73b1d9e01862746f032a9250101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f53ace5637a1ec66e0caed723d8ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0239411c8a1bc6679f1c68576afc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4eeb16b1629a57faed84384251519104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c419e35db7a021dc78120e201da215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73e157e1e45ffcb1fbd1d60d86986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7c634696d5d312e4ade95b89c836107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987733f84af07934750733a9d9c247e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7980f308329f3ba5dc04ad7659d0c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cafed52a0bd9b018ba5274b51c4c54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd70c8bb2d5af03fbec7cf2c8de78b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b7197378061d6ab3f9d2b6d386ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07837f0b21ccf5136a748fa7a9ded113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909861bb62ae7f723503f43bcfde7329114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75707543401c7411fb5a655ec2326504115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7942efa09d57d4439c437aa685c29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da787aafcf2e9b1d3a0cd3094e6eee1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e8191ebf0d5f43fff19ee85c0ca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d3528020a75eca4b9172c141a41d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e82720fcc1bf67c562a74fc056d3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1018ba64e931d9052b236366af007121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f7287db960c3031216c4dfd0abe2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300cc16335f7db91eb5dcd7e0ac9a53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3665522b4d7aab950e7cfb827598c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54895930ce5d9820d0dc117a57d20a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf5a8cdb5362cb303fc13ced3a0334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bed052ae53f41297ae9b19ca210a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c5b1ac878e7d64140a8b261c3079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d4c7071cca21d6c14ac4b753ef6ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8213a8c852cb0f91773c3087a716c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd738983e80800262f1628e0224de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e824ad10326114a9d39ae65583577132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a485d722326e3021c3235c74da2501133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f846dbb3a29b0713ded34a9a380f3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609fa490c23604a419e5d349da5bbfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f749b39d32cf9bf185a3ea520a1e99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be58c7fa6f92e668f80ec6cbb1cf20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57d6862433b4f210d0c07071a672ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0e12df0aee7d814fcc43adaa89d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3128dc76115a47aad23411e8ad61a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99341c3b38576dbd0e9e815bc6e78c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d6f10ab04bbb2822d86ef86c376c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1af0bb02ccd37751a63c80e356389143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b000dde33ff738e62fb3a69fa3c8fc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4247719ae0188beb94f3be09ba1bf74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217825c379ca12802fe659f2c0ae23ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af158cf32a09335627a26fda27e6910147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd71112fd106f3cb928055ead7f2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ff18a4036d6c5d8fbe387e692dc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b387b0db50a277e67da839b12d2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445456859f40e550c07e75630a7e47ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97827dade348c8859f8b4502c3dfe02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d06ae8f12388e9fefcd3b992c8375153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ee56718f66c8fe18706e6740102b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8b92ba8cdf8ccab471c1be7601225155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de539a28569f8670b39fdf5d5eea58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277c6bbfb19c257eea37d41d576b69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a6ea9cdded19c667ec20fde405bdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d19b93ac24beb0d0afd4caebb1fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7174e6d8480af157841cda603d78ff1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c851ca12b5c0cb0150c85e227e051161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4366663049f1a3c9ece1b68830ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe2d3126f38271e1c0bcf71bf24c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6801bb0d44eb2307e1d7e12266248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9972ee952d2d70ae4c43057848fff8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b252954a5796ccab59d72a21b4f5987166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163cbdf2c451ef770cb7adc6ed34325167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbd76278614156115136f87601003168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acad3762f147257fa5c4d11e4b2a55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0d4d329f43c964f4a263153b1b3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd85d484f0a9a2a06477c207e89124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a798d9171423aa59568ece823ff67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b87fc868a4a34387361241a8f775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963bd36b6af5061a7b02803e0fcde39174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>