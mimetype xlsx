--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995483b1fd565009b9c96af34ecb661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110095c8af0045648c71c94c17be0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ac8447af2da1e67cded13e1fa0c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfadb8f66476c0667ac9da1a19d9a734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a29678f24bd1bc79d8b78b9b3bb8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303386c1ba48413994742532d3c5a7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb0974b5883bcd5c11bc0c986636437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9608c62f831aa18f43b45b5edfc6ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fab37d16303332f2cb06b50a58e0f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610e0abff22b286a86e4e46b0507a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa9b32893285bbee13bffbc4fcc83011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb4b9663887e202b992adef45e8f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17be21d5d9339b1f8b93006210d90e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4aaa41af844613af2c275d735b90a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f6928090d6b7b06f5b9c977e3c16f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f41545cadcbfa2b2ed48f1e9eca7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479fd7ad4468bd8c3ca0f4f64e6e25017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd285310a921fdbb3b62b1d484c6f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e2c046162c5bf787d4ed24bc4f3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec6a6cf719eb6b9fb87fbcdfd511bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fddd10bd23efd46de02a2371742b3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e55089a7e9089018812ad1ab804fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97fc6f4ea2f094055178a600835c7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f57bb89bfa80a418497d99bab427824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eab696891b5a848488755e3a88bfce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ca7a44d814d2e9d039a33cfb53a8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be97bee79a8eace09065f8a5bbb81727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e0ec09619407372db70baba097d0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c90377526db1427c312761fd024da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c520bcd53d706172b5176f676cf726c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824311490b549d81aa28563bf5a64c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716aee3d1953c11a59438ba3b7c976632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ffa3bc3118c241a59eb5589f75e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e984e3e9324b0481ffd8f3deef627034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea340b5d2cf37879323768a0ef72c3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d44a694dec2786d429296c2ccb9c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11c2bcafb495b2753b541e7af0c2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e0cf60ca44360efcd1fe65ff1c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f799e476e63d84fd6c9682d3ffcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892f94604f518027eb7ea1e88525fbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a249651b91ad35d8e49c758383a6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ef5e42d40a65a81d6878a92a07e6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49814a8d3f29041b729df00462b59243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec542734307c1bd1118d71a54b0f9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd2ff303ffeedcb8808834cb9ae20345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be6856aadaba7753b115d8b61a692346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac207627b74e7cfec133b775af482c1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ebd674abe507b614adfe3c0bdbb4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9cddbb7ba5232e24280f7a09c56d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68ed1144edd622a6ac24d70db5f1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306448cb97344803ffc422b2312437e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd569f4b3140dec4c77e0ecf93e6a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b2c442b5eda24ac4011d2a45dea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e7fbe3a9c7e78dbedb998f65678754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9fbf2c9c4da233ce7d8a6944ce2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae04c180c23117be0b703fa167b0cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221177ff22b12481ef6559ac81b386e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297579821b6901470c7e24800c2532ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111cc78fafae901424ed99f710a38e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7db775587416d9822baffd897678260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8582e44abcc1004d8e0aa12198b7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34df2949c844fcc586f46fd6080c72a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cb07def9fa5f5a925a19a45abaf9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c24288c6e3d8da0f5dc691ea73c0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb984b19b99ad5491cd8975b85bcff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f73f75c656f2d88fd4be48e75088266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535318ea12099c7b544f0ece3b59a6d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d897e6556b75ea9cc9139e5171f067e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c246700fea580b7ac467ac8f99c2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b894aee911115edd0894e8ddc2940e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd9c62417fc1396da412016a132f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d213c60fce14ee25c87cf225c28cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924559ae07885f3ee75f66e6d427e2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f0b846133fbdba932f7af89eed79f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13806b706f754da98b6d6878a749dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954546d0c4a61d15e53eacfce7cc9c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316396707401eb3460a53888a486631f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d98422ddb30fed37bd6fa88e790e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f19e1ea5c8ff04da39e05877bafae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5ff93013805bd9492e350694625c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bc61911ebd50cee1998cbfcf3930881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af790b871fe89778d934d2b97c5b036c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a90d14bed26919f76ee234f3b2cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799f06d2a89f3ff64ae631829067ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4a381432100a7037b548a30fec08785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54505b8a756fbbdb370616e52aea32586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5fbfb8d74a51ed7f54b17a792a83387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e241684ecdeac5456fcbed3d4268188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528133a84a83435b1221a3aa1bd761d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80bd8a84baf6ae87714b59af38f7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6151a302c52e9784803c18f4ce816491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be46c30b82a771cc932572a7ddf5c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af65a8984e7b23c9abc96e2651f05993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e3bafe1bf3855b4c417fdc50f9d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f267e1ef6471975e1dc9e98578acad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99314cbca787d25f29347f8f5c2d9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c11022fa99e1e2922d22e3a9b1d94397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d01c6917002cd3f2ab30bcd9e2f7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d189f9e98b86a391aed7e5f2595c5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f7ecb66b631c41403532f53de4733100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9b1b8ef778694044e0e7c0e29aa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d45dce64c1ae8883d90008d83bc22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73aa51494eda90d472d9783a3f6f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf721d22967b96508751dfd75b5a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e25943b8f217f9f63dfc72d62587105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8899f0ed998ec6c99ff62fb0238da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff67d2ae09909a1f1095e267c826ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ef598f4db427fe4982f6829bee8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995267116297da6f8314e4bbf79bfee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6220f5e84395e349f6e307e6d848110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8862a213c0e279ead76b9460844c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddff58e1487865a1880d8072fdd306112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c10a009e6760d03565cc5357f2c1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df200ecd261c70ebd094064e15048114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7234038ad348cb2c8556adb3b52f030115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764944605997aa0304ac99429999a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c418a3c3f75d83fdd5c8114b43bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acf6506048ea3164694ee035684730118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174364cc2efd0a084fee77d52f7b536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aba91caff4466375904711d3ac017120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933064d3a950789b8d6efc5b4762421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a8a7b963b0e9a52a98ab59772419122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a916c91da232db14c0a13987bd0452123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b0e93bff70f3c38ddddd7a6311df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6b29d5431f80a246884793d921d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5146272e51d3e816e7092c46bc1e67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfca8041dad7a9f24880ab23dcd6b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9f8fbe2d6a55f72df40c6786b0310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb113c002e52e4b9204f90103b0b04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a20ea8ebe821ad271b19d4e3169d68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0e71d2e20668013552d5fc3a26b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27fce34ff9dabdd60712ad146520a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d749e7b79a2b004e6056e8e413eb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f99e5ee44623eb64b5bc8e56abcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d7ef2d2e6e82cae57785575ad47de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b58e63e81590bf28d37fddfe0edb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51b03b58ba81fa99c7285f32012327137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355108a478284e92f99227045d10b9c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ecad584546ea26e5f2e39a66f55a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315da34de24a66cad6ff3065889b4f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50745d92cea13bb6b88b86189c588805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb891b5126e1bcdc8c4af91201518e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975bf13133f78c479154fd616e2d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f3b82d5e8c7e36a1a237262b76c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e7a6d6cf4c39920f2fb0272a6683145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc41875ed26ad4455fae8f1eff7c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090a812619779ec4f8f6ee99970b8dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18871260b6379d8dbefa1e610d54b889148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d0b395929b8d71df6bc74bbd8e07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6c3a02d46c8bdd03f06b65deb9a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761af070e87ba378f51080be9036895151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3952f35916e5ac28fe98f7f4d780245152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd30bc446d64c73626f4c2cb0f70734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46e32572104ddc43dbbe07a0ebb975154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572aa3afc722317fa18260542aeedf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a5f8ee7eb4eab30af90f078379255156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc432e0d2b77b55a44ce6739a9bfd1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275130e464720c0f6a28df0591e9a49c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d98f301f3e7f66b220c156f34e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f26918eb60b39b9f366a8d26d1da32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b543f74ba2e9ef084dd07771d362a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999a113b625c3cea8e6b341b3c28fd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af5b98d6294cba2cc3d0a8f4bd0188163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9735c5d3964053fb6afb93eebf6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb476d0eb2c2004c769c447a73ac639165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373000675e41982aca8f87c8fbd324ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712033a570c019123f2ce067b69e2db8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe3e90b8c33fc30f81550a8123bf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4a4efe207ccc371bd8c71aeea17e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3b64e5cae1014b37ea419364533a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b0819043ddb46de0f9dfa2fa4f7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3e4ae358c711b03f6ffee0b5f186172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7782180c4466acf225358ac4a849dc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb82d24d6a6be453e55da4627b400174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6291ae205c026b122e470622c22c870175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d1c5c7b733032358eb4b32669933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a406d6d1e2a42a81a260b47212a52e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00928a4a75e379584f7a0c622caf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810460fe13bad33319cd0cb1b55793db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f9966438a9b449d4be883657d7cbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83035b41d5984c8024514ca9d5ff5c98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cdaf200413653b3cb2e4cc90d49aa182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a76f6b58759c01dda55603ae93ff821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1792b59909a6696903d921f67a09c8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011729756ef02071eb35b9ede3e1333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bc9f31767564cd91095874a8bc2194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19725bbf7bfc243ead7f33a5ecbe6b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dac3827c7dad8490203b7bf234edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51b1a467350336ce2f6ba73dc8b2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241971ddc9180efe6db4877a65477fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8def3db58e68ea17588d14783d3bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87b6a10d6bda86d3db47f588d0e5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c044d1b65241aa581544da36c3595e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78324307c9900e75df15c87bcac2c52112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efa0a80ceecf9bf3495b24146a27d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a2d04c28ba4d930e0981173a259414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa463e20dcd09324b472fb10a1ef156a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4f864ca7b924ebf6fac2cb10d33116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0baaf98fccdbb52ec4b5c74525de9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da795bcd8cc4aa085025e60cb56fed2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b4b4d8dfffc25930059552cb6752119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb2161afd488ec9558a41785a1f2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48577f24c2635adbb51c9d228a4303321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb880ba6f799c6a5bfac816019ee2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f170aa6bf258c1d9c4b6aa06924b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bfc37a786873c9d7d0981023de35b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d89633af1a404d1f5a9ae7fc91f6cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c50c13504ff07ebffe395dae10c0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009ec3d480bf4ee39265ceb1d8b16c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab4ff37ae8268bb6fbd598af35cbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4e7a4a72b9aae57903f475d9389429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d41f63975a75e2b8b527c1f39e477130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82d748dacecbbb5d40164887b9a2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90811426e1fb3b262687ab6c7c31632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92d0134812fa54dcc6b6c3ef45c0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b36ed9f3087b11527f4ce667ec17e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95969550f533a3f05a652d12f62ca8dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45612b0afe7c11ffe4c588cc57a87636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cef80849bdef3440bc9227526c4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d184592017c5171e103ef40a75a7b4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52cb5d1bbcea4e47464ea92218dbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664f256112b222e724c8007ff555f8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4292cd28ebfca5a273097e1bf638d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43768efebf351ce1c01d2c2a88642342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a89a0f6460c5741c2a7305d202f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109c013196a6ec684a6b8defa14452144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166be8c2d5d5497c70afa62d0c0e7c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116e2bfa31afc448eec967cb61542246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a7f52e72230ed67ba4b87641027f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7301e0aa99f2781bf9f344abd1d2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357adb9858e38aa8444b0c0fe7a619a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886bc4548b7fc474830bcabad0c93150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5a78e3e2120bb2b6a670bf7f8075d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e66010b67f8182e5aaf9be1e6bf94252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee846fa089a90ef80b5914e3b527d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fb4d4760fa17922b205a03565857354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8aa23ea0266d971f9fc9e2851001d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d160894e4f6d1b38241e25d87b4b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d82d6ea9a0fad4da058335121b2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb6e346c7e132d39cff8cbec2f025c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00dc481cbf4894f94d18020e3c85d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373306e7617d33bb8cb2bf36023def7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3fd42681e33a44ff78026770c23f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0d87dd9cf0b70d5c4dda5728de00462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34a5a934a9e0c860fe4fc1a8fe23263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33fca9d846d51951e692d4835f28ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5da1ccb68297853556647876fea165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aff63a16840ebb7ec61d65add2c1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca3f5ceeabec0e2fbd42b1c3ca3d9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8690fe5cfa6e73ed1cfdcf5095ffd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fec5318047ee8fef64f5b168de4eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e45ae9692031eba54e08a6725f5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b63449d9401ec50ca5061baa816a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b01f7c459a51af337ffefffe42d3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6023683ccd675b8f0546b9305d904f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3b99e94b3f41514f9041e87ebb63374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e5565fec3bbdbeee1050201e216775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af39f578d4a91fc6a9637d85f369c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b414917c7b894cb8fa9eff791e6f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0449c901e319f28e8792d28069ea82b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31504ffddb9a1a55ca485a2cb8495e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193af19ac3ed3018f74301bce5cb774480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e39978c5b82082e2fee95d72c6fbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69806a257470f285bcc5781ef8679b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b3f287183214a39393c5af38cf0bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d57306144b4dc674cf2196b28881784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed447281999d2e7053ef61c0c14d5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b80144b70a74d1f2d199c639fedb2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f7042cede27c78ba0698e5c3198587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff098db7c63b6a0523a8e9d7c575c45788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa80f617f530f43584457cab371964b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4495b0c49b6bd664a10f367ce3d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b5ff161feafaad25c138327eeb7fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e18cec7371152bb4aaf73ce26f12b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b5a4f8e1ae996affe74164dd5b2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fdbb73d9361016c5d55849e8fd8a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607ca45cc6e6b90b8d5f1b4b61a4d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d694b8d76c758d76f735b469491896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c3d22df42a8119189f6ef375039497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad34e072ee081ac47d25f9d30499c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6d7b56ffde671c81bd3f71bad90ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df62c36fe8fde17453869d364b07fa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e2932ea03d1472dac03eb63345d85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa76b526381538afcc9e785cd9697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93de83e7710af3676a99d206695806103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8611a7ce9dc147dcb32c0edb47e5bad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e8ca0ff171b35d63f49d9528de0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5594cb8cb940ea370278fb945a47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e34fa4212d3d24d1f03e8a658f14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd20a4cd9c5e15855a7e2c3dd6aef30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda4807eb86aab0114df80b89c532b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b27180d69d224319cc29ce2a7c58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880563750a78499fadaf28e670191e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec2827108e08b37b8d2a3f945e800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fda4f5fa6fc93b40ea616f0d184a04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eecdd74c6eca685470a3e0b9cb4cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3afc9039f3d1f23a7c084715e1199b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11736ce394f526264e8141a673f9eee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963213f6e1e6f13a778fb73ef1ec8abe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd697fd59c91144b6102fd8f51d70a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d9b9d446136c1327803810ff44f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605a96d855505c8f0767872bd1a4b8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1ccffad189b05005154d0372d468121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2d199d8e2b7d68de9a3fe74b77780122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad41a5bcb173c24ca8af10e7a0a3ba9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef5fa855a8023ea97a4ae1c4104a07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c0eeffab2b39187ede710a18030a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a98da964fa2bfd5ba06b5295773a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba22bb6a77333ef8863523af879ad94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eef07611c02f8081a4c070c2a3e7b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5be8a302091786b467a86da116f6cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731295fbc5dc20ffc0ea6e3a9237eab1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb061182389bac19b27eb25d397a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eec833dc223720e1e37f32c3042d23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad3cb1e9a058ca7702519e59ebd34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d5cdbb6ce4cb5246dfa6c742250ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd930cb2103c08a3e946f6fd3b57c97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4527b6b70fd736a2a5c1ae2e0befd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3ad63405c8a9c37877a78b1c593a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea140adaa7cbbc63b2ee6dc5aae5de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86165168ec852b65676df326bb419139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d968b9b658456b54dbd2760b27cde7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77382b2cc1598cbd1c443920ed35f4bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6593b50521a508c155922de9aef0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585ae71b9467c5da84d9ec6f2ba34a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06ef976a1763ee2c6c45fffa37dc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523085adb92e87f44889c11464b4ec25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22877a8b577c9383991237c9fe99df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff8c2a30bd717ff4db6b9f8ba70cb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac8237fdd6ab06c5d4465517537db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3aaf362cf8ea731ecc9cc9a77795f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122722d4b165da42107ec888896841150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396ce2b84b7b38d3714bc73c4ded18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4feae27297b2154b89cafc66c92a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c6e166596b640be121dd2ed6fb21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83a435918a6df82f5150411bc3e79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acf8847a25165a71c15e68aa2f6e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba6c807dbcc13a96e2dce283d1ee5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97f9964366ee43cadc1b6b0e719c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ff4c250050cb955cd1d9fdc6be33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5883a24c7f49ba5a21902cab336c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386888a77f04c40eb9b584fbec417866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4920555e04c0020b04b6c4146e649e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba15a10072e1edc14e91308825b95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ef8a800c820703fa3af2d3b95f31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f11f4263ad2c869a67bb2ba4cb1c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a40b5112ec55c48ebd211df6e88c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e503e556a6a43a31117d5f09fd5e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c7e9e0aad4447b2cdac72187ccda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b4b42498e5e7a15e6b5fb2e72f2d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eadc08abc84126d021319ab347fa77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb4140afbe5df2645899496e1cf9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129576a2e2c844e5421961a3bb91de8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb812e73d1e234779d11fbe2880cff1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9977305cdc7a73ab79cf387edcf673173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cef1b4701d65c6e466bbdc56e59ff174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>