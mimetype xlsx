--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e22f709c1e1ff32233a99fd960e7c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed28c02d049d0b05f4128976bb15d382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b30a8cec2f2d2f5f4d8b4bf9ea1153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a010a920236b649d03303733cb29d6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c3c90cfc64854767283309ee45425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d4ba9ebd4100189644481ed8959d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c61d5f2f7fa27dbd2d33cf9389f237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985af2a6b0488219e310ec9bd2c41e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b554fdfbd62e285238c307d9aa06719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c41d71c7e8bd911e1feb30f62cef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecc47062f66181a5458b383e55ab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6fa1c7e38597eb34a52998b2560712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a59b64417a0d8d55274dd508169b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130cecdace20929e2185f0033f899b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55e43162e733914c364babaa66cdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d334c0ee3549470e8b242edb068f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c38ea1805d0179cd2a3f389d14be617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1282510f45640ff1d6b30094960a3c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b140295a869d273a1c4dadbf4d3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930546710d6177170ed91a10faf896520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e192824271489e1b5722b41f544f2c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e12390e426a64decdfc34485787a3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd0be4ca6b7e2fb108ae5ba16993223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479e63f090e858cc0b17f06bce7a19f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4bdf4d3eacb586261138655b7e3d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81042a538ff9deed6429cbafae30eea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d98a42c7149711eece3dd0f2a745f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebfddbb06278bd379439e1c95fae7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eac2c8e8e4a6fffe68bb0de8a7c5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104fd4c39024d6b3e024c1c49db4bf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a37d15a7ff63fd5dbf151333bbdcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6222c48a81c6aa180b01210d81301f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf97a3853cab731b5b9545b402b87ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9227eeced18d5c7ce1a70fad741384034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbcbeb406c03b0dde47e2dcaa82ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f643a38d8bc24295dfdded215851ec136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27de0be6547f1c458cbad96d55aa8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e62f2cb0833e8d66ed48a4d29d4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffba38f5b8072222185da613738b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e91e675994061dd05240383d577bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f596326095620782410b3744d81bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39356c419c52b3ebfbc1b8953dfc985842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c012cfd5e1aec7d615b0997de696b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0121affec227c965d408c122cff144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ff96aa23a0f429ef5e9c9662e61045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501ff7e2a416ba858b34345cb0891546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e9ac77afa95ba20f745ee285216f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60680395ff32b4ac7c8dca1982ab10c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dde6f73237b918a59f44813d5f317849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0364c9da142d182482c488617c4778650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c514ab049f8e013dbb6c6b8e770f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50554dd8d2bad8a22ccd31b0e36ad452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a928759642bdd8ce81ac6cb31def453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfe9547e975dc02dcf3109b108d6b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6a8f5beaf50bdc223ba83034c74555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23e21f4debc1e566fd3f26bfde77b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9df7cffc930ef2ff8a8d02dd4b1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c690ef7cff1ca1bb519d160df4922c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d58de8dd82223bf5381e651e8a81059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b0210aca41f0bf420d287bb5034260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96c479a5b2d4638a5427d0e54982d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abebad91f9614de12f31dbb9cb40ccb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde26ee0618624cf6ddf659733a35bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04415570bce0692f6ffb0474d6f292e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ed75d1c0458c8da6c390723db2ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d85db5d35e87284682469603d0b7b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635c5a351f25e77190d0c8b2bd426767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071d3a77b2b68e12e7bb361e37a6f4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe32d159712792302869dde45c9b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d967adbb361d10745f8a81ce032d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40aec1f34487470f31c81f342089a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0be2b5101b80d90a9362ccfd0fe0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f365fd4c381693af0ebaef3f0c507773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66a93828a9bb45c995707edc7830f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb513dfafd5ef35638efd6f367a4d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21342cecbb320cd624a1c950a1ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a51d91d800098988e36b86d91d9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd00339d7818cfdfb8f4df46ac817578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b9a0983077308ed5f08a6c34e60879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca110612ebc27f0e82a288031193fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beff1af0b5cfcc977a06a647eaf61181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab1edffbd7b49deeed2476179f73a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911b5aed4b56fb90350d045fc33a7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1bff19f595b09f0b63d4aa730206a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4772e1c6105074dfd0ba90066476f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd116558fe758bc692c876442de90c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7bbba769c01cb51c8f31759a4fd0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5d8d110233a333aa6dbf0500e465b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cadec6eaf3de56157035ff559cdef689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e01a9a0fbb52326ca5f83768cc3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435f1bcceb68d415e8bf56d23de84d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c04402c17c77d00ec3084b7e7ada492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df38d5c3b7602fcd2374bd8479523493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967087d6e1660aa6c3e3debcea5b0c2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1c98ad17fe09ee39d06660269e1be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc181034f628eed94d33defe2a91cffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941537c6c311c485b4147acafa24398597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b49e8ed0f5b636fab40c9f3a4614498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9d45ef5d37ec1f68c5a6b36e448c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4656b4ed8ed5bb91d1c61e10d09b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105edb1afeaed28acc7c23409596e77f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278955ca2e2ca1424447603c734faf48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37906afd09553f1cd78c0c53ba377af7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be9457ec30125689ba2c350a20eb8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f293cb8bf20ea40ec6f466bf44ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8287c2b34e606baf70c62be7ee661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f8c6fcc22c9f455fed98e9cbfef0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f48aff623d10522245dbfc837057d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf860b63cc9e08a9c0c533258f73e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2654724e8b2266f81aaaf02cd460c94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e3b7857cbcf183e820f32b40dd9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd7c90b3e07a8b727d1308a5675e05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c573c50fccf2d5bbd4ef1c8eaa7fd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89f70b0a146d42d5d469812d35d7b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901b8a141a80623813f9c5660e6d40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed41119e8b665b5a3bb7226b5b937f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413f6cc380f61e52a7f422b5601d9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119688bb5fc39a8eee338e7e50cfd96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119313ec252599d088b80fadecf7dc78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0770759132fe0dcec1da4809909372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798553a9630c80d2c8d58176afe6215b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a5bc1ac8d4ae871baaf0c0e8fb40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce9bdfe89fd4e4fb3d706a2b128f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3750282de318152b45d855f49b3949124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456ddabc1b423da250bf486f2b6d18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819871dd96a16dba6def149395600f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda202418839a247aa37702107b94b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c7f5eec138f24f96b954a8e84dff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c237d4297e48ec6452c287e0908da7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cee608867e4abd25d92149ba0b816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1763d9ba07dbf739dc1495ff42f354131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdda75b37b79daacf42912be26aec4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936359a81b1c6ead7782f9c428cc9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49977b4e6c575354fde90e415a347b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3dd9e8485e87ab1672f2115a1120e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1fc6beef8869f1a129b5505d549b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b884e27e3bd7a2c74eb4d16b4e1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9074555e3e05af4fb370c0c24e2b67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dc58b79cc53000e16a0550138013d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6feeeabc47b5cd3f24037c0d8a8916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f489141937ba40ff2f7583d416cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154656507593bd4c2351f67ee8d985c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab747b8c114e528448d6d1a5a2343a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eebabe9d1035d7f80da57c7512188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8c86f477dcac11ecab50fe015d4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af13de2ba8ae2e70c26039db0af545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779c79f2e13bd362ff794ddba490a23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc06b715a8b2029e1817d9cc46ac4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f80f1b84aed3b1b354ce56e84925149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f85df310c4c5e757f66e947ddf51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb175ccbaba15a68ec066eb3e50112e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4916a9c3184ef7f0f175e096b6ca83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44cf6ee802ef4a77468a5e155b3799153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7abda7523133d72565c8efb3e9118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd15510cef4021f98a9f89afba269155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfff63b76c76c9b41cd0deb940f6da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a8eb66409c210471cce7f37a1b17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773dea64956d3151c82c981d47de396158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a91917a6ce2bc29fdb0b4855e89fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726e6b9bb95a9ec2423580394dad9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea615931fe3e487861a7af875d58f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a710c37c92c3dc69d7b4d41eef60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f46364b54767f5f9832c4ee83658163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba843f7ee6085f6fe792e820ddb474164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ec85db2089cfe9dcb76dc058f073165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458fe477cb4a1f4a84336e6a73b36f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828ae4001dafe2d8ad091cad17f6a5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6fa4f316ce89fee0b90709d20f1d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa0b3e3567c873b6e33ab239364882169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b073da552eca887bdafdf66d6374b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fca07925c656a2b9358128719c6cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c31d4e05c2f3b6fe5de9207f9914172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f56de3fe5a744321a6b5f8edef7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998499189206c413470742256643020174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f733468b92dd50af2c438e6136939175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da4d6148b5cf8cbc5b308d8aa8c41e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5449f040f57db7c1f31859b101b14a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c0d4385283001e5d449928590e683178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4b91d783cf938a3fd47401aa6249179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd893626bd0b28f6ef1aefd229ad7b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547be1397f1c4eb68b3f2daeb2ba9631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14aa099c8d6363ea8bb4fb5d769a252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c719dfdfb7a1072eb9f93809e8c1973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97ebff2f6d03795b4acd32b7941444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e86d51657a781a87c44faa8d7d855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22815d370d51255b356d0771987bbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20529a5705eaa1ee1ea499a0e274924a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c5972695d824d4d67af996b6a2468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c17801f788328e65ee870747739119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b41869924375842eceaafa30043310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bdda62f6c5f84a98243739a6ec8b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdffe0d3ca16221058bdcdd106fd0eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab43536cd4a3a35b011bffb3b1aa5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777679892e5e9a96fa39308c0f280ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7040663f69068fa463d43f65b02815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753861eba3a43468f1f6d718d7f29ca016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce1b82aa230fa1cbbcac3d0f41e8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e0d39efdf2f8669829f38663f4a3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7ce0893fc071280417457d99e53f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f65de84b8d21d95628885997271120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6b322d675ceb6fc792d8f8e5bef821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6d653caf609a7234e18fb46697d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbe63a442a082d117d53490cc650523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa0dba19521d8b3dfcfc7b0c515cb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0408b493927a99afb83dcebd3fde925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663358ad0d093dfc1b872f949864a1bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c12fa479d0d0a655e6982f2df4bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b7e622302433b721c6d26af2e8ee828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb239ba6f8fbc66a6ae786ad4f541d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc48b6965267dca2720640945936fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfca3e9632d2a320c0588a37edb15431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97520f45a3fea804279113585a8f7d2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9885df56c7f6353ee5e99f4882a04c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f80b3982f611c1190272bd65ebf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8728a461908388c1c5aff24d8f89235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a62987e7a05ace94e65906dd954536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458800cf0b248b522d64e0144f124737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14b46f3c0eddc410332ed4371d702338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ad8baf324f47068803e07868d945a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feddaef02de6353ce848163d324fe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f9c7ee4e006d7721adf6fc72f8ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090fdacc68845f65b4108fcc3b21cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f9a21d8c292a95630916b508f47543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7bf4b428beeb90337b188da6650644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112cb3693b95d1703f82269a7d544b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff563edb777bc90beb489563b0942f7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1ccaa57c245d189268c2b2093a6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdbd62bbcc096ac397e8de4ffa04f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dec98197e5b5a80a91f2c45719bb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f9d67db721dba5361bc1478b982150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d696609b8a3931a5f09c4d065e54151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf19a0b9a492b45dafbfcba43d3fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123b334e08c6cef1ac26b76a9dd5b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008061c9162f741b75dcde93d9b81ad054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f625e10a60a71543923d3d2813c2d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae9ffa4d6dd5c8bda64ba91b7a0cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791914045151159454fa42f4ce54114357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09c4802a6650376e1be0bd8c2eed558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd368f6e0d4ca01f7fbc9be6587d34f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c68cc718ef773d676999981970e94660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f64496f1cfa600c68baa2fa77402f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a4de5d8f3557f487cab064ce5fd4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008dbd67016f21286e2022ecd1d257f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8cd149f38e31411ea85b805483e2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296445cf678f7a71c071180877ca4cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e19d8ed92417dad7d5f28ae042a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc26c3ad13f34f5fe69eb17c257b2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12489fa1de574d0cf1f3bbdfa138268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877361661cf5695fccd1c58f50a8f3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5072941197b1c37f069e8be9315870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e343c22481b797fa5cc24dfd3ee8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb592005099667cd1b1914477dcfbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d4e17ba3138f679f25e7186c124f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b08c24f72dfb7232ade43bc7d000e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ba76cfbb589da24871e88ffd2922675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3efcdd457f7508221e553716f505b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a33b2e76517dd663096cb371260a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bc92c88015e097c84a80a4cb7fb5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c196ae742980301f303a45a2689b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9999e5959359b78124287751983823780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051e3c7c2ec067814bb64b4bbbfc91081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ced4bcd321c4f81e59765ca822f7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aaa20290263edc6ee6238988da76f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50ce2e560bc58b4506f19ab332fc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646558d572d4b3ffb5bcaced62bcc0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff682ae3747d52247731f6c2604cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ae2e7d3c57a8761ab1794c1a90ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb4963b1786545993cc3149539cbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f66f77ddd30a6387824eb819c5c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c653364026ba44574d6b95e3e3081d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d7cd08f82caf438c3c14386b7918791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447367a75b1795fe42bb4eff3b5caf5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19687f46830b357833c0e3cf4a93a84393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd37564af9addca1888f58eb897fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300f1aa2b6bd79e2134bef717acb9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc53ff0d48f934806a54b99afa48a2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0b45247478cd022db2e269494e7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52ff50648d89f6a1171593f9ad35298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ee3c4f01da0a78fc937f34c3f60e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafa81553e00b100c4106843fe822b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd2c1efbf736c0ffac3e2df93f2504101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea50da9cbd636b7bce4f198dc641c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1937fd95766c172874a28b67b56cd44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b19842a667027788e3020fbc7ccae9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a74c0811a202902817b6c66207e392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd920ad112d5c885c7e3fc1d32b8d36b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f93e67753e786b803b5549e17df7bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd596adc3cfffd0361254f15272e957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cadff7a3eedea7c8d9c331e9e126e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523190eb5a82f2138ccc17273aff638110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5422cc02b2b4d57dbb372f119c78a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711cc84d70bac531bafa77d7be44f98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b86a1e4941e64d86b208be0b43797113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e08f2d7afa37fb4b764e5149d32e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9beacaf5fe2fe76dc5230ed4bff941115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc292d36999743075f3bcd69dad436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2401355c7d9a467e0f9eb5c46c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300b08e21b238efcf75de563ef21c1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dfda0ea4775d663e031df33253534119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf209f73ac4f9599bc0817629334d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d988e3502460e8d3ded2520a871d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115acc9e53a5fe986efe7b4343e0b6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda566e391d5d9c8dac7e5041bf742f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc68e6c589222e32c185a8b6ad55d86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161364ba4a0494bc865400b975e440c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f04b4c217c4d9853a2790fa7441eb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78ab9b15b966c2e0b64d3c9157aca9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c2d9813f6de42318c5d45cb182130128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb736154d2485642cbe53436f9a6d7e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903acd76c5b8cef9c382e9beb7a148c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e895b5a708825633b41d4067022e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de346b89c3e75f568618963a116998132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975adda8af0ee967694e6ecdbaf158e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeeacf28000ea9aaef1a5122e3b590134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11aa975ee699753006bd925ca6f9c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5fb1ba49bfa0825e83cc8f0d460e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410baafe311b25a7b1885cb9a0fd8bc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a758ba1e42701a12115f2406af57631138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293c2584e8c251d0b34adf8889458ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b74c57916a67419a25009f998c1a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5879f25b6b81da5bcf43bf72931b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab047aea6e0c446a3d8d8df87a6dc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa65aa7b5a7aa06d3114f3b74076b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610efaf47936601a0e4634a625680fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce8d29ee7b6d37556c1c794eee65e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff09bdc2794ae8f03ddfbb1b0242d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543217955718a8791b39ff01eba9aea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3e2531c38d0acdfcf60fb2691b9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0bc7b5aeef4a321b9bbf672abc107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2d7b7ada12d806dbf7f95345bb048150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8ce9401b81e29f72a242b97c28e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f556979e087b3be11426c83191cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c30cefb25e4e08fe1cca940fd59d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e9e1aecabae2793b2a0df99b7e3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0725520e76ad4d3d2b9866b9bd4a2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d9ab2d7ea2ec003186c077033d3fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a85c537165813598a376de76882b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef7d3677db889267da0f451e776c0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da86a79d4debb8b92bb37a0606f4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435754f30ed3dd936d32591d096d9c9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e993fbb30735efa54030eada3ad780161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe574e8715b4ba4d6898074f4f8cba0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb981b69debb87847e2cb282a28f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2b9ee5ef07fcc98fe9024d78ab7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17f0562bc115f30a34571b2575d4c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb6cb41944fc99bbdc5d4d7f3dee7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26349b8a5a6c9bfe5fa4a50346f78927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d9ba3e7532064a10f1421bacf2e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf48d3052689922a107de044039a95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa155ac41066695bd696876b5f8875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395e63ff596dcbdefa6717e118b53b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d04a56088e2d317e18529eda356bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c9fe3caae687833799fc4265bb97d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a762650a7e22dacf618aa1e2e498eb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>