--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fed8dfe6725cdfc898b32c4646e971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b926a2662915e9d13557155d3b032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d3063b92a6873a63384f98f18d5a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af5a1fb8a2a2273e9de5f617e139a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baea5f57c70c7f2c6e5c63aa81ecca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69bc7647592df4a72002b56290eab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c5cc7047bb8cee9de9a50dded5627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2bf6a527c85dc89df5ccd91f522c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d969afd9718d8fa8c1bc4da1a1d899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33c717b066f1dc211c4f8205424eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd41c76b132b55ec4d450143a330b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931487e74189fc8b27b5cdf057110112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce0cde124afcad2409163e3784577813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b8f519010977ea966e571dcf9c2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d89027d8a5ae792e4586440a67b4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b36e71bf2b50ff3b3493a7f511b6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506ba20644ce9876e772b1a1d9c7d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba46b4d4051f611b7a58ec649dcdb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c64ff62d719652be8a283ede4ae3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4544c3ba960a83c3bcc61a463aa53a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94504d7913708bed7379d6133217221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c0021240b7daa26fd2dcee48ddfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d5baf4bac2ccb03fad624355b2ca323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620c38d06cd05ad03dd0d734b88d5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a967a7e8c7333edb637156bd7c1af625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5893a428ac1c206041dc0a0f5eb0cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150e6b3999acbb71a2fa3b08f5c1cbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15db85ea90dd9a33001ac46f7890ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad545e6dc4efe18835976aeb2c14847a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86415f9722ef44b37b47e6f083a3f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038408030118ba74f31002d99dd858f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840f1f72bd6cbd1d6dc2ad5346d5ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7a91cbb171ea0200ba49af1485ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd23cec0b989f3b0906263d6fdfbd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06f6711a8acefa9bf3edf7f8489fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b58a4f788e9a7731ebe988cff1bb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def08ba8123729d7d298e443e33e9b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3d756907a6c8fe2ce0275ae3e98bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641fc1bf97b86244c652a79ee964eb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce67c95db75b4c4299cf312706a09640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf499730ad53285875dd7d6ee039e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa90d5d8d0c41b3b8cb350b288cd8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9e694b2d5c84f467252ff889d43a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9b8f84668bd43be6905bef2395f2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458d7041ff969a9778fc13895746ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02234945d7d52ef540dbda71afbd7d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977259e457be5c27aff87d094a854a4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c898603479862f5840c95c6ae18d3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16200ba17fb4f831d5b2243129e66d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd932cbb8e2690283cdcb6b3cdf09150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbedb7a0ea6077eb7417bffab444e8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5ed988538523e5a65040f34a514e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8245934cb6013c18a9ba186db351653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638f1d66a3b7a51cb61fe1aa4f3daf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932600fd1cc46fa26696c3e056c4dbf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b5b16b8ae3020493808a858f78b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70331e41e4c5e462b628c46df84724d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef64bbcdaca974b8cbea0b3a116ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d2980f788f573c06b358fd6f558f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdcddf5873a2d77f8409c4fc8f535960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205399aa39b34e62f4ea25f8bc65b2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8bc9ebf19d1f4543653242a4c379562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eecaa13ba54613e9cfda7bf20f28363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb694e012f17d2ecb284f2ebf34f7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfdaa209bea167b20c12d892ff61f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1e915f40e08ec593a02322cc73ee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf19ca3c331d2cebedcea88134a685067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569906967590ff93096541b0dd32e5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9852accb0e0719a4ebe75a4fe28869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a10e49068c89d009702d1bd8f0c57e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb54189f819aebe89365e53a56cb8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601c84735c02030dccf6121cac08fdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f509a57dc022c2eca486a81c13a8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977e8f51d9bf3d1112216574605da874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0410873b7ee9788dbc4475a62dd9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95b411b0a14da665a47ab01dd30d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d93955dc4677ceeafc2b8e7e1d30c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0d9d71868acfb0adeb161def0f28778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82710711250b764c5bf07e37d61a9da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13411c91815ffec08a97dc4bd37bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf604938595a327776a27ecfff95d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f7f8bf0ced8da6ba08c5a6d1d99f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b277a51b3516fab2c2a519c94f77a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d90cbdabb9a9a81284551ac77ab384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe92e6b9314f5bfb904adaade5b8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127857d1396a75a4ce969489c3f3530f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518596a5c7e08420c8f0ba8ab13791d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622969e0937c129f28602ba1c67f315b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67474c4d9b75b3cce5257e76600a52fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd97e617278606ba438d3986916e43890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f0afb7d585e6e665bdd1326dc65f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babeee12363777401a5bc834804569592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb74dba1a1d11a0d4398176d8a158df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e96fb09c762f86eab1e99081a93b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98c078df7bf6914f2ee70c459dbf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124870a86cebb9f7e6cb6fbafd06888696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3a238d513448780f32afe1146867497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4bdc5a57dfecd09eb1fbd4eeffa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1065ba804a3f6b5a236657eece8ba0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845fafe30b33e2e408d76dbea3155a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19205b664d3a1cc28e7f049b8d96dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8870d3612aafe3fc00526d9957515102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc595dbfe79a7d90a84dae7203235103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c508371776953d75a70864d3b35d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8051886fe85fba6112a85361e6d8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dc29b73cc81eeeb2bcf9f85a0defb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b57305f66b48accf94af35d3d03ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a629c6ec84bf3247911436cf8d55e6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a573224acec1b8a92d8555232f280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d58f823b143b13df14d6c7249c4263110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2c993ae7c0a1c614a9f99ab5d7583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1ddd4916bef2e7bd8524a623e8647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e026af1ba6d2ccbbdaa58d255b722113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f33040d128bedb26167a3a7e2d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83fc389c446bec3cf7a8761ee6678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d410581242a358d08e794d973246f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2f6f183de8267164258c82fdb851c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae06936f1478486bf6f450a2a234b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ebb4e06db8ff70966970a9b9bd716119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f2a9036c8cd4e4c9e4a6a66313c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5cd95cf60b97129b143520673b452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c785b25448796e0da044d985e5d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7cd676da4a99945cde10ddf0f8689123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09601bb7194e1e4f816279a5437d2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0333fab93c040a73ecb247857805e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b289865fcefa168e2ac0f3ad96dcdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f8abcb96083ccffeca6e79c098f6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5733ea8b5a4f29fac7cf501dc3df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5bf4996919c36743c27133d3a92cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a717bdf87a232b4b8a50e003660e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd4b9108d9c0185a586a85dc16580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e736e9b9773a4b5a1735a7f7a7b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57c701054f50abc3f6993f7cb009a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59728283cdf678e1536ca97da51cad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945375b99f62e2779fa6fee7165f1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961be5972a8a61fe55dbc3264e2dd422136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446557a5955531347b54ca275fd442d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80dd7da081ff8b75f5325a650d3dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917be2b2b2ed9c60b6525f1bb74c1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b0a83bbe0a84fc15c79a2d98c222140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd09bc5e55738bb1ba79bd6f98d40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc59edd4d3b209cc3bf764865e566142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ed6559aba3abf2967975cbfb6a02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b7a91f0a786747f5c4d2ecc84bb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140090da08450eb27bf40049b1d29f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5072bcfc315c9f71390d911a9ac9fe1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28efe7915409f61af326309f27c0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312b61df5c532c3567dd42b596db75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4d2c2e414a3448f0281b67fb1212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885793900c6cd16949aa1998893409f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52783e22732b62a9a4247370720b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29c2d8fbc238aa61a614ec59a463e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd57904f3f0370a62105d525a2b0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420cd228a61b42f206910ec42c28ebb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a738b12ffd597e88e0649b534f540e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a86103ca784da7bdcce69d7d420764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcc3ba3b8f38c057204716d0fd22df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d30f7ff7627cb71a6fe480a11b7c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304be9ebc698baa61fa45d78819d58ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc799726c1f8b3560859569b072a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4707c5d83c54d5b8d9fb6074fc0509161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07eed6174db4a4c389ea5eb1b9ff26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867cbcdc6d09d8d1de1348d9df0dc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1b4a7f6f69fb57609d6bb8503d49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2bceb69f46a92878a7b915bbd0e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc90053a4206df925165ef0f11b71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c159279aff35c1e9218900dcab8504b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1403e3da495476c5d193b28bbc254168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6000aa9ae3277440a72dceecb847d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939082dceca1f7f0e631b43e612f0f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e16ecd9ac2a38492d5a1733f435d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87477b0c4272a0305de64f1e6e165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca79927cb01a65bf87c21f0c63bb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de22cd10793b238a1e1d749cde9a30c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceab68aebe75031aef93d66edbe076175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0079e3b592247014c53c0918909a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5244b4093a7c4456dfdf04b245fb1f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156fb36f81d8ca6c4936c82db342919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab9ca60cbd8949116e077d33c3258179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee42c542acda7ad9f91052de825ff1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc0ba9948c7bd0e405b1a35793eb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ca38c001e33e74352e78c22c54365182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648179124c7d878043e8834e7d0197b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ed1220a135b78b76f9004ef905712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5a744916a41e385cfb9d64e3ab7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6fe277625e223bc7b995eea4da3274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8058a3ca0c317409edeef6ee751e08f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b2255afea6128d3f89717228601606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12f28abb9b5187e5bedcfbfd2d5937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e5c25634af0690b1d947c2dda1c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6fedffe1015aabf1ecb7856f64f4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ebb4b1f0f709599b0f33bb00d92010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c70e7df88fb484cad4706e50d1759e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de84e65845565d0b94f319988de44512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110397f6a75f6620640470735577503513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0f5700b7da8548e6450ea87e6ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559167196e2f98d5094ccd23791a4e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82119cb4da37ed9a48e62ad6136e67316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e48542e2181b0860b4c7f1f1c0c53c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0318dc55b5c2bc127d27086e5adbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd02f661f5132fb80ef65cbfd52cbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8dedf4e881dad078c62c0c99072420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861763146414ab3e1ed419a1d2e6fbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280746e27230835a999db8b9b29de94022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883020772bbd05f2fc6b5ea8e90bc2fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23115e3dec94129d29c19414c1cb55f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11ca4a582b928ab909a0d14f72e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1fcaaae6702d35b264f938938a79426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2c21d2c07a9d29d47772f85a7d00a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0df46babdcc339a26db3294abeaaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509f8b960a5e0453d3172b90cb0fa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab5744c542533e03790f82891038830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c95e76d01ae255b341247f877016d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7444ecc33a19c2c79c82400487a9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269dc7317aa3af9cef59684d0dfe97d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3096b2f43dce6ea1cbc1093fcd0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61986838e6acaf7f172e95e3808ff235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343f08f770dacbcbd367a02039772f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42a93cd8a6974ec02232b80b8d7a2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f57e45e421178fe0194afc7e88def38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aecdce1399004f3deb2c16a61b8f7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e123b38a8ef2fc38344111a8914d1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8636fa174ff7d9ccc9b39815e23241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c65a1921065d4650d46178ddc555242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684be98ee00cb0ecb3b0779ea455059743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039d303d448ddc39e6c4add432d569944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67b24095f0b42a946a4bdb7189ac845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35863d97b2b0d07d3e234f36d5fe4ed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4404cf5d355ef6141e4d57f5c03d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6729edba29afa602f07da0e5b29d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a7e407bf90c49c5d0cc9f900ea3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a36ffc47694c9e6dd56da44fb6dd7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f110656df41369dc7bcbb5c423bdfb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02ae419ba80a0397a2b0c7db7a9a4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be51d395f78198682b03da7cd9db0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff556aab5ba63041af439e045be724d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c97404a15fe2a17ac88bcde498c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ed7c493f1807acd32d7ed9b35a65856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60870b6fd82a0b88831b9a44dbfd104d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d40fa627efadac820584020bcee66f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e96ca21a89e7f308c488b3551b275259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610535141e6c65fd8f00aad75c3932a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd36546e850f0395edd16fbf106bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be823dddf045ca3443c8dfa72bf40662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a770598187fd1926f7a49eba2ba0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a3398f97cd9d531c6e82991e339664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eda0b0a68bbdd7e8271860584f2c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75942ea5cf6a48e3e6c5b2bf2a653cde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3dd97753a3d59d63bdd8a1ae2d4ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180de876bb2c1163b827a478189af068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d527e797c6b497538e96c957e71df3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46507abed78cdee6ebe344af9e4bfe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277df5f9a2a6ed1479c80087cdfcd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc51950a76b07ed10918f20b9cc7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd83c4a90e358c81d00ef9de05775e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c43fa2371b8ac57148c18bb809bb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd16a440e708b3da23a7e2163fa94cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9fc722c36336a0afd2c0cc09575a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e20d5b615dff5607cd4b7d6b6b4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b9f0f0ceb999ae11ea0395d1cd24978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0904e1591c4ab61e21378283124ac279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a05945653aef64eb065f5e50340b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc913d1517355348ca3f389c59d49a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692e3ac57ab1ac49b81b123632872382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a96c08548e40368ec5de0140f55183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558f86ce9660bf0e598754fec89e9a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9531c657c2bb564a516a3f3dc975185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7645316361b583cb81591def3d8fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1954f1aa54539510245755afc16af387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec9c3cbf9deaabe16471f5059d340688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1416b2f8ca1b3f75c5f596c32ec1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15573239fddca1a7c74963ff5d43d4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2a7f35305005de5eb5962ca8e835091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2758e2992b3d61ac9695946681c2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0808c85bc59a500fefdb352023ad1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a030ed10382a8f6d12d3b092fe4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfdefaf1f7617334a06bd37e06ac4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363527b6729bdfaa0a42160c04e47b8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9b81ef17c33b29228b20a10166ec797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d4e47877b4ffba9c16be1533ec33698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d0e0007fdae98ec7facb31c7069799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb122e4d7ed875525003b47ff36a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d169a74603a558194b6c31504a4edb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b77b0a673e771de0dbdddd167a9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92856bfaa2dfd0b8f0f194eee96ff13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff05d38264cc97a7d533cefb906991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444cf08ad644072ce50a5494bb8048105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e4a106fddff391cbc1d83744fafb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8614222b613fcf43798c4d1dadb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2a05f1ea88430c6139b187c3c4da9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec27f39c931d3b2a0f3627d1918c89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47cf14cf472e589367d683509cc6ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51798be8057687b5ce2877d6da09aae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6949fc7a8b53ad446a0b18289d54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8cb1beb05ea1d17b733bcae17082113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13f457c71180cabd2454a01176d76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990fab7af35881b513c90df7d7adfab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31fc0d9323248f8f215ab40dbe2ce0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb33d2db1b01c7d5973ea112fc0c62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013d1c81e60f2b34596ba14d423816b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768cb3e4d61cf8d866c3a7cb876ff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e6120a966f46860711a7e5f4866da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e16f3024c456c86c48c184895c216f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ab1573947f202efee5b21771a68c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd56a1e31e632c172ad84cf9be167123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9ff65009c7a74cd4d90b21aec08e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be17cc7c38743ebbb07e9e6cfeead68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafe6b7643ae30c8f4d5a468ab7bf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea4350750f1186d867dc42f4b187b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90e44f3dcd3b75783ae84a38a4e8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13665a58f32406028c34b88cda2aa646129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504da7ed705867066f3212762dbf364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256750fb9919364f853f8b3521d7036131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b6d7a738e89bb80f458d2f9238e54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07e6585179ae36c4205c0bfb6abc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2e9961d0b31687cf7a86e312e385134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197766762884734161be6bb8bd4471135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d498781e9cb0c25f3969ef0883c02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520086260d25e1e433988e5d7b2282a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331968a48d7669e4244ebf0b90d20877138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096327896fe7cf6f8c460a7fe3325ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e4b0aa96e2169636af73021429879140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae587a5b6dfe11231d1281a470a0912f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cb5809dc5ca551063f0457ededd00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69102479d0f9fdb179ae8e1eb64da89d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e02cec32d114d0098454047f93e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e64c9a393f730e2714dcaf098176145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a90e2f3195404096f8410e2598d23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a4fd920235bbd9a7133c11964fc3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25e4abeedce1bfc9fd69002cf6621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a1ef6861d85512ad9554d0ca0e93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d14e38b412dfc870c77a04c5846fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8874b3bbbbe69cbe0e5a3e277521f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53cbfa897c83fdc08ec004f626558f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764dc464c31a71b10c8564a96088db7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722f96ec9fcae28928da114f3b5950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b007abb78445468dbed20ea75b7fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d15bbb97f3c1287a34b07928a7e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e080eaa99727864597af10251f6ed6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a9e8765a423b1ec0335ebd0373af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e89dd6e16f244aa48419f1dfc7e9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820e458d2fdfa203599489a7eea227160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a73ae61cffa576d0706b7f158f108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468ec06e133badd6c0a0e02f30403be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9d0bbaa7fed9a47a3ed9881f1f43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b76e9e76d2546c94a9e0fe0e3b016164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f76da377e40dc4a2ed9841f130157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade3258f2b5c9904a7822a34d45d3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4e69edb7f0a64c5cd4a0c4c0a1e06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6971285b91da5bae37121e05fe9a6de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854595069e42e116a9d75dbe8a442302169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97330487a817f7bd83f97e884f6b7c26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6872fc369c32122153cb856d3339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64240b67be7005fe0fc09e32e7e61220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f5c0b8747b86c4aa521476c9a16c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803333c5ff9f0a793495a85e68263bff174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>