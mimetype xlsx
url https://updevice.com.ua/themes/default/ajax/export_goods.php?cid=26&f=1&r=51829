--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1675e44ef79b8457bd8792005d2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291dfd7e8fa9bce534e0f1bc68a77362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f879c0809387266f086f9c0345813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad311b268a447c1e52816fc19d0c9724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ee923cffdc91274312575bd7135f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fcf5fcd5b95deb18999b634336c8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4434417b70d14fee58a2d760799bd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a397058b8f0e156cfdd833ff3ff38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c2da1f2933fe40c3fbbfb087836f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c1c98d0fe1d48f34ebdd3a089bda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7265427bfc62f2b90a73d51af135e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7135a6c7db245c907a02cbf059e38812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299853406188e8385741ae1b0082d4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28482f0eae7c4d0b72f06a865024b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb884eb6ffa126d56d40faf5568625af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098741d622647bebb34356f823f7e4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5b6798b6648f4a71c31b7660ca1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf069098dcd540f1e63e2b85cc771018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f33d68de193a57cef83dcec333da3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f73b61195b2da0d2a6e4fde2626e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16e6fc230a9fef565cca1a66ed420321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a25c8e8f802e616443236e871ae2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ec9df61812fbb8eb1002ac0b961023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b3b0f7b8e413d79dd170e0282c9ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e26c513132304a67928151a6d9377125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551b76671d5245a35520637fbb9cc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac558c593c23e5f98e543507bfbd3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a202f5a98cc973cce023f1b79b08b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e57f9f94019f7f520c8b468bb20f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09aa33bf84341bbfeba6b08b4d4ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c0f67e877e33a2793d8839c791a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6e47e2aaefcdd0d29b7a319612c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f21207f9640552aa284e3dbe19fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173273c7c1702f3f8c717a8bdd6f49ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd398988e74bd1af63cc6d2a0eb4d9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d46b23da3c3872a28b535435a1e6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2044b3797776a352c9822880990f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f60343461a1dd03b30d3d1dd1db2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d10c44ddc25ed605ed4088af849339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f5b9d3ab1d0b09103f0162a46899540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e95bb0a3a67f9798b47be2910600941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f0c9669d4b5dbdf3199f177d2110142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d59602641972506aaec4ec521ae23f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baaf2bd6d3977aa35be5bb5e9906bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c18c449f602e5821f58df48671dca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7200f0753c15a6b7c25455479ddad4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a96b34ebb610da867a5a4a4d8e49647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa9d5aae4b2a8112a5c3e36453bbfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4da95d831c9af9a1fc943ca5213049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fcd5533cb160e73171105203cd8e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e885738fdf1e038d6c8791ef220dba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a913abdc63e7de58c494c471b5914652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f436528120e1bc33c544e09b5d57c3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f498c627174f99a89dc9441fbcae054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a217140778e4d9faf50b1f080c2737a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713aba3110dc66ef14fe43ae46b202756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282192ee255c37668c55c7d30808cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af93c622a1f2f170d65804faf3cffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b809836777fddacf69755ca81734d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985c785f4bf83c2bf950b14cad47ee460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05636b941044454f5f8f8f71399c03d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a654ec48d3214ed6a9a20962698462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930f09a2849db4cf7e1a114e9e4baf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f5498c4726bf062a41d2fa5ce44164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9588222b9c87a5ad2749d3b3474fb9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e0b17f0b80c1eef3849b7a361614f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971605312a3efd3d6cf157baf8c39967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355d29d78a7127453b4cac211e2ca6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369491f8bf4fb7e968ecd2e2a17db75f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0848f888863f3acfd038f6c0a6643c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bab9760bbf10987a68782d3e88ca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e01236862f2a3c63a4b3ba5f06e7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb4f625b1e594d7b0dbcd5a554c4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de51abfe5d816feff96dc1f85c32b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f34841c65389614c3723c177c51c7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b6b9b35d0bb15c8e2f881aff126a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1daa78c5faabf0bfa21a0b3a1fcbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8710e94227b469d6b7dc04ad540078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2b0e17841f6aaad1d730d2419d5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310c1e837c2c66e32f98a909715d6cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c120de43dabbbc5ba5af862bcd66381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0294638f6e4991a8b8d77709b94ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b55db1900187d59cc1da044953f3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1cdd7d21dba8ea3afeeb33d3424b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dae7b29b749f8850e5a6d433609d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776440a8ba118ac80935e298df1bd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7bede4c2421aaace8cbff3404e8c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebea52de3b231a3934f42d9c10e36c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b595e5febe9c961ff12026c9d749789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58b072684bdabbeb55fd90b90c1b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a5630192af355609fe9c2562c7f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58cb8fd9d6d13a2b1daf40cfeb1d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea679c762a96bdb8b9d0dfc63e9214e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f665463688a7d8a4ae9941a52eddcbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316552bd77b73671ab9c7aff2675235f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9134eec2eb5cf64443a961d1ff828496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2dc7dcdb4308be1d335de38eff6fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a5dc9c2a3d0f0873b8522e1b691b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8527f2b7aaa2b75d6667aa651fc0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e154d52c0d5ca6463afd0e8c9286638100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128109224b9080b382de756e7a5e5f1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c0632756be383cbcbcc80e17c9032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c45483661980c09cdb8994014353103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b2bffd034ee897367e8207f0f9bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2dae3dd62f75197572177c8b741ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88303af1c2bc031975a2fc3c07dc721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f4c00645cf91895c5f51c3504592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe338545c034e0d66cd899a25c52f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197b8d3f9d9359fb14feb7f73aedc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e27b663cfeefab9e86b6d10d255331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f14c5a79c9e322e43832b2a03efe5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb4ba4af607fe298b053ec454e460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2014205c998ce042fb946b433a9ef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684343c1fb0881543dfb172758790f08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948f1b0c4fce0f90ecc88995c0bb74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9c05ef5396c1ce7ef9b9881bb1bf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c10e06ba76da186e84df471c319d77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf464243fe7ed9041b525bd9405ecae2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be188e58c873b940347777fade9ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3912bce2c70828ea4cd1cb8ffe6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ac8e83af08a1c064a7cd9ad02d531121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8c6af4b0371850f17e5bbfc120a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803806ee793a0a259c3edbc1c715071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104170a54493b50cec4da9ab795b701124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702192c9fa2ec02b9e885f898988d6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe79295ad757f4b32dda66d959a28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb450ac46073fc01b1a771b1a8a60a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b504f3285bcd56fa686b93114e04f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb0be6e0360d5ead1f02ac6192062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b2982f0ebb6719d4d96f0336d3dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992105a6352f095c692a026e663402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918458ef6cf10a5a54e113bb39cafa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ce2fbaee0ef7856852c2c461d286133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b303dcc81d9c4572bc0c8c42037cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140cca26e79a708010b7ace72c9c0b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597522d14782efe670a536f010efa0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a609e8db980e081ee329419e859a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0e49a4b796d25e366ca50781e256138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd82cae7bebff9e3cacdca23a4fdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe1fbd8ec615050e27f5bd509e757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac786d128a1f13908b61f293875979141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b06c4dea01c18a6b5c371f2df99f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0cad3b03a8061a86a750becb34f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a84fa428d1529c59b66b54504347144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5ec14151cdb9a3b38cca802446227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adf8951f44c249d19ab4ce9e44d8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a55e434706eb4dce0f1f1b571e096a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd923831011be05d7f04b61da1bb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064ff688820e4506470f05dbdc06a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfbd8535c822e65e86549369b92fbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033e97954bf410e898ca99927653fb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f49f45765b753dce242a3df0a4a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8457f484f2d689845fc5a41d422d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a3cbdab012da89943ee4a0c6af292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32105d3c258f8f040cd67c9b589409155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f6846f24d3b194d2ca65b3426a02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb79ac4961b91256d27bb91173a4831157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f06ab475d0ff678c5f52bfe081b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f035422046e77bded6294524d6b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133f3923cc2b7091b31a90f0b59184a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8848b109f61f287c8e9c44c619a1b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a63f2a0f14d4fb70028ddcb7644588162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737983292c9ea76e5c2c37853558f6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a2b5c45f6ed9f1d43775bc4872a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736516f357132fd0b6011a3356cc83e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9265e4a459bdfb47f036927de16b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92feeac7526984d115d2cd78f8e6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead0c2d651c46ddd74bd84d7d188ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008459a917b3dc10066c16055720a90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1920933c825be36489594ebb3ebc87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420219e354eb505434ffe0ce7ce44d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0f137484c22f43560de03e03a983172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a34bd0c18eb53f28f3930200b528bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38050f36ddd4aabe0f5338deeee2580174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb826b27f3e036b44ded7f99f8f0659175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d99e91998c2755af8d2a606859e4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c6b13fa20b370e494f13d2cc33c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ab93b7df2e71e6590ba3270d499e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758158c257bc81da26620406318302e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6497995631eed4b1101d17911b5964e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dcb1b5fba2bb3e013472a2f33adae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2341c80679385a83d7740e6f937dbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194334f48d1efd37600941ae58c932203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e516dc9b01c369e43e258ce22cf15e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b829eb8285cf7aed8be7553bb04e325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72b597120092408311b3c5bf51dc856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba944d9e7fabdd51afe8ab43368d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e93c1a0bac6e4dadfae2b1e190db118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386989e28b7c78a5653b88b58de8b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0686c70ac22e03da232faa02d38c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a85bd2deb44a9509fb6c6ef7983cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af07d5955052a82ffa0f628528bb5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3d12c860ade96e6bdbf4ccb4426513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4be465f19c14ae1b2971e81abfaa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f4188e1ab5c13c46231d89d945f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95bd0ff10d80a5908e70c60211ded116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f60d3ae0d178d7edf06ee2533f6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b399204eb31799d2136a097ea944418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199f13f4571b55bfeb8fdc85a13d0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d0cfe420657d745febc107384bc3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf860bcd5cf010b84c6c52b01c411521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d38ac0f6d6193b12e10377dfa040122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf43fd65e504bafc020f1f5360e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d33630bb44c555f7e209a485c3b4d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d2e2ce58aecc42423595871674d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab454ec04f47b29dc7275b2631573d3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393089eaa67508e919fc0fcfcfcc35e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab93748520e43b2e0382beb2c57b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23696dc322e2daaab87f7e6d5be55a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179856427c73f394b06de3789a7423e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d3cccccf35b008c6fa75d260bbd2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3411dad44acb124dd058c49c2f2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4cfda669cdb9e5f92f5f2917b09e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7305c7f3d5741fb8109156065e95c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a3c47f7ada871ac6ad9e580959d6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047a11d9c663fbb42c34105dd8c1f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c257b06892dbd5d006f126615d30b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687764065f389bc1a88f73cc606ed56738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df32018571c888351ec24932253379039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532493a851ca02555abb9f1f4c8fd0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b093d6b2e6a81dc009660a92302ad441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5a8a0b2cdbe2c9203dc3ccd9d81f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e16d3a6eceae7ed405da48dbd6a9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877a6e499349c5b2a5931a8a775a7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0aaefe2de13e8536ee6eab4dab8f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16da67f28c8fd998f542cb81e3fabd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89521f8d6656f7235b45aacbc1948847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef205ea4a83623bf06a7d610b221e40448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8fb1fe01002661e30d397c09843c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab90af3dd834bc883e42b5fb78a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef4f3b564a4bd0a802bb9f1e50245f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca2569e68461d60ecfce12cb8bc34c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c5580dbdc5262d29b33a082fb6a1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a27e2b0f9da592d148af21a268fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7d02ae773b75babee9bd1be014e2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca952797447485680e5fdd9e80fd4b7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b514d1f47eabc09c590472d47f437257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f832d309eeb1a9af66d2c7fae59ebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655351532a5d4b238c175a951ae714359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3db0e2c11d8bb5f421b20181e385d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518a656ee5564d8be3811b445831f8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad96aebd7e9fcd66f8d559c2af06ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3ee309d1403c7bcfe7c99e70694dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c4dcd95e9748424b984919fe516c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3a526be17b866f9fae446143947e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57277bc7c908c454ff425628fb96c9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda28d835af1dc26da1f1dd30133c9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e80397c5ef0371b98863e43a4f99b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1276f4a8c787f9a175094fd4dc2fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1657ad7e269b534489516ce3710ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba37c33333fb2753d467fd1c5c327c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e5f9af9c65053d1097d901118bc3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed076e53f82dad4249a72f57bb88c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252498e20703b609a564f3556887c3fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f93041ef8813132e22c9cf736ba7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fcbb73d7201103b3a13a6ff5930376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b95995468808758a539fa3087e35e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3558c7e514012281f8b457ac823d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7ef5dd62e7a23f8a99033edc7bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13783710de8ef4c4f67dd9d412184b2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c25093a6dc751c6d30d8335fa53c5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a9dd18bf01a4213ca2cb2d61d08682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b829e1892e140283563b934f7cf01a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a88323ce6972edb7451228d7d8cfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f73b5da6e9dcf2db8c5760fa6d41485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d969dca5d189a7249bb221eb42882486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081502c1a7a3109c70f3b4b0e0e2f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c63057406de8859dacd272675f3d9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a348bfcf344d01c2837f295043577589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e3bcc3f38f37288366e876f7ae2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc05f70240640cb38c651f34743f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ce51c26237f0e368c0031cf9300092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a253952512837c7f722e8ae9fc2b9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5729dc2ff93e0b077fe3f01a2111194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eed3cb50478e4e545c1adaa62d7d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5619b47b69a96c9c6eeda092eaef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46525fd337c6b8875ce58b6d634630497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f2b921ca262b9d4151ca28b9db3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863cf5eee3f93b4fea6cac8935db6a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700cd5523d1f6a9e15aa264c7e5f573100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea15348287d483151415a83c0cfcd3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735dc33e299ec7180a938f245270fd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f89558fa36871320d0a163ac4c269e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969482a4e1e165303e8c22aae27b7e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da2aebe831e7ccd41a0e319698b7ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f746e6608ee5047972309a836b8c555106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca4cce4c46c625d3330d99ca45f99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dfd0699951e82df5836aa0588396e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c52b7565d68461f1e55e66c02b543109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226768310e49a7a0c274df8159dfa78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962693c138154bdedede63d0f9a4e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25598b9ddbdaa6b03f8bb95a7c6ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae0dfa81f0d6dc02ec4b64f281661a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4312c8bdf24b276fb3140ea6e8e526c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd70afbd36dd59dd379138056ded7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4cc213abdb23cc03d2250ddf513be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2f4be82a307660c2681ea697f1bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a14a8b4779cf2dfea315dd5dc0c105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722015f32051d150211bd4ba10efcbf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041c5af5bce909edc9675a92b44d870120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff494a896857802f5416ebb97c3ce3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e9e8802905b4d1a719f39d1e4f2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3921451ade6ea1e36a184320d759f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ec6dbdc6557b43653df97bb24b44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c3eda994c21b6f24cae12b6443d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cbc919398b9d64d6229292ae381ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b1b8e2b3d7b09687d2b4c999cbf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b6f56b846f0e8ddedbd11e393a3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e9c2888df1f264931e472e621a09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3a42ed6c3322d609843fadb733293130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f73a5df4091dfff62eca2d52d6b20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face221cbb29030a34e55498f2ba1825132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac5c41a96ed22582016a94fe2d01b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a1793e54562daf8e68a7d9a40ab1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38c19fdee57eee24d6986ed0f035a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab56ff58ae3dd6c0febced5e55c3a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3bd0dd4f94dbd1f070a87cbfedb45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e52eeb7cca33af2c7c3e9af1c6e79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c30b55729bed0b83e23b696a36e29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9356a3a5056037b582b61824e41545140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25699f3efd2dde650b8013688b59d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c24465ebe5ebfa2fb647c7e7a0a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf4df957084600fc8a6a13e583d20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20546e5f76dc8b2afc9c4d68689f24d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775cc64ca12e2bd9696583016264187145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ceec6b3243059e3cf92cb59e6c17f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b4626b2b8ab1775bc30f17f573d84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eca051b1d2782746f71bd613daec8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3584e64120452878095ad70c0eecdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e251f17e71430de70b188b2e40446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81952b93ff344641483028822770a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c567b7c94a3834afdf6a12a5e534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59902ccad08ced3e76d7a32f9722acd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a5ba26c35bed66b338fb35b17775154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c6ce136b94c379b4d7ae6731bfc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef0b15ed9e85da7f4bd968f3c4a1b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a5564e3633524a307d597472c59d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01465ca46c5405faccfa653dabb81934158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51debc1152cf3add9754c3ac9ccd3788159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e12d4545bb819e0318cafbf46cb88b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde45682aae52a6b33c0cb4257341c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb33be04442c8392d61bd1b794fbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b240761b87bb443e9f34f46bc48d222163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0de5c73badf4a7cff4b0f30f7a08f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8a57d6a283a98c0402896db6479d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d23e901cf767b7f3a9663653ad94c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2a5ca638d0c0f2e8a39e6c5da642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab60670e5fca5fb529d69980064c75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce2774e3b3f84c7fffe4e08b8d7cdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce209fb4e849bc39bce04fe72f960f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c367ebcc1ccca698d7cae2191d32e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485c240e373a66d8d7d89ea2a682f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e7bc8afa1b441b81108914ab83bbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6fee0bcd3cfbf23208aac8679e7af174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>